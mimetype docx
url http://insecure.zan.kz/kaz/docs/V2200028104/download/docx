--- v0 (2025-11-09)
+++ v1 (2026-06-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9ec5f17" w14:textId="9ec5f17">
+    <w:p w14:paraId="ac8f290" w14:textId="ac8f290">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Индустриялық дамуды бағалау әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2022 жылғы 11 мамырдағы № 260 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 18 мамырда № 28104 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2022 жылғы 11 мамырдағы № 260 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 18 мамырда № 28104 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Өнеркәсіптік саясат туралы" Қазақстан Республикасының Заңы 9-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -589,88 +589,68 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ауыл шар</w:t>
-[...9 lines deleted...]
-              <w:t>уашылығы министрлігі</w:t>
+              <w:t>Ауыл шаруашылығы министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -707,61 +687,51 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Білім және ғылым министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -815,61 +785,51 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Денсаулық сақтау министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -923,88 +883,68 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қаржы</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> министрлігі</w:t>
+              <w:t>Қаржы министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1041,88 +981,68 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Сауда және </w:t>
-[...9 lines deleted...]
-              <w:t>интеграция министрлігі</w:t>
+              <w:t>Сауда және интеграция министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1159,61 +1079,51 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сыртқы істер министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1267,61 +1177,51 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Төтенше жағдайлар министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1375,88 +1275,68 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұлттық</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> экономика министрлігі</w:t>
+              <w:t>Ұлттық экономика министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1493,132 +1373,102 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрл</w:t>
-[...9 lines deleted...]
-              <w:t>ық даму, инновациялар</w:t>
+              <w:t>Цифрлық даму, инновациялар</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және аэроғарыш</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өнеркәсібі</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> министрлігі</w:t>
+              <w:t>өнеркәсібі министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1655,61 +1505,51 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Экология, геология және</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1780,61 +1620,51 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Энергетика министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -2076,125 +1906,169 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және индустриялық дамуына бағалау жүргізу тетігін анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Индустриялық дамуды бағалау өнеркәсіптің дамуына әсер ететін құқықтық, экономикалық, қаржылық және өзге де факторларды талдауды көздейді және мынадай кезеңдерді қамтиды:</w:t>
+        <w:t xml:space="preserve">
+      2. Индустриялық дамуды бағалау өнеркәсіптің дамуына әсер ететін құқықтық, экономикалық, қаржылық және өзге де факторларды талдауды көздейді және мынадай кезеңдерді қамтиды: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ресми статистикалық ақпаратты және озық тәжірибелерді талдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) проблемалар мен тәуекелдер картасын қалыптастыру;</w:t>
-[...35 lines deleted...]
-      4) жүйелі түрлендірулер бойынша ұсынымдар қалыптастыру.</w:t>
+      2) Индустриялық даму индексін қалыптастыру және құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жүйелі түрлендірулер бойынша ұсынымдар қалыптастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Индустриялық дамуды бағалау елімізде Мемлекеттік жоспарлау жүйесінің құжаттарымен анықталатын өнеркәсіптік саясатты қалыптастыру және түзету мақсатында өңдеу өнеркәсібіне және елдің дамуына әсер ететін ілеспе (аралас) экономика секторларына бағытталған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
@@ -2335,54 +2209,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Индустриялық дамуды талдау мен бағалау үшін қажетті ақпаратты ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Өнеркәсіпті мемлекеттік ынталандыру саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) есепті жылдан кейінгі жылдың 31 желтоқсанынан кешіктірмей индустриялық дамуды талдау мен бағалау үшін талап етілетін деректердің сипатына байланысты орталық мемлекеттік органдарға, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарына, ұлттық даму институттарына, сондай-ақ өнеркәсіптік-инновациялық қызметті мемлекеттік ынталандыруға қатысушы өнеркәсіптік-инновациялық жүйе субъектілеріне ағымдағы жағдай, реттеуші салалардағы тенденциялар, проблемалар, сондай-ақ оларды шешу тәсілдері туралы ақпарат ұсыну туралы сұрау жібереді.</w:t>
+      5. Өнеркәсіпті мемлекеттік ынталандыру саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) есепті жылдан кейінгі жылдың 31 қаңтарынан кешіктірмей индустриялық дамуды талдау мен бағалау үшін талап етілетін деректердің сипатына байланысты орталық мемлекеттік органдарға, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарына, ұлттық даму институттарына, сондай-ақ өнеркәсіптік-инновациялық қызметті мемлекеттік ынталандыруға қатысушы өнеркәсіптік-инновациялық жүйе субъектілеріне ағымдағы жағдай, реттеуші салалардағы тенденциялар, проблемалар, сондай-ақ оларды шешу тәсілдері туралы ақпарат ұсыну туралы сұрау жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары, ұлттық даму институттары, сондай-ақ өнеркәсіптік-инновациялық қызметті мемлекеттік ынталандыруға қатысушы өнеркәсіптік-инновациялық жүйе субъектілері есепті жылдан кейінгі жылдың 1 наурызына дейін уәкілетті органға ақпарат ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2470,1137 +2406,1823 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) статистикалық ақпаратқа, оның ішінде бәсекеге қабілетті өнім өндіру және экспорттау бойынша салалық мүмкіндігін көрсететін динамикада, олардың өнеркәсіптік құрылымына, сондай-ақ өнеркәсіп саласындағы қызмет субъектілерінің технологиялық даму және жаңғыру деңгейіне мониторинг жүргізу және талдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) халықаралық және отандық ұйымдармен жарияланатын, елдің өнеркәсіптік дамуын бағалайтын жалпы танылған индектер, рейтингтер және есептерді мониторингтеу және талдау.</w:t>
+      2) халықаралық және отандық ұйымдармен жарияланатын, елдің өнеркәсіптік дамуын бағалайтын жалпы танылған индектер, рейтингтер және есептерді мониторингтеу және талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өңдеуші өнеркәсіптің экономикалық әртараптандыру индексін құру, бұл орта және жоғарғы қайта бөлу өнімдерін өндіруді және өндірілетін тауарлардың күрделілігін арттыруды ескере отырып, әртараптандыруды бағалау болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының өңірлері бөлінісінде өңдеуші өнеркәсіп салаларының даму деңгейін бағалауға мүмкіндік беретін өңдеуші өнеркәсіп салалары деңгейіндегі индикаторларды талдау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Проблемалар мен тәуекелдер картасы проблемалық мәселелер мен тәуекелдерді анықтау мақсатында көлемін (шағын, орта және ірі) және өңірлік орнын ескере отырып, өңдеу өнеркәсібінің тіркелген белсенді кәсіпорындары қатарынан кәсіпорындарға сауалнама және сұхбат жүргізу арқылы қалыптастырылады.</w:t>
+      10. Индустриялық даму индексін қалыптастыру және құру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сауалнама үшін іріктеме жиынтық көлемі кемінде 400 респондент. Іріктеме жиынтықты есептеу кезінде Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросының деректері қолданылады. </w:t>
-[...17 lines deleted...]
-      Іріктеме жиынтық мынадай формула бойынша есептеледі:</w:t>
+      Есептеу алгоритмі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Бірінші кезеңде негізгі көрсеткіштер осы Әдістеменің 11-тармағында көрсетілген көрсеткіштерді шығарындылардан тазарту мақсатында Z-бағалауға сәйкес қалыпқа келтіріледі. Нәтижесінде деректер орташа мәні 0 және стандартты ауытқуы 1 болатындай етіп түрлендіріледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2540000" cy="1384300"/>
+            <wp:extent cx="2146300" cy="546100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2540000" cy="1384300"/>
+                      <a:ext cx="2146300" cy="546100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      n – іріктеме жиынтық; </w:t>
-[...258 lines deleted...]
-        <w:br/>
+      мұндағы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1460500" cy="762000"/>
+            <wp:extent cx="406400" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1460500" cy="762000"/>
+                      <a:ext cx="406400" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...49 lines deleted...]
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсеткішінің мәні j аймақ үшін i, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="228600" cy="266700"/>
+            <wp:extent cx="241300" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="228600" cy="266700"/>
+                      <a:ext cx="241300" cy="266700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– Индустриялық даму индексі;</w:t>
-[...16 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve"> – үлгінің орташа мәні, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="342900" cy="330200"/>
+            <wp:extent cx="266700" cy="254000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="342900" cy="330200"/>
+                      <a:ext cx="266700" cy="254000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– Жиналған балл үлесі тиісті сұрақтар блогында;</w:t>
+        <w:t xml:space="preserve"> – үлгінің стандартты ауытқуы. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      n – НҚА арналған сауалнамада блогтардың жалпы саны.</w:t>
-[...17 lines deleted...]
-      Жиналған балл үлесін есептеу формуласы m-бөлімінде</w:t>
+      2) Екінші кезеңде ЭҚЖЖ сыныптар деңгейіндегі субиндекс (4 белгі) әрбір өңір үшін мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1333500" cy="673100"/>
+            <wp:extent cx="3594100" cy="482600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1333500" cy="673100"/>
+                      <a:ext cx="3594100" cy="482600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...21 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">
+      мұндағы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="558800" cy="393700"/>
+            <wp:extent cx="1181100" cy="419100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="558800" cy="393700"/>
+                      <a:ext cx="1181100" cy="419100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>- нақты жиналған балл сомасы тиісті сұрақтар блогында;</w:t>
-[...16 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve"> – k аймақтың ЭҚЖЖ класс деңгейіндегі субиндексі (4 белгі) аймақ i, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="571500" cy="368300"/>
+            <wp:extent cx="330200" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="571500" cy="368300"/>
+                      <a:ext cx="330200" cy="317500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>- ең жоғарғы балл сомасы тиісті сұрақтар блогында;</w:t>
+        <w:t xml:space="preserve"> – көрсеткішінің салмағы j, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="393700" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="393700" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – нормаланған көрсеткіші j аймақ үшін i.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      3) Үшінші кезеңде ЭҚЖЖ сыныптары деңгейінде есептелген субиндекстер индекстерді мынадай формулаға сәйкес 0-ден 1-ге дейінгі бірыңғай шкалаға келтіру мақсатында өңірлер бөлінісінде min-max қалыпқа келтіруге сәйкес нормаланады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5575300" cy="762000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5575300" cy="762000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Төртінші кезеңде субиндекс әр аймақ үшін келесі формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4648200" cy="533400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4648200" cy="533400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      5) Осы Әдістеменің </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген негізгі индикаторларға (регрессия-корреляциялық талдаудың ғылыми тәсілдері арқылы индустрияландырудың сандық дамуын көрсететін) Индустриялық даму индексінің әсері мен өзгерістерін корреляциялық талдау.</w:t>
+      мұндағы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1130300" cy="444500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1130300" cy="444500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ЭҚЖЖ бөлімдері шеңберінде қайта бөлу жөніндегі субиндекс (2 белгі) l саланың аймағы i, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="419100" cy="279400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="419100" cy="279400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ЭҚЖЖ сыныптары деңгейіндегі саласы k субиндексінің салмағы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Бесінші кезеңде әрбір өңір үшін ЭҚЖЖ бөлімдерінің деңгейіндегі субиндекс мынадай формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4762500" cy="508000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4762500" cy="508000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайта бөлу бойынша салмақтар: төмен – 0,1, орташа – 0,3, жоғары – 0,6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Соңғы кезеңде әр аймақ үшін өңдеу өнеркәсібін әртараптандырудың жиынтық индексі келесі формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3568700" cy="495300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3568700" cy="495300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мұндағы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="431800" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="431800" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – аймақтың жиынтық индексі i, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="368300" cy="266700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="368300" cy="266700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ЭҚЖЖ сыныптары деңгейіндегі m қосалқы индексінің салмағы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Индустрияландырудың сандық дамуын көрсететін түйінді индикаторлар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – Жалпы қосылған құн (ЖҚҚ), млн. теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – Жалпы қосылған құнның нақты өсімі, в %;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – Еңбек өнімділігі, мың АҚШ доллары/адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – Негізгі капиталға салынған инвестициялар, млн. теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – Инвестициялардың нақты өсімі, ішінде %;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – Өңдеуші өнеркәсіп экспортының көлемі, АҚШ долларымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Сапалы жүйелі түрлендірулер мен қажетті жақсартулар бойынша ұсынымдар қалыптастыру өнеркәсіптік саясатты түзету, сондай-ақ, сарапшы және бизнес-қауымдастықтың қатысуымен басқару шешімдерін қабылдау кезінде қолданылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3666,6445 +4288,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
-[...6393 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша алып тасталды - ҚР Өнеркәсіп және құрылыс министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -10171,372 +4435,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...320 lines deleted...]
-      16) Салықтар бойынша аударымдар.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша алып тасталды - ҚР Өнеркәсіп және құрылыс министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -10544,55 +4522,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10914,35 +4892,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>