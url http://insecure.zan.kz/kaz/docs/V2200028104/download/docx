--- v1 (2026-06-12)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ac8f290" w14:textId="ac8f290">
+    <w:p w14:paraId="229e7b2" w14:textId="229e7b2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2154,191 +2154,315 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) индустриялық даму жағдайын көрсететін мәселелер бойынша өңдеу өнеркәсібі кәсіпорындарына сауалнама және сұхбат жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) орталық мемлекеттік органдардың, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының, ұлттық даму институттарының, сондай-ақ өнеркәсіптік-инновациялық қызметті мемлекеттік ынталандыруға қатысушы өнеркәсіптік-инновациялық жүйе субъектілерінің, оны ішінде өнеркәсіпті мемлекеттік ынталандыру саласындағы уәкілетті органның сұрауы бойынша ұсынылатын ақпараты;</w:t>
+      4) орталық мемлекеттік органдардың, астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарының, ұлттық даму институттарының, сондай-ақ өнеркәсіптік-инновациялық қызметті мемлекеттік ынталандыруға қатысушы өнеркәсіптік-инновациялық жүйе субъектілерінің, оны ішінде өнеркәсіпті мемлекеттік ынталандыру саласындағы уәкілетті органның сұрауы бойынша ұсынылатын ақпараты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) халықаралық және отандық ұйымдармен жарияланатын, елдің өнеркәсіптік дамуын бағалайтын индекстер, рейтингтер және есептер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізіледі – ҚР Өнеркәсіп және құрылыс министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 409</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және ресми жариялауға жатады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Индустриялық дамуды талдау мен бағалау үшін қажетті ақпаратты ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Өнеркәсіпті мемлекеттік ынталандыру саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) есепті жылдан кейінгі жылдың 31 қаңтарынан кешіктірмей индустриялық дамуды талдау мен бағалау үшін талап етілетін деректердің сипатына байланысты орталық мемлекеттік органдарға, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарына, ұлттық даму институттарына, сондай-ақ өнеркәсіптік-инновациялық қызметті мемлекеттік ынталандыруға қатысушы өнеркәсіптік-инновациялық жүйе субъектілеріне ағымдағы жағдай, реттеуші салалардағы тенденциялар, проблемалар, сондай-ақ оларды шешу тәсілдері туралы ақпарат ұсыну туралы сұрау жібереді.</w:t>
+      5. Өнеркәсіпті мемлекеттік ынталандыру саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) есепті жылдан кейінгі жылдың 31 қаңтарынан кешіктірмей индустриялық дамуды талдау мен бағалау үшін талап етілетін деректердің сипатына байланысты орталық мемлекеттік органдарға, астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарына, ұлттық даму институттарына, сондай-ақ өнеркәсіптік-инновациялық қызметті мемлекеттік ынталандыруға қатысушы өнеркәсіптік-инновациялық жүйе субъектілеріне ағымдағы жағдай, реттеуші салалардағы тенденциялар, проблемалар, сондай-ақ оларды шешу тәсілдері туралы ақпарат ұсыну туралы сұрау жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 02.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 138</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда  - ҚР Өнеркәсіп және құрылыс министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 409</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және ресми жариялауға жатады) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары, ұлттық даму институттары, сондай-ақ өнеркәсіптік-инновациялық қызметті мемлекеттік ынталандыруға қатысушы өнеркәсіптік-инновациялық жүйе субъектілері есепті жылдан кейінгі жылдың 1 наурызына дейін уәкілетті органға ақпарат ұсынады.</w:t>
+      6. Орталық мемлекеттік органдар, астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары, ұлттық даму институттары, сондай-ақ өнеркәсіптік-инновациялық қызметті мемлекеттік ынталандыруға қатысушы өнеркәсіптік-инновациялық жүйе субъектілері есепті жылдан кейінгі жылдың 1 наурызына дейін уәкілетті органға ақпарат ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда  - ҚР Өнеркәсіп және құрылыс министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 409</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және ресми жариялауға жатады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Индустриялық дамуды бағалау сандық (статистикалық көрсеткіштер) және сапалық (сауалнама және талдау) тәсілдермен жүргізіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4142,51 +4266,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді  - ҚР Өнеркәсіп және құрылыс министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 409</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және ресми жариялауға жатады) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4522,55 +4666,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>