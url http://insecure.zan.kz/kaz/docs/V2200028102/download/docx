--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="16344ad" w14:textId="16344ad">
+    <w:p w14:paraId="8cf6072" w14:textId="8cf6072">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1042,51 +1043,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жауапты мемлекеттік орган – инвестициялық жобаны іске асыруға жауапты мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жергілікті атқарушы орган – облыстың, республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың) әкімі басқаратын, өз құзыреті шегінде тиісті аумақта жергілікті мемлекеттік басқаруды және өзін-өзі басқаруды жүзеге асыратын алқалы атқарушы орган;</w:t>
+      3) жергілікті атқарушы орган – астананың, облыстың, республикалық маңызы бар қаланың, ауданның (облыстық маңызы бар қаланың) әкімі басқаратын, өз құзыреті шегінде тиісті аумақта жергілікті мемлекеттік басқаруды және өзін-өзі басқаруды жүзеге асыратын алқалы атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жобаны іске асырудың жоспар – кестесі – жобаның басталуының/аяқталуының жоспарлы мерзімдерін және жобаны іске асырудың түйінді бақылау нүктелерін белгілейтін құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1243,50 +1244,112 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) өтініш беруші – өнеркәсіптік – инновациялық жобаны жоспарлауды және іске асыруды жүзеге асыратын жеке / заңды тұлға.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Өнеркәсіп және құрылыс министрінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 413</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бірыңғай индустриаландыру картасының өнеркәсіптік –инновациялық жобаларын мониторингілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2411,1229 +2474,918 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 21.07.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 19.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 271</w:t>
+        <w:t>№ 413</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="24"/>
+    <w:bookmarkStart w:name="z106" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z107" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.gov.kz/memleket/entities/comprom.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z108" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік дереккөздер нысанының атауы: Бірыңғай индустрияландыру картасының жобалары бойынша ақпарат.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z109" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): БИКЖА-1.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z110" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: тоқсан сайын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z111" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20 ____ жылғы __________.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z112" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: қызметі өнеркәсіппен байланысты жауапты шаруашылық субъектілері (бұдан әрі – шаруашылық субъектілері), аудандардың (облыстық маңызы бар қалалардың) жергілікті атқарушы органдары (әкімдіктері), астананың, облыстардың, республикалық маңызы бар қалалардың, жергілікті атқарушы органдары (әкімдіктері), орталық мемлекеттік органдар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z113" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: шаруашылық жүргізуші субъектілер аудандардың (облыстық маңызы бар қалалардың) жергілікті атқарушы органдарына (әкімдіктеріне) тоқсан сайын есепті тоқсаннан кейінгі айдың 10-күніне дейін;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...40 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z114" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары (әкімдіктері) астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарына (әкімдіктеріне) тоқсан сайын есепті тоқсаннан кейінгі айдың 15-күніне дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z115" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары (әкімдіктері) және орталық мемлекеттік органдар Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігіне тоқсан сайын есепті тоқсаннан кейінгі айдың 20-күніне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z116" w:id="34"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН/БСН:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="457200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="457200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректерді жеке тұлғалар ұсынған жағдайда, сондай-ақ агрегатталған түрде толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z118" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жинау әдісі (қағаз тасығышта, электронды түрде, телефон арқылы сауал салудың компьютерлендірілген жүйесі, қағаз тасығышта пайдалана отырып, интервьюердің жеке сауал салуы кезінде, дербес есептеу құрылғысын пайдалана отырып, интервьюердің жеке салуы кезінде): электронды түрде. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1025"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...457 lines deleted...]
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="768" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z119" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="820" w:type="dxa"/>
+          <w:bookmarkEnd w:id="37"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жобаның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жобаның өтініш берушісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БСН/ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Құрылтайшы, ел, үлес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қызметі өнеркәсіппен байланысты жауапты шаруашылық жүргізуші субъектілер (бұдан әрі-шаруашылық жүргізуші субъектілер), аудандардың (облыстық маңызы бар қалалардың) жергілікті атқарушы органдары (әкімдіктері), облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары (әкімдіктері), орталық мемлекеттік органдар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="820" w:type="dxa"/>
+              <w:t xml:space="preserve">Қызметі өнеркәсіп-пен байланысты жауапты шаруашы-лық жүргізуші субъектілер (бұдан әрі-шаруашылық жүргізуші субъекті-лер),аудандардың (облыстық маңызы бар қалалардың) жергілікті атқарушы органдары (әкімдік-тері), астанананың, облыстардың, респу-бликалық маңызы бар қалал-ардың, жергілікті атқарушы органдары (әкімдік-тері), орталық мемле-кеттік органдар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жобаның мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ЭҚЖЖ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Экономикалық қызмет түрлері бөлімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Облысы, қаласы, ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3683,51 +3435,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Көрсетілген мемлекеттік ынталандыру шаралары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3747,1718 +3499,1565 @@
               </w:rPr>
               <w:t>Жұмыс орындарының саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
-[...126 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шара түрінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құндық көрінісіндегі өлшемі, миллион теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құрылыс кезеңінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пайдалану кезеңіне</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z149" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="820" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
-[...447 lines deleted...]
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z181" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысанның жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z182" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жобаға жоспарланған инвестиция көлемі, миллион теңге</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="40"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жобаға нақты инвестиция көлемі, миллион теңге</w:t>
+              <w:t xml:space="preserve">Жобаға нақты инвестиция көлемі, миллион теңге </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жобаны қаржыландыру көздері, миллион теңге</w:t>
+              <w:t xml:space="preserve">Жобаны қаржыландыру көздері, миллион теңге </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5480,179 +5079,191 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z187" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалпы көлемі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жылдар бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы көлемі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жылдар бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5753,101 +5364,132 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржыландыруға қосымша қажеттілік, миллион теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z197" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6388,468 +6030,409 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z217" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысанның жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z218" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Жобалық қуаты</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Күні</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Жылдар бойынша өндірілген өнім көлемі</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Жылдар бойынша өндірілген өнім көлемі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Шешу жолдарын пысықтай отырып, инвесторлардың проблемалық мәселелері</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Шешу жолдарын пысықтай отырып, инвесторлардың проблемалық мәселелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Басқа мемлекеттік органдардың ақпараттық жүйелерімен салыстыру арқылы жобаларды іске асыру көрсеткіштерін өңдеуге жауапты орган</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Басқа мемлекеттік органдардың ақпараттық жүйелерімен салыстыру арқылы жобаларды іске асыру көрсеткіштерін өңдеуге жауапты орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Ағымдағы жағдайы</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ағымдағы жағдайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Өтініш берушінің байланыс деректері (Т.А.Ә., телефон)</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Өтініш берушінің байланыс деректері (Т.А.Ә., телефон)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z226" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заттай көріністе</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заттай көріністе</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7061,68 +6644,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z237" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7731,466 +7326,490 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...414 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z259" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Нысанды толтыру бойынша түсініктеме осы нысанға қосымшаға келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z260" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы Мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z261" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование Адрес</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z262" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________ ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z263" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________ ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z264" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z265" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z266" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы/Адрес электронной почты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z267" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z268" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z269" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель __________________________ _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z270" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (бар болған жағдайда) қолы, телефоны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z271" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      фамилия, имя и отчество подпись, телефон </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z272" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z273" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Басшы немесе оның міндетін атқарушы адам_____________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z274" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, исполняющее его обязанности қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z275" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z276" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z277" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z278" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z279" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (жеке кәсіпкерлер болып табылатын тұлғаларды қоспағанда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z280" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место для печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8224,1088 +7843,1102 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Бірыңғай индустрияландыру </w:t>
+              <w:t>"Бірыңғай индустрияландыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">картасының жобалары бойынша </w:t>
+              <w:t>картасының жобалары бойынша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ақпарат" әкімшілік деректерді </w:t>
+              <w:t>ақпарат" әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өтеусіз негізде жинауға арналған </w:t>
+              <w:t>өтеусіз негізде жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="25"/>
+    <w:bookmarkStart w:name="z282" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бірыңғай индустрияландыру картасының жобалары бойынша ақпарат" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру жөніндегі түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z108" w:id="26"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z283" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z109" w:id="27"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z284" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме "Бірыңғай индустрияландыру картасының жобалары бойынша ақпарат" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын (бұдан әрі – Нысан) толтыру жөніндегі бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="29"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z285" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды қызметі өнеркәсіппен байланысты жауапты шаруашылық жүргізуші субъектілер (бұдан әрі – шаруашылық жүргізуші субъектілер), аудандардың (облыстық маңызы бар қалалардың) жергілікті атқарушы органдары (әкімдіктері), астананың. облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары (әкімдіктері), орталық мемлекеттік органдар толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z286" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанға орындаушы мен басшы немесе оның міндетін атқарушы адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z112" w:id="30"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z287" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанды Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігіне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z288" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шаруашылық жүргізуші субъектілер аудандардың (облыстық маңызы бар қалалардың) жергілікті атқарушы органдарына (әкімдіктеріне) тоқсан сайын есепті тоқсаннан кейінгі айдың 10-күніне дейін;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="31"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z289" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары (әкімдіктері) астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарына (әкімдіктеріне) тоқсан сайын есепті тоқсаннан кейінгі айдың 15-күніне дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z290" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары (әкімдіктері) және орталық мемлекеттік органдар Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігіне тоқсан сайын есепті тоқсаннан кейінгі айдың 20-күніне дейін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z291" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z114" w:id="32"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z292" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z115" w:id="33"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z293" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 1-бағанында жобаның реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z116" w:id="34"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z294" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 2-бағанында жобаның атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z117" w:id="35"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z295" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 3-бағанында жобаның өтініш берушісі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z118" w:id="36"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z296" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 4-бағанында жоба өтініш берушінің бизнес-сәйкестендіру нөмірі/жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z119" w:id="37"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z297" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 5-бағанында Жарғыға сәйкес елі және жобаға қатысу үлесі көрсетілген жобаның құрылтайшысы (құрылтайшылары) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="39"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z298" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында қызметі өнеркәсіппен байланысты жауапты шаруашылық жүргізуші субъектілер (бұдан әрі – шаруашылық жүргізуші субъектілер), аудандардың (облыстық маңызы бар қалалардың) жергілікті атқарушы органдары (әкімдіктері), астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары (әкімдіктері), орталық мемлекеттік органдар көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z299" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 7-бағанында жобаның мақсаты – жаңа өндіріс немесе қолданыстағы өндірісті кеңейту және/немесе жаңғырту көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z122" w:id="40"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z300" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 8-бағанында Экономикалық қызмет түрлерінің жалпы жіктеуіші (ЭҚЖЖ) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z123" w:id="41"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z301" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 9-бағанында жобаның экономикалық қызмет түрлері бөлімі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z124" w:id="42"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z302" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нысанның 10-бағанында әкімшілік-аумақтық объектілер сыныптауышына сәйкес жоба іске асырылатын облыс, қала, аудан көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z125" w:id="43"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z303" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Нысанның 11-бағанында әкімшілік-аумақтық объектілердің жіктеуіші бойынша код көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z126" w:id="44"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z304" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Нысанның 12-бағанында көрсетілген мемлекеттік ынталандыру шарасы түрінің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z127" w:id="45"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z305" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Нысанның 13-бағанында көрсетілген мемлекеттік ынталандыру шаралары құндық мәнде миллион теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z128" w:id="46"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z306" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Нысанның 14-бағанында жобаны салу кезеңіне құрылған не жоспарланатын жұмыс орындарының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z129" w:id="47"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z307" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Нысанның 15-бағанында жобалау құжаттамасына немесе жоба паспортына сәйкес пайдалану кезеңінде құрылған не жоспарланатын жұмыс орындарының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...380 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="67"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z308" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Нысанның 16-бағанында жобаға инвестициялардың жалпы жоспарланған көлемі миллион теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z309" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Нысанның 17-бағанында жобаға жылдар бойынша жоспарланған инвестициялар көлемі миллион теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z310" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Нысанның 18-бағанында жобаға инвестициялардың жалпы нақты көлемі миллион теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z311" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Нысанның 19-бағанында жобаға салынған инвестициялардың нақты көлемі жылдар бойынша миллион теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z312" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Нысанның 20-бағанында жобаға өз қаражаты миллион теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z313" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Нысанның 21-бағанында Екінші деңгейдегі банктердің қарыз қаражаты миллион теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z314" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Нысанның 22-бағанында мемлекеттік ынталандыру шаралары операторларының және ұлттық компаниялардың бюджет қаражаты миллион теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z315" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Нысанның 23-бағанында жоба бойынша қаржыландыруға қосымша қажеттілік миллион теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z316" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Нысанның 24-бағанында жоба шеңберінде шығарылатын өнімнің атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z317" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Нысанның 25-бағанында өлшем бірліктерін көрсете отырып, жобалық құжаттамаға немесе жобаның паспортына сәйкес заттай мәнде жобаның қуаты көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z318" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Нысанның 26-бағанында жобаның қуаты жобалық құжаттамаға немесе жобаның паспортына сәйкес құндық мәнде миллион теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z319" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Нысанның 27-бағанында жоба құрылысының басталу күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z320" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Нысанның 28-бағанында пайдалануға беру актісіне немесе жабдықты қабылдау актісіне сәйкес жобаны пайдалануға беру күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z321" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Нысанның 29-бағанында жыл бойынша өлшем бірліктерін көрсете отырып, өндірілген өнімнің көлемі заттай түрде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z322" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Нысанның 30-бағанында өндірілген өнімнің көлемі жылдар бойынша құндық мәнде миллион теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z323" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Нысанның 31-бағанында шешу жолдарын пысықтай отырып, инвесторлардың проблемалық мәселелері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z324" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Нысанның 32-бағанында басқа мемлекеттік органдардың ақпараттық жүйелерімен салыстыру арқылы жобаларды іске асыру көрсеткіштерін өңдеуге жауапты орган көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z325" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Нысанның 33-бағанында орындалған құрылыс жұмыстарының (қызметтерінің) көлемі, жабдықты жеткізу және монтаждау және жүргізілген немесе жоспарланған жұмыстар, инвестицияларды игеру және/ немесе жобалық қуаттарды игеру бойынша ақпаратты қамтитын жобаның ағымдағы жай-күйі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z326" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Нысанның 34-бағанында жоба өтініш берушінің байланыстары (аты-жөні, телефоны) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z327" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z328" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) БСН – бизнес-сәйкестендіру нөмірі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z329" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ЖСН-жеке сәйкестендіру нөмірі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z330" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Т.А.Ә. – тегі, аты, әкесінің аты (бар болған жағдайда).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z331" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ЭҚЖЖ – Экономикалық қызмет түрлерінің жалпы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9906,68 +9539,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жағдайда),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__ жылғы "___" __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="68"/>
+    <w:bookmarkStart w:name="z56" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобаны іске асырудың жоспар-кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10589,68 +10222,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жағдайда),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">20__ жылғы "___" __________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="69"/>
+    <w:bookmarkStart w:name="z58" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобаның жол картасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11392,55 +11025,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11762,35 +11395,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>