--- v0 (2025-11-26)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fad8833" w14:textId="fad8833">
+    <w:p w14:paraId="36fae97" w14:textId="36fae97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1261,926 +1261,1008 @@
         <w:t>
       2. Осы Санитариялық қағидаларда мынадай терминдер мен анықтамалар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) АИТВ инфекциясы - адамның иммун тапшылығы вирусы туындатқан, иммундық жүйенің ерекше зақымдануымен сипатталатын және жүре пайда болған иммун тапшылығы синдромы қалыптасқанға дейін оның баяу бұзылуына алып келетін созылмалы инфекциялық ауру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z187" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) арнаулы әлеуметтік қызметтер көрсету орталықтары – жергілікті атқарушы органдардың шешімі бойынша құрылған және арнаулы әлеуметтік көрсетілетін қызметтерге мұқтаж адамдарға (отбасыларға) стационар, жартылай стационар, уақытша болу жағдайларында және үйде арнаулы әлеуметтік көрсетілетін қызметтерді ұсынатын ұйымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аскаридоз – ерте фазада өкпе эозинофильдік инфильтраттары мен аллергиялық реакциялардың дамуы, ал кейінгі фазада мүмкін болатын ауыр асқынулары бар диспепсиялық белгілердің дамуымен сипатталатын ішек геогельминтозы. Қоздырғышы – Нематод (Nematoda) сыныбының дөңгелек гельминті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) безгек – табиғи жағдайларда безгек масаларының шағуы арқылы берілетін плазмодиум (Plasmodium) тектес қарапайым қан паразиттері тудыратын инфекциялық аурулар тобы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) безгектің жергілікті жағдайы – сырттан әкелінетін жағдайдан инфекцияның таралуы нәтижесінде пайда болатын жағдай;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) безгектің сырттан әкеліну жағдайы – жұқтыру немесе ауру анықталған аймақтан тыс орын алған және оның пайда болуы безгек бойынша белгілі аймақта болумен байланысты жағдай;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) гельминтоздар – адамның немесе жануардың организмінде гельминттердің паразиттенуінен пайда болатын аурулар (трихинеллез, тениаринхоз, тениоз, описторхоз, дифиллоботриоз, эхинококкоз, альвеококкоз, токсокароз, энтеробиоз, гименолепидоз, аскаридоз, трихоцефалез);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) дегельминтизация – науқас адамда (жануарда) және сыртқы ортада гельминттерді, гельминт жұмыртқаларын немесе дернәсілдерін жою бойынша профилактикалық іс-шаралар жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) деларвация – күресудің әртүрлі әдістерін (химиялық, биологиялық) пайдалана отырып, қоршаған ортада буынаяқтылардың дамуын дернәсіл фазасында жою;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) дифиллоботриоздар – диспепсиялық бұзылулары болатын және В12 тапшылығы анемиясының дамуы мүмкін зооантропоноздық инвазиясы бар цестоздар тобының гельминтозы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) иммундық-ферменттік талдау – науқастың қанының сарысуында ерекше антигендерді немесе оларға антиденелерді анықтаудың жоғары тиімділігіне мүмкіндік беретін серологиялық-иммунологиялық әдіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) инвазия – адамның паразиттік ауру қоздырғышымен зақымдалуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) инсектицидтер – қансорғыш жәндіктерді және кенелерді жою үшін пайдаланылатын химиялық және биологиялық негіздегі құралдар (препараттар);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) инфекциялық және паразиттік аурулар – пайда болуы мен таралуы адамның өмір сүру ортасының биологиялық факторларының адамға әсер етуінен және аурудың науқас адамнан, жануардан дені сау адамға берілу мүмкіндігінен болатын адам аурулары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) копроовоскопиялық зерттеу – гельминт жұмыртқаларын анықтау үшін жүргізілетін нәжісті зертханалық зерттеу кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) лямблиоз – көбінесе симптомсыз паразит таратушылық ретінде өтетін антропоноздық паразиттік инвазия, ауыр жағдайларда ішектің дисфункциясы дамиды. Қоздырғышы – (Mastigophora) шыбыртқы тәрізділер сыныбынан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) описторхоз – көбіне гепатобиллиарлық жүйені және ұйқыбезін зақымдайтын зооантропоноздық биогельминтоз. Қоздырғыштары – (Trematoda) Трематодтар сыныбының жалпақ гельминттері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) педикулез – адамда оның қанымен қоректенетін биттердің ерекше паразиттік тіршілігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) репелленттер – жәндіктер мен кенелерді үркітуші әсерге ие заттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) ретроспективті эпидемиологиялық талдау (бұдан әрі – ретроспективті талдау) – эпидемияға қарсы іс-шараларды перспективалы жоспарлауды негіздеу мақсатында инфекциялық және паразиттік аурулармен сырқаттанушылық деңгейін, құрылымын және көпжылдық динамикасын талдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) санитариялық-паразитологиялық зерттеу – сыртқы орта объектілерінде паразиттік аурулар қоздырғыштарын анықтау және айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) скабиозорий – қышымамен ауыратын науқастарды зерттеп-қарау және емдеу жүргізілетін стационар (кабинеттер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) тасымалдаушылар – әртүрлі паразиттік (инфекциялық) аурулар қоздырғыштарын тасымалдауға қабілетті қансорғыш жәндіктер мен кенелер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) тениаринхоз – токсикологиялық-аллергиялық реакциялармен және диспепсиялық бұзылулармен байқалатын биогельминтоз. Қоздырғышы –таспалы гельминт – (Cestoda) Цестод сыныбының бұқа таспа құрты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) тениоз – диспепсиялық бұзылулармен және бас миының, көздің ауыр органикалық зақымдалуы мүмкін орталық жүйке жүйесінің функционалдық бұзылуларымен байқалатын биогельминтоз. Қоздырғышы – (Cestoda) Цестод сыныбының шошқа таспа құрты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) токсокароз – қоздырғышты нәжіс-ауыз арқылы беру тетігі бар Нематодоздар сыныбының зооноздық тіндік (дернәсілдік) геогельминтозы, бауырды, өкпені, көзді зақымдауымен сипатталады, қайталанатын қызбамен және аллергиялық реакциямен байқалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) токсоплазмоз – латентті немесе созылмалы түрде өтетін паразиттік инвазия. Споралылар (Sporozoa) сыныбының қоздырғышы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) трихинеллез – қызба, бұлшықеттің ауыруымен, диспепсиялық белгілер және асқынулармен өтетін зооноздық биогельминтоз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) трихоцефаллез – диспепсиялық синдроммен өтетін антропоноздық геогельминтоз. Қоздырғышы – адамның тоқ ішегінде, сирек аш ішегінің төменгі бөлігінде паразиттік тіршілік ететін Нематод (Nematoda) сыныбының дөңгелек гельминті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) эндемиялық аумақ – паразиттік сырқаттанушылық тіркелетін ел, жер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) энтомологиялық зерттеп-қарау – паразиттік және инфекциялық ауруларды таратушы болып табылатын буынаяқтылардың түрлік диагностикасын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) эхинококкоз – адамда екі клиникалық түрде – гидатидозды (бір камералы) эхинококкоз және альвеолалы (көп камералы) эхинококкоз түрінде байқалатын гельминтоз. Бауырдағы, өкпедегі, бас миындағы, жүректегі және сүйектегі көлемді процестер типі бойынша өтеді. Қоздырғыштары – таспалы гельминттер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Паразиттік аурулардың алдын алу жөніндегі санитариялық-эпидемияға қарсы және санитариялық-профилактикалық іс-шараларды ұйымдастыруға және жүргізуге қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Трихинеллездің, тениаринхоздың және тениоздың алдын алу жөніндегі санитариялық-эпидемияға қарсы және санитариялық-профилактикалық іс-шараларды ұйымдастыруға және жүргізуге қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Трихинеллез, тениаринхоз және тениоз ауруларының алдын алу мақсатында эпидемиологиялық және клиникалық көрсетімдер бойынша медициналық ұйымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) науқас адамдарды, оның ішінде халықтың декреттелген топтары, амбулаториялық және стационарлық жағдайларда медициналық көмек алатын пациенттер арасында науқас адамдарды анықтауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тениаринхоз және тениозбен ауыратын науқастарды анықтау үшін биологиялық материалды зерттеуді жүргізеді. Тениид мүшелерін бөлу тұрғысынан анамнез жинауды жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) трихинеллалар жұққан етті тұтынған (тұтынғаннан кейін екі аптадан соң) трихинеллезбен ауыратын науқастарды және оған күдікті адамдарды серологиялық зерттеп-қарауды (талдаудың бірінші нәтижесінен кейін күнтізбелік 10-14 күн аралығында және жұқтырғаннан кейін 4-6-шы аптада қос сарысуды зерттеу);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жұқтыру тәуекелі жоғары аумақтардағы мал өсірушілер мен олардың отбасы мүшелерін, ет комбинаттары, ет өндірістері мен цехтары, шошқа өсіретін фермалар, қасапхана жұмыскерлерін, аңшыларды жыл сайын серологиялық зерттеп-қарауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) науқас адамдарды жеке есепке алуды, емдеуді және серпінді бақылауды (трихинеллезбен ауыратын науқастар стационарлық жағдайларда емдеуге жатады);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) трихинеллез ауруының әрбір жағдайына халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органның аумақтық бөлімшесіне (бұдан әрі – аумақтық бөлімше) кезектен тыс ақпарат ұсынуды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) трихинеллезбен ауырып сауыққан адамдардың алты ай бойы амбулаториялық-емханалық көмек көрсететін ұйымдарда диспансерлік есепке алуды жүргізеді. Есепке алу кезеңінде емдеу аяқталғаннан кейін пациентке екі аптадан, екі және алты айдан соң электрокардиограммаға түсіре отырып, қанның құрамына зерттеу жүргізіледі. Аурудың қалдық клиникалық белгілері және электрокардиограммада өзгерістер бар болғанда серпінді бақылау он екі айға дейін созылады, көрсетімдері шекті нормалар кезінде пациент диспансерлік есептен алынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тениаринхозбен және тениозбен ауырып сауыққан адамдардың төрт ай бойы амбулаториялық-емханалық көмек көрсететін ұйымдарда диспансерлік есебін жүргізеді. Диспансерлік есепте тұрған кезеңде екі және төрт айдан кейін науқастар зертханалық зерттеп-қарауға жатады және екі теріс нәтижелі талдау болса (бақылаудың төртінші айының соңында) пациент диспансерлік есептен алынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жануарларда тениаринхозбен және тениозбен сырқаттану анықталған аумақтардағы халықты зертханалық зерттеп-қарауды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z54" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ет арқылы берілетін трихинеллезбен, тениаринхозбен және тениозбен сырқаттану тіркелген жағдайларда аумақтық бөлімше ветеринария саласындағы қызметті жүзеге асыратын жергілікті атқарушы органның бөлімшесімен бірлесіп аурудың берілу және факторларын анықтау үшін ошақтарды зерттеп-қарау арқылы жағдайларды эпидемиологиялық, эпизоотологиялық тергеп-зерттеуді ұйымдастырады және күнтізбелік 7 күн ішінде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Трихинеллезбен, тениаринхозбен және тениозбен сырқаттану жағдайларының алдын алу мақсатында аумақтық бөлімшелер мынадай санитариялық-профилактикалық іс-шараларды ұйымдастырады және жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сырқаттанушылықты жыл сайын ретроспективті талдау профилактикалық іс-шаралардың және ұзақ мерзімді бағдарламалық-нысаналы жоспарлау тізбесін, көлемі мен жүргізу мерзімдерін негіздеу мақсатында жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2209,88 +2291,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) трихинеллезбен, тениаринхозбен және тениозбен сырқаттанушылық бойынша эпидемиялық қолайсыздық дәрежесі бойынша аумақты аудандастыру, ошақтар типін анықтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) санитариялық-профилактикалық іс-шаралар кешенін анықтау, оларды іске асыру мерзімдерін жоспарлау, тиімділігін бағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkStart w:name="z56" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Описторхоздың және дифиллоботриоздың алдын алу жөніндегі санитариялық-профилактикалық іс-шараларды ұйымдастыруға және жүргізуге қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z57" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Описторхоздың және дифиллоботриоздың алдын алу мақсатында эпидемиологиялық және клиникалық көрсетімдер бойынша медициналық ұйымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мыналар жатқызылатын тәуекел тобындағы адамдарды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2373,90 +2455,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) описторхозбен ауыратын науқастарды стационар жағдайында ерекше емдеуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ерекше емдеу жүргізілгеннен кейін төрт-бес ай бойы описторхозбен ауырып сауыққан адамдарды серпінді бақылауды жүргізеді, содан соң екі апталық үзіліс арқылы нәжісті екі рет зерттеу жүргізіледі, зертханалық зерттеулердің теріс нәтижелері алынған жағдайда пациенттер диспансерлік есептен алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkStart w:name="z58" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Описторхозбен ауыратын адамдарды анықтау үшін клиникалық, эпидемиологиялық, зертханалық зерттеп-қарау (копроовоскопиялық, серологиялық, дуоденал ішіндегісін зерттеу) әдістері қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z59" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Балық арқылы берілетін описторхоз және дифиллоботриоз аурулары тіркелген кезде аумақтық бөлімшелер описторхозбен және дифиллоботриозбен күресу шараларының кешенін ұйымдастырады және күнтізбелік 7 күннің ішінде жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) описторхистың дернәсілдерін жұқтыруға анағұрлым бейім балықтардың мынадай түрлерін (аққайраң, тарақ балық, оңғақ, қызылқанатты шұбар балық, торта, табан, тұрпа балық, көктыран, айнакөз, қызылкөз, қылыш балық, ақмарқа, теңге балық, үкішабақ, балпан, сұлұталма, сида балық, тілмай) жылына 1 рет зерттей отырып, су қоймаларының паразитологиялық жағдайын (қолайлы немесе қолайсыз) зерделеу және халықтың жұқтыру тәуекелдерін анықтау негізінде балық шаруашылығы су қоймаларын эпидемиологиялық-эпизоотологиялық бағалау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2467,90 +2549,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сыртқы орта объектілеріне (топырақ, су, тұнба, тоғанның айналасындағы өсімдіктер) санитариялық-паразитологиялық зерттеу жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) республиканың описторхоз бойынша эндемиялық аумақтарында үш жыл ішіндегі деректер, биогельминттердің түрлік құрамы мен аралық және қосымша иелері санының серпіні, балықты паразиттік тазалыққа зерттеу нәтижелерінің серпіні, су қоймасына шаруашылық-нәжіс сарқынды суының түсуі және оны жұмыртқалар мен дернәсілдердің болуына зерттеу нәтижелері көрсетіле отырып, балық шаруашылығы (балық кәсіпшілігі) су қоймаларына мониторинг жүргізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkStart w:name="z60" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Описторхоздың және дифиллоботриоздың профилактикасы мақсатында адамның және жануарлардың денсаулығы үшін қауіпті тірі паразиттер бар балық өнімін зарарсыздандыру (кәдеге жарату) орнын тауар өндіруші (өнім беруші) аумақтық бөлімшенің және ветеринария саласындағы қызметті жүзеге асыратын жергілікті атқарушы органның бөлімшесінің келісімі бойынша және бақылауымен айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z61" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Описторхоз және дифиллоботриоз аурулары жағдайларының алдын алу мақсатында аумақтық бөлімшелер мынадай санитариялық-профилактикалық іс-шараларды ұйымдастырады және жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) халықтың описторхозбен және дифиллоботриозбен сырқаттанушылығын шұғыл және ретроспективті эпидемиологиялық талдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2597,88 +2679,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) описторхоз бен дифиллоботриоздың берілу факторлары мен жолдарын анықтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) санитариялық-профилактикалық іс-шаралар кешенін анықтау, оларды іске асыру мерзімдерін жоспарлау, тиімділігін бағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkStart w:name="z62" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Эхинококкоздың және альвеококкоздың алдын алу жөніндегі санитариялық-профилактикалық іс-шараларды ұйымдастыруға және жүргізуге қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z63" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Эхинококкоздың және альвеококкоздың профилактикасы бойынша эпидемиологиялық және клиникалық көрсетімдер бойынша медициналық ұйымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жылына бір рет жиілікпен мыналар жатқызылатын тәуекел тобындағы адамдарға:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2779,246 +2861,308 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - бұрын эхинококкоз себебі бойынша операция жасалған немесе диспансерлік есепте тұрған адамдар мен олардың отбасы мүшелеріне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) амбулаториялық және стационарлық жағдайларда медициналық көмек алатын пациенттерге зерттеп-қарауды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkStart w:name="z64" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Эхинококкозбен және альвеококкозбен ауыратын науқастарды анықтау үшін медициналық ұйымдарда зерттеудің кешенді: серологиялық-иммунологиялық және рентгенді-құрал-саймандық (құрсақ қуысын ультрадыбыстық зерттеу, өкпе флюорографиясы) әдістері қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkStart w:name="z65" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Эхинококкозға және альвеококкозға тәуекел топтарын серологиялық-иммунологиялық зерттеп-қарауды медициналық ұйымдардың клиникалық-диагностикалық зертханалары жүргізеді, ал байланыста болған адамдар халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік орган ведомствосының ведомстволық бағынысты ұйымдарының филиалдарында (бұдан әрі – филиал) зерттеп-қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Операциялық араласудан және материалды гистологиялық зерттеуден кейін патологиялық анатомия және сот-медициналық сараптама қызметін жүзеге асыратын ұйымдарда расталған эхинококкоз және альвеококкоз жағдайлары есепке алынуға және тіркелуге жатады. Медициналық ұйым патологиялық анатомия және сот-медициналық сараптама қызметін жүзеге асыратын ұйымдарда расталған гистологиялық материалдың нәтижелерін операциялық араласудан кейін күнтізбелік он күннен кешіктірмей науқастың тіркелген және тұратын орны бойынша аумақтық бөлімшеге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z67" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Эхинококкоздың және альвеококкоздың профилактикасы мақсатында операциядан кейінгі (эхинококкэктомиядан кейінгі) материал дезинфекциялау құралдары ерітінділерінде зарарсыздандырылады және нормалау құжаттарына сәйкес "Б" сыныбының қауіпсіз кәдеге жарату қораптарында кәдеге жаратылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z68" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Эхинококкоз және альвеококкоз ауруларының қайталануының профилактикасы мақсатында тұрғылықты жері бойынша медициналық ұйымның хирург-дәрігері және инфекционист-дәрігері, ол болмаған кезде жалпы практика дәрігері эхинококкозға, альвеококкозға байланысты операция жасалған пациенттерді және антиденелердің оң титрлері бар адамдарды серпінді бақылауды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z69" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Серпінді бақылаудың мерзімдеріне және жиілігіне қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) серологиялық-иммунологиялық зерттеу нәтижелері оң адамдар, антиденелер титры өскен адамдар, сондай-ақ кез келген жерде орналасқан эхинококкоз себебі бойынша операция жасалған пациенттер ауырған сәттен бастап бес жыл бойы бақыланады (алғашқы үш жылда жылына екі рет, үш жыл өткен соң жылына бір рет кешенді зерттеп-қарау);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) серпінді бақылау сәтінен бастап бес жыл ішінде оң клиникалық-зертханалық және құрал-саймандық көрсетімдері болмаған кезде пациент диспансерлік есептен алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkStart w:name="z70" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Эхинококкозбен, альвеококкозбен ауыратын науқастарды және серопозитивті адамдарды серпінді бақылаумен қамту мониторингін облыстық, республикалық маңызы бар қаланың және астананың денсаулық сақтау басқармасының маманы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z71" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Эхинококкоз және альвеококкоз ауруы тіркелген жағдайда аумақтық бөлімшелер және ветеринария саласындағы қызметті жүзеге асыратын жергілікті атқарушы органның бөлімшелері мынадай санитариялық-профилактикалық іс-шараларды ұйымдастырады және күнтізбелік 7 күннің ішінде жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) адамдар мен жануарлар арасындағы эхинококкоз және альвеококкозбен сырқаттанушылық бойынша өзара ақпарат алмасу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3119,88 +3263,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тәуекел топтарын зертханалық зерттеп-қарауды бақылау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) эхинококкоз, альвеококкоздың алдын алу мәселелері бойынша халық арасында санитариялық-ағарту жұмысын жүргізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:bookmarkStart w:name="z72" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Токсокароздың алдын алу жөніндегі санитариялық-профилактикалық іс-шараларды ұйымдастыруға және жүргізуге қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z73" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Токсокароз ауруының профилактикасы мақсатында эпидемиологиялық және клиникалық көрсетімдер бойынша медициналық ұйымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жылына бір рет жиілікпен мыналар жатқызылатын тәуекел тобындағы адамдарды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3301,70 +3445,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) клиникалық симптоматика рецидивтері, тұрақты эозинофилия және оң иммунологиялық реакциялар кезінде қайталанған емдеу курстарын жүргізуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ауырып сауыққан адамдарды алты ай бойы әрбір екі ай сайын үш рет серологиялық-иммунологиялық зерттеп-қарау жүргізу арқылы диспансерлік бақылауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:bookmarkStart w:name="z74" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Токсокароз ауруының профилактикасы мақсатында аумақтық бөлімшелер мынадай санитариялық-профилактикалық іс-шараларды ұйымдастырады және жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) халықтың токсокарозбен сырқаттануын жедел және ретроспективті талдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3447,88 +3591,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) балалардың ойын алаңдарын, саябақтарды, гүл бақтарын жануарлардың жүруінен қорғауды бақылау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) топырақ, құм сынамаларын, қоршаған орта объектілерінің шайындыларын санитариялық-паразитологиялық зерттеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkStart w:name="z75" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Энтеробиоз бен гименолепидоздың алдын алу жөніндегі санитариялық-эпидемияға қарсы және санитариялық-профилактикалық іс-шараларды ұйымдастыруға және жүргізуге қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z76" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Энтеробиоз және гименолепидоз ауруларының профилактикасы мақсатында эпидемиологиялық және клиникалық көрсетімдер бойынша медициналық ұйымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мектепке дейінгі білім беру ұйымдарына баратын балаларға – бару және топтан топқа ауысу кезінде, ұзақ уақыт (күнтізбелік он және одан да астам) қатыспаған кезде, одан әрі жылына бір рет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3637,90 +3781,152 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkStart w:name="z77" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Халықты (ұйымдасқан ошақтарда) энтеробиозға және гименолепидозға эпидемиологиялық көрсетілімдері бойынша зертханалық зерттеп-қарауды филиалдар жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Энтеробиоз және гименолепидоз ауруларының рецидивтерінің профилактикасы үшін медициналық ұйымдар мынадай іс-шаралар жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) энтеробиозбен ауыратын науқасты дегельминтизациялау курсы аяқталған соң оның биологиялық материалын зертханалық зерттеуді жүргізеді. Зертханалық өлшемшарт күнтізбелік үш күн аралықпен перианальды қатпардан қырындының үш талдаудың теріс нәтижесі болып табылады,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3767,86 +3973,86 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) энтеробиозбен ауырып сауыққан адамдарды үш күн аралықпен міндетті түрде екі талдау алу арқылы күнтізбелік 10-14 күн бойы серпінді бақылау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) энтеробиоздан емделмеген науқастарды 1 айға дейін серпінді бақылау ұзартыла отырып, бірінші емдеу курсы аяқталғаннан кейін екі аптадан соң қайта дегельминтизациялау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:bookmarkStart w:name="z79" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Энтеробиоз және гименолепидоз аурулары бойынша халықтың санитариялық-эпидемиологиялық саламаттылығын қамтамасыз ету мақсатында аумақтық бөлімшелер мынадай санитариялық-эпидемияға қарсы іс-шараларды ұйымдастырады және жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-[...15 lines deleted...]
-      1) білім беру объектілеріндегі ошақты және білім беру объектілеріне баратын балалардың үй ошақтарын гименолепидоздың әрбір жағдайы және энтеробиоздың үш және одан көп жағдайы тіркелген кезде эпидемиологиялық зерттеп-қарау; мектепке дейінгі ұйымдарда және мектеп-интернаттарында энтеробиоз жағдайлары тіркелген кезде энтеробиоздың әрбір жағдайы кезінде эпидемиологиялық зерттеп-қарау жүргізу;</w:t>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) білім беру объектілеріндегі ошақты және білім беру объектілеріне баратын балалардың үй ошақтарында (мектепке дейінгі ұйымдар мен мектеп-интернаттарды қоспағанда) бір инкубациялық кезең ішінде гименолепидоздың немесе энтеробиоздың үш және одан көп жағдайы тіркелген кезде эпидемиологиялық зерттеп-қарау. Балалардың мектепке дейінгі ұйымдарында және мектеп-интернаттарда гименолепидоз немесе энтеробиоз жағдайлары тіркелген кезде гименолепидоздың немесе энтеробиоздың әрбір жағдайы кезінде эпидемиологиялық зерттеп-қарау жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) білім беру объектілерінде анықталған энтеробиозбен және гименолепидозбен ауыратын науқастардың емдеу кезеңінде және зертханалық зерттеп-қараудың теріс нәтижесіне дейін ұжымға барудан шеттетілуін бақылау; бала клиникалық сауыққаннан кейін білім беру ұйымына жіберіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4003,70 +4209,132 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       санитариялық-техникалық жабдықты дезинфекциялық өңдеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәрізге жинау алдында түбектердегі биологиялық материалды дезинфекциялық зарарсыздандыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Энтеробиоз және гименолепидоз аурулары жағдайларының алдын алу мақсатында аумақтық бөлімшелер мынадай санитариялық-профилактикалық іс-шараларды ұйымдастырады және жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) паразиттік аурулардың берілу факторлары мен жолдарын анықтау үшін сыртқы ортаның жағдайын 1- қосымша бойынша зертханалық бақылау (бассейндердің суын, құмсалғыштың құмын, шайындыларды, шаңды санитариялық-паразитологиялық зерттеу) Кәсіпкерлік кодекске сәйкес жоспарлы және жоспардан тыс тексерулер кезінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4293,88 +4561,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спорт залдарын өтпелі желдету, күн сайын ылғалды тазалау және спорт мүкәммалды жуу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       емдеу кезеңінде науқас балаларды қоғамдық бассейнге жібермеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:bookmarkStart w:name="z81" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-параграф. Аскаридоздың және трихоцефалездің алдын алу жөніндегі санитариялық-профилактикалық іс-шараларды ұйымдастыруға және жүргізуге қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z82" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Аскаридоз және трихоцефалез ауруларының профилактикасы мақсатында медициналық ұйымдар мынадай іс-шараларды жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жылына бір рет жиілікпен мыналар жатқызылатын тәуекел тобындағы адамдарды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4457,70 +4725,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) науқастарды жоспарлы тәртіппен және эпидемиологиялық көрсетімдер бойынша анықтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) күнтізбелік он-он бес күн аралықпен нәжісті үш рет зерттеу арқылы дегельминтизациялау тиімділігін бақылай отырып, ошақты сауықтыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:bookmarkStart w:name="z83" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Аскаридоз және трихоцефалез аурулары тіркелген жағдайда аумақтық бөлімшелер мынадай санитариялық-профилактикалық іс-шараларды ұйымдастырады және жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) халықтың аскаридозбен және трихоцефалезбен сырқаттанушылығын жедел және ретроспективті эпидемиологиялық талдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4657,90 +4925,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) үш жастан жеті жасқа дейін мектепке дейінгі және мектеп жасындағы балаларды, жеті жастан он төрт жасқа дейін білім беру объектілеріне баратын балаларды іріктеп зерттеп-қарау арқылы медициналық ұйымдардың зертханаларында науқас балаларды анықтау тиімділігін бақылау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) науқастың отбасы мүшелерін бақылау копроовоскопиялық зерттеп-қарау жүргізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:bookmarkStart w:name="z84" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Ошақтағы санитариялық-профилактикалық іс-шаралар оның сыныптамасына байланысты жүргізіледі: шынайы (сыртқы ортада қоздырғыштың айналымы үшін жағдайлар бар) және жалған ошақ (жағдайлар жоқ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z85" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Аскаридоз және трихоцефалез ошағын эпидемиологиялық зерттеп-қарау кезінде мыналар ескеріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауланың санитариялық жағдайы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4805,108 +5073,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) залалсыздандырылмаған нәжісті бақшада тыңайтқыш ретінде пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өсірілетін бақша дақылдарының тізбесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:bookmarkStart w:name="z86" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Қоршаған ортада жаңадан анықталған науқастар мен қоздырғыштар болмаған кезде аумақтық бөлімшенің маманы медициналық ұйымның маманымен бірлесіп ошақты бақылау есебінен алуды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z87" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-параграф. Безгектің алдын алу бойынша санитариялық-профилактикалық іс-шараларды ұйымдастыруға және жүргізуге қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z88" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Безгек ауруның профилактикасы мақсатында медициналық ұйымдар эпидемиологиялық және клиникалық көрсетімдер бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соңғы үш жыл ішінде безгек бойынша эндемиялық елдерден келген адамдарды есепке қойған кезде және клиникалық көрсетімдер бойынша мынадай синдромдар пайда болған кезде: температураның көтерілуі, қалшылдау, әлсіздік, бастың ауыруы, бауыр мен көкбауырдың үлкеюі, аққабық пен тері жабынының сарғаюы, ұшық, анемия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4971,250 +5239,374 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) безгек ошағында тұратын дене температурасының кез келген көтерілуі байқалған адамдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) безгекпен ауырып сауыққан адамдар дене температурасының жоғарылауымен бірге жүретін кез келген ауру кезінде зерттеп-қарауды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:bookmarkStart w:name="z89" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Безгекке күдікті адамдардан алынған қан үлгілері зерттеу нәтижесін филиалда растау арқылы медициналық ұйымның клиникалық-диагностикалық зертханасында зерттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Барлық оң нәтижелерді және қанның қаралған үлгілерінің жалпы санының 10 пайызын (бұдан әрі – %) медициналық ұйымның клиникалық-диагностикалық зертханасы бақылау мақсатында зерттеу үшін филиалға жібереді, ол одан әрі оларды Қазақстан Республикасы Денсаулық сақтау министрлігінің "Қоғамдық денсаулық сақтау ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына паразиттік инфекцияларды бақылау жөніндегі референс-зертханаға (бұдан әрі – референс-зертхана) жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Безгек ошағында медициналық ұйымдардың қызметкерлері халықты санитариялық ағарта арқылы 2 аптада 1 рет аулаларды (пәтерлерді) аралайды. Ұйымдардың медицина қызметкерлері безгектің болуын жоққа шығармайтын белгілері анықталған науқастардан қан препараттарын алуды және оларды сол күні зертханаға жеткізуді қамтамасыз етеді. Ілеспе құжатта әрбір науқастың жеке деректері, зерттеп-қарау күні, дене температурасы және басқа да белгілері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z92" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Безгекпен ауыратын науқастарды емдеу стационар жағдайларында жүргізіледі, науқастың қан препараттарын зерттеу емдеудің бірінші, төртінші күндері және ауруханадан шығару алдында жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z93" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Инфекцияның әлеуетті көздері бар болғанда безгек берілетін маусымда медициналық ұйымның қызметкерлері ошақтағы безгек белгілері бар адамдарға, егер қан препаратын шұғыл зертханалық зерттеу мүмкін болмаса, гаметоцидті әсері бар безгекке қарсы препараттың бір реттік дозасымен алдын ала емдеу жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z94" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Безгектің жергілікті жағдайы өршіген жағдайда, ошақтарды эпидемиологиялық зерттеп-қараумен расталған масалардың белсенді ауру жұқтыратын маусымында медицина қызметкерлері халыққа белгіленген тәртіппен қолдануға рұқсат етілген гаметоцидті әсері бар безгекке қарсы маусымдық химиялық-профилактика жүргізеді. Егер елді мекенде безгек жағдайлары жекелеген учаскеде шоғырландырылған болса, химиялық- профилактиканы шағын ошақ қағидаты бойынша жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z95" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Инкубациясы ұзақ үш күндік безгек белгілерінің алдын алу үшін берілу маусымы аяқталғаннан кейін немесе келесі эпидемиялық маусым басталар алдында медицина қызметкерлері отбасылық тізімге сәйкес маусым аралық химиялық-профилактика жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z96" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Безгекпен ауырып сауыққан адамдарды серпінді бақылау сауыққан сәттен бастап жыл сайын қанды зерттеу арқылы үш жыл бойы белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z97" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Денсаулық сақтауды мемлекеттік басқарудың жергілікті органдарының басшылары безгекке қарсы препараттардың азаймайтын қорын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z98" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Безгек ауруының алдын алу мақсатында аумақтық бөлімшелер және филиалдар мынадай санитариялық-профилактикалық іс-шараларды ұйымдастырады және жүргізеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) халықтың безгекпен сырқаттанушылығын жедел және ретроспективті эпидемиологиялық талдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5423,110 +5815,172 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) безгекті диагностикалау бойынша клиникалық зертханашылардың білімін бақылау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) халықты ақпараттандыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Елді мекендерді (аумақтарды) безгек-генді аудандарға бөлу – елді мекендердің (аумақтың) безгек-генді дәрежесін айқындау және профилактикалық іс-шараларды одан әрі жоспарлау үшін пайдаланылатын әртүрлі факторларды (тасымалдаушының түрлік құрамы мен саны, температуралық режим, халықтың көші-қоны, медициналық желінің жағдайы) жыл сайын жинау, қорытындылау және талдау негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z100" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Безгек жағдайларын эпидемиологиялық тергеп-тексеру нәтижелері зерттеп-қарау жүргізілгеннен кейін бір ай ішінде референс-зертханаға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z101" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Масалардың белсенді ауру жұқтыратын маусымында безгекпен ауыратын науқас немесе паразит таратушы анықталған кезде аумақтық бөлімшелер мен филиалдардың энтомологтары (биологтары) мынадай санитариялық-профилактикалық іс-шараларды ұйымдастырады және жүргізеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) эпидемиологиялық және энтомологиялық көрсетімдер бойынша үй-жайларды (науқастың иелігіндегі үйде және кемінде үш көрші үйде) дезинсекциялық өңдеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5627,110 +6081,172 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) елді мекендегі және оның айналасындағы кемінде үш километр аймақтағы су қоймаларын паспорттау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) эпидемиологиялық және энтомологиялық көрсетімдер бойынша безгекке қарсы өңдеуді ұйымдастыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 45-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Безгекпен ауырып сауыққан адамдар және паразит таратушылар ауру мерзімінің өтуіне қарамастан донорлықтан шеттетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z103" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Халықты масалардың шағуынан қорғау үшін механикалық қорғаныш құралдары (жапқыштар, торлар) және репелленттер пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z104" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Медицианалық-санитариялық бөлімнің немесе мемлекеттік шекара арқылы өткізу пунктінің медицина қызметкерлері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұшақтар экипаждарының мүшелеріне жеке бас профилактикасы шаралары туралы нұсқама береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5741,108 +6257,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) экипаж мүшелерін жаднамамен қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сапарлар орындалатын елдердегі эпидемиологиялық жағдай туралы ақпарат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:bookmarkStart w:name="z105" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Безгек бойынша қолайсыз аумақтан келген әскери қызметшілер, әскерден оралғандар, босқындар, мәжбүрлі қоныс аударушылар, мигранттар туралы мәліметтері бар ұйымдар аумақтық бөлімшелердің сұрауы бойынша көрсетілген топтар адамдарының келу мерзімдері мен тұратын орны туралы ақпарат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z106" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z106" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-параграф. Лямблиоздың және токсоплазмоздың алдын алу жөніндегі санитариялық-профилактикалық іс-шараларды ұйымдастыруға және жүргізуге қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z107" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z107" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Лямблиоз ауруының профилактикасы мақсатында медициналық ұйымдар мынадай іс-шараларды ұйымдастырады және жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) клиникалық-эпидемиологиялық көрсетімдер (жіті ішек ауруының өршуі) болғанда науқастарды лямблиозға зерттеп-қарау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5853,70 +6369,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) серпінді бақылау кезеңінде биологиялық материалды зертханалық зерттеу – үш ай бойы ай сайын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лямблиоз жағдайларын емдеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="106"/>
+    <w:bookmarkStart w:name="z108" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Лямблиоз ауруының алдын алу мақсатында аумақтық бөлімшелер мынадай санитариялық-профилактикалық іс-шараларды ұйымдастырады және жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) халықтың лямблиозбен сырқаттанушылығын жедел және ретроспективті эпидемиологиялық талдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5999,70 +6515,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) балалардың ұйымдастырылған ұжымдарында үш және одан көп сырқаттану жағдайлары тіркелген кезде люмблиоз ошағын эпидемиологиялқ зерттеп-қарау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) байланыста болған адамдарды зерттеп-қарау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="107"/>
+    <w:bookmarkStart w:name="z109" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Токсоплазмоз ауруының профилактикасы мақсатында медициналық ұйымдар мынадай іс-шараларды жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мыналар жатқызылатын тәуекел тобындағы адамдарды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6289,70 +6805,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) серопозитивті адамдарды серпінді бақылау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аумақтық бөлімшелерді ақпараттандыру – тоқсан сайын (жеке деректерін көрсете отырып, анықталған серопозитивті адамдар тізімі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="108"/>
+    <w:bookmarkStart w:name="z110" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Токсоплазмоз бойынша серпінді бақылауға мыналар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тәуекел тобының жүкті әйелдері жүктілік бойы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6363,148 +6879,148 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) серологиялық зерттеу арқылы жүктілік уақытында инфекцияны жұқтырғаны нақты белгіленген анадан туылған он жасқа дейінгі балалар –жылына екі рет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) серологиялық-иммунологиялық зерттеп-қарау арқылы бір жыл бойы офтальмологта, невропатологта одан әрі медициналық бақыланатын жүре пайда болған токсоплазмоздың жіті сатысымен ауыратыны туралы құжаты бар балалар –үш айда бір рет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="109"/>
+    <w:bookmarkStart w:name="z111" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Токсоплазмоздың созылмалы сатысының манифестті түрімен ауыратын науқастар тұрақты ремиссия қалыптасқанға дейін бақыланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z112" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z112" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Токсоплазмоздың созылмалы сатысының латентті түрімен ауыратын науқастар серпінді бақылауға жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z113" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z113" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Токсоплазмозбен ауыратын науқас эпидемиологиялық кауіп тудырмайтындықтан, токсоплазмоз ошағында эпидемиологиялық зерттеп-қарау жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z114" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z114" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-параграф. Вирустық кене энцефалитінің және Лайм ауруының алдын алу жөніндегі санитариялық-профилактикалық іс-шараларды ұйымдастыруға және жүргізуге қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z115" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z115" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Вирустық кене энцефалитінің (бұдан әрі – кене энцефалиті) және Лайм ауруының сырқаттанудың профилактикасы мақсатында медициналық ұйымдар мынадай іс-шараларды ұйымдастырады және жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауру жағдайларын және кене шаққаннан зардап шеккен барлық адамдарды тіркеу және есепке алу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6551,306 +7067,306 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) науқастарды емдеу және ауырып сауыққан адамдарды серпінді бақылау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) егуге жататын контингенті иммундау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="114"/>
+    <w:bookmarkStart w:name="z116" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Есепке алынуға және тіркелуге кене энцефалитінің зертханалық расталған жағдайлары жатады. Лайм ауруы жағдайларын есепке алуға және тіркеуге зертханалық зерттеу нәтижелері теріс болғанда клиникалық-эпидемиологиялық көрсетімдері бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z117" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z117" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Кене энцефалитімен ауырып сауыққан адамдарды серпінді бақылауды пациенттің денсаулық жағдайына байланысты екі және одан да көп жыл бойы невропотолог-дәрігер жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z118" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z118" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Кене шаққаннан зардап шеккен адамдарды серпінді бақылауды тұрғылықты жері бойынша медициналық ұйымда күнтізбелік жиырма бір күн бойы тұрақты термометрия арқылы жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z119" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z119" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Кене энцефалитіне қарсы жоспарлы иммундауды медициналық ұйымдар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z120" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z120" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Профилактикалық иммундауға қызметі кене энцефалитінің табиғи ошақтарында болумен байланысты адамдар жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z121" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z121" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Медициналық ұйымдардың басшылары жыл сайын профилактикалық иммундауға жататын адамдардың тізімін аумақтық бөлімшелерге береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z122" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z122" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       64. Осы Санитариялық қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кене энцефалитінің табиғи ошақтарында орналасқан аумақтарда тұратын және медициналық көмекке жүгінген адамдарға препаратқа қоса берілетін нұсқаулыққа сәйкес мерзімдерде иммундық-глобулинмен серопрофилактика жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z123" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z123" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Кене энцефалиті бойынша эндемиялық аумақтарда кене энцефалитіне қарсы егілмеген кәсіптік қауіп төндіретін контингенттер жұмыс істеуге жіберілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z124" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z124" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Облыстың, республикалық маңызы бар қаланың және астананың аумақтық бөлімшесі және денсаулық сақтау басқармасының жергілікті органы эндемиялық аумақта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кене энцефалитімен және Лайм ауруымен кәсіптік аурулар жағдайларын уақтылы анықтауды және тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кенеге қарсы вакцинаға, науқастарды емдеу және кене шаққан адамдардың серопрофилактикасы үшін иммундық-глобулинге, кене энцефалитіне серологиялық-иммунологиялық зерттеу үшін диагностикумға қажеттілікті анықтауды ұйымдастырады және жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="123"/>
+    <w:bookmarkStart w:name="z125" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Кене энцефалиті және Лайм ауруларының алдын алу мақсатында аумақтық бөлімшелер мынадай санитариялық-профилактикалық іс-шараларды ұйымдастырады және жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) халықтың кене энцефалитімен және Лайм ауруымен сырқаттанушылығын жедел және ретроспективті эпидемиологиялық талдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6969,130 +7485,192 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тасымалдаушы-кенелерге қарсы күрес жөніндегі іс-шараларды ұйымдастыру және әдістемелік басшылық;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықты ақпараттандыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="124"/>
+    <w:bookmarkStart w:name="z126" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Филиал адамның денесінен алынған кенені кене энцефалиті вирусын жұқтыруына серологиялық зерттеу (иммундық-ферменттік талдау, полимеразды тізбекті реакция) жүргізеді, нәтижесі теріс болғанда иммундық-глобулин енгізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z128" w:id="126"/>
+    <w:bookmarkStart w:name="z127" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Кене энцефалитінің және Лайм ауруының табиғи ошақтарының аумағында орналасқан филиалдардың басшылары мамандарды арнайы қорғаныш киімімен, репеленттермен, жеке қорғаныш құралдарымен және жұмыстарды жүргізуге қажетті шығыс материалдарымен қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 69-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Табиғи ошақ аймағындағы балалар мен ересектерге арналған демалыс ұйымдары және объектілер кенеден тазартылған эпидемиологиялық қолайлы аумақтарға немесе учаскелерге орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z129" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z129" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Балаларды сауықтыру объектілерінің басшылары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аумақты және кемінде жүз метр радиуста іргелес аумақты демалушылар келер алдында тазалауды және абаттандыруды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7157,148 +7735,292 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) объект аумағына үй жануарларын жібермеуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) дератизациялауды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="128"/>
+    <w:bookmarkStart w:name="z130" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Кене энцефалитінің табиғи ошақтарында кенеге қарсы өңдеуді филиалдар ұйымдастырады және жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z131" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z131" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Кенеге қарсы барлық іс-шаралар түрлерін жүргізу міндетті энтомологиялық бақылау арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z133" w:id="131"/>
+    <w:bookmarkStart w:name="z132" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Жазық учаскелер жағдайларында тұрақты акарицидтерді (күзде қар астында немесе көктемде қардың үстінде) қолданған кездегі дезинсекциялау іс-шараларының тиімділігін бақылауды қар ерігеннен кейін он төрт-жиырма күнтізбелік күннен соң; тау жағдайларында өңдеуден кейін он-он бес күнтізбелік күннен соң жүргізеді. Фосфорорганикалық қосылыстар тобының акарицидтерін қолдану кезінде өңдеуден кейін бес және отыз бес күнтізбелік күннен соң және одан әрі айына екі реттен сиретпей жүргізеді. Филиалдар кенеге қарсы өңдеуді жоспарлау кезінде кенелердің оларға резистенттілігінің пайда болуына жол бермеу мақсатында әртүрлі әсер ету механизмі бар, қолданылатын акарицидтерді мезгіл-мезгіл ротациялауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 74-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-1. Филиалдар тиімділігін қамтамасыз ететін барынша аз мөлшерді әзірлеу мақсатында жергілікті жағдайларда акарицидтерді алдын ала жартылай өндірістік сынақтан өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 74-1-тармақпен толықтырылды - ҚР Денсаулық сақтау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-параграф. Лейшманиоздардың алдын алу жөніндегі санитариялық-профилактикалық іс-шараларды ұйымдастыруға және жүргізуге қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z134" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z134" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Лейшманиоз ауруларының профилактикасы мақсатында медициналық ұйымдар мынадай іс-шараларды қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) науқастар медициналық көмекке жүгінген кезінде, эпидемиологиялық көрсетімдер кезінде – аулаларды аралау, дала қостарына бару жолымен науқастарды анықтауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7363,90 +8085,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) лейшманиоздың тері түрімен ауырып сауыққан адамдарды бір жыл бойы, висцеральды түрімен ауырып сауыққан адамдарға екі жыл бойы серпінді бақылау жүргізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лейшманиозбен ауырып сауыққан адамдарды медициналық қарап-тексеру жиілігін және зертханалық зерттеуді тағайындауды ауырып сауыққан адамның жағдайына байланысты инфекционист-дәрігер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="133"/>
+    <w:bookmarkStart w:name="z135" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Облыстардың, республикалық маңызы бар қалалардың және астананың денсаулық сақтауды мемлекеттік басқарудың жергілікті органдарының басшылары лейшманиоздарға қарсы дәрілік заттардың азаймайтын қорының болуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z136" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z136" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Лейшманиоз жағдайлары тіркелген кезде аумақтық бөлімше ветеринария саласындағы қызметті жүзеге асыратын жергілікті атқарушы органның бөлімшесімен бірлесіп мынадай санитариялық-профилактикалық іс-шараларды ұйымдастырады және жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ошақты эпизоотологиялық-эпидемиологиялық зерттеп-қарау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7511,346 +8233,346 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жүргізілетін лейшманиозға қарсы іс-шаралардың тиімділігін бағалау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) халықты ақпараттандыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="135"/>
+    <w:bookmarkStart w:name="z137" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Аумақтық бөлімшелер мен филиалдар лейшманиоз жағдайлары тіркелген кезде мынадай санитариялық-профилактикалық іс-шараларды ұйымдастырады және жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) москиттердің түрлік құрамын зерделеу, табиғаттағы және елді мекендердегі олардың маусымдық кездегі санын, басым түрлерінің фенологиясын, антропофильді түрлерінің болуын, олардың биологиясының ерекшеліктерін бақылау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тері лейшманиозының табиғи ошақтарында дезинсекциялау және дератизациялау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="136"/>
+    <w:bookmarkStart w:name="z138" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Дезинсекциялық іс-шаралар москиттер көбейетін барлық елді мекендерде кенттік және ін дезинсекциясын қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z139" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z139" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Тері лейшманиозы кезінде дератизациялық іс-шаралар эпидемиялық қауіпті аумақтарда родентицидті өңдеу жүргізу болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z140" w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z140" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Родентицидті өңдеу жүргізу алдында ғимараттардың ауданын анықтайды. Үй-жайларда өңдеуге жататын беткейлердің ауданы өлшенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z141" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z141" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Өңдеуге тұрғын үй-жайлар, сондай-ақ малға арналған қора-жайлар жатады. Құрылыс қабырғалары сыртындағы негізінен жерден 50-60 см биіктікте өңделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z142" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z142" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Москиттер генерациясының санына және инсектицид әсерінің ұзақтығына байланысты бір маусымда 1 өңдеуден 2 өңдеуге дейін ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z143" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z143" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Кенттік өңдеудің бірінші туры алғашқы генерацияның ұшуына дейін басталады (шамамен сәуірдің аяғында, мамырдың басында). Екінші тур шілдеде жүргізіледі (зоонозды тері лейшманиозының қоздырғыштары берілетін кезде шешуші рөл атқаратын москиттердің екінші генерациясын басуға бағытталған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z144" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z144" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Табиғи ошақтарда москиттерді жою үшін әрбір елді мекен мен дала қосының айналасында 1-3 километр радиуста орналасқан кеміргіштердің барлық індері өңделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z145" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z145" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Індерді дератизациялық өңдеу барлық індердің саңылауын қалдырмай препараттарды таратып салу жолымен жүргізіледі. Препаратты дозалау препаратқа қоса берілетін дайындаушының нұсқаулығына сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z146" w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z146" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Дератизациялау үшін жіті уытты әсер ететін родентицидтер мен антикоагулянтты уытты әсер ететін родентицидтер пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z147" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z147" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Қармақжем негізі ретінде аттрактанттары (өсімдік майы, қант) бар дән қоспалары (бидай немесе жүгері) қолданылады. Дәннің 100 салмақ бөлігіне аттрактанттарының 3 салмақ бөлігі қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z148" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z148" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Тері лейшманиозы кезінде дератизациялық өңдеулер жүргізудің оңтайлы кезеңі – мамыр-маусым және қазан-қараша айлары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z149" w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z149" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Лейшманиозға қарсы дератизациялық іс-шаралардың тиімділігін бағалау өлшемшарттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жақсы тиімділік – кеміргіштерден бос алаң 90%-дан астамды құрайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7861,168 +8583,168 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қанағаттанарлық тиімділігі – 80-нен 90%-ға дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қанағаттанғысыз тиімділігі – 80%-дан төмен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="148"/>
+    <w:bookmarkStart w:name="z150" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Ашық аумақтардың лейшманиозға қарсы дезинсекциялық іс-шаралардың тиімділігін бағалау өңдеуден кейін 24-48 сағаттан соң, үй-жайларда – 5-7 күннен соң жүргізіледі. Дезинсекциялық өңдеудің қажет етілетін тиімділігі – москиттердің кемінде 90-95% жойылуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z151" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z151" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Кеміргіштердің санын азайту мақсатында індерді механикалық жолмен бұзу жүргізіледі. Үлкен құмтышқан колонияларын бұзу бойынша егістік жұмыстарын жылдың барлық қарсыз мезгілінде жүргізуге болады. Ерте көктемде, топырақ жұмсақ кезде қажетті жер қопсыту тереңдігі кемінде 50 см (80 см дейін) құрайды. Ең ыстық және құрғақ айларда, топырақ құрғақ және қатты болғанда орташа жер қопсыту тереңдігі – 40-45 см шегінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z152" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z152" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Колонияларды жырту оның ортасынан басталады және одан әрі колонияның жиектеріне сағат тілі бойынша айналма қозғалыс жасайды. Бұл ретте міндетті тәртіппен жиектегі ін саңылауынан 1,5-2 метр аудан қамтылады. Қамту радиусы – 3 км дейін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z153" w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z153" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Колонияларды қопсыту құмтышқан колонияларын бұзу үшін қолайсыз, олар арналар мен арықтардың жағалауларында, темір жол үйінділерінде, зираттарда, сондай-ақ орман қорғау жолақтарында орналасқан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z154" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z154" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-параграф. Қышыманың алдын алу жөніндегі санитариялық-эпидемияға қарсы және санитариялық-профилактикалық іс-шараларды ұйымдастыруға және жүргізуге қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z155" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z155" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Қышыма (дерматомикоз) ауруының профилактикасы мақсатында медициналық ұйымдар эпидемиологиялық көрсетілімдер бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарында тұратын балаларды, мектеп-интернаттардың оқушыларын – апта сайын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8123,150 +8845,232 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) судағы спорт түрі, шығыс жекпе-жегі және күрестің басқа да түрлері бойынша спорт секцияларына баратын адамдарды – спорттық секцияларға бару кезінде және одан әрі жылына бір рет қышымаға (дерматомикозға) медициналық қарап-тексеруді ұйымдастырады және жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) персонал Білім беру ұйымдарының персоналы - жылына бір рет міндетті медициналық тексерістен өткен кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="154"/>
+    <w:bookmarkStart w:name="z156" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       96. Стационарлық емдеулуге келіп түскен пациенттерді қышымаға медициналық тексеріп-қарау нәтижелері "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын бекіту туралы" Қазақстан Республикасы денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) сәйкес стационарлық пациенттің медициналық картасына (№ 001/е нысаны) тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z157" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z157" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Қышыма диагнозы қышыма кенесінің болуына зертханалық зерттеулермен расталған клиникалық және эпидемиологиялық деректердің кешені негізінде қойылады. Халықтың декреттелген тобы ішінен қышымамен ауыратын науқастардың зертханалық зерттеудің теріс нәтижелері мен толық санацияны растайтын маман қорытындысын алынғанға дейін жұмыстан уақытша шеттетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z158" w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z158" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Ошақты медициналық бақылауды тері-венерологиялық диспансер (кабинет) мамандарының бақылауымен медицина қызметкері жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z159" w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z189" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98-1. Қышыманы эпидемиологиялық зерттеп-қарау бір ұйымдастырылған ұжымда өзара байланысты үш және одан артық жағдайлар тіркелген кезде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 98-1-тармақпен толықтырылды - ҚР Денсаулық сақтау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z159" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. Халықтың қышыма ауруы бойынша санитариялық-эпидемиологиялық саламаттылығын қамтамасыз ету мақсатында аумақтық бөлімшелер медициналық ұйымдардың мынадай санитариялық-эпидемияға қарсы іс-шараларды ұйымдастыруын және жүргізуін бақылайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қышымамен ауыратын науқастың отбасы мүшелерін медициналық қарап-тексеру және бір күндік профилактикалық емдеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8403,164 +9207,202 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жинау материалын қолданылғаннан кейін қайнату немесе дезинфекциялау ерітіндісіне салу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) аяқкиімді дезинфекциялау құралымен, жиһазды, жабдықтар заттарын 1-2 %-дық сабын-содалы ерітіндімен сүрту арқылы, жұмсақ жиһазды және заттарды инсектицидтермен өңдеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="158"/>
+    <w:bookmarkStart w:name="z160" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Науқас емдеуге жатқызылғаннан кейін немесе амбулаториялық емдеу аяқталғаннан кейін қышыма ошақтарында филиалдар қорытынды дезинфекциялауды жүргізеді, ол мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ошақта науқаспен байланыста болған адамдарды санитариялық өңдеуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) киімдерді, төсек жабдықтарын, жабдықтар және үй-жай заттарын дезинсекциялауды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="159"/>
+    <w:bookmarkStart w:name="z161" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Қорытынды дезинфекциялаудың барлық іс-шаралары бір уақытта орындалады, байланыста болған адамдар санитариялық өткізгіште санитариялық өңдеуден өтеді. Науқастың төсек жабдықтарын, киімін, жұмсақ ойыншықтар мен науқастың заттарымен жанасқан басқа да заттарды клеенка қаптарға қаптамалайды және зарарсыздандыру үшін дезинфекциялау камерасына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z162" w:id="160"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z162" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12-параграф. Дерматомикоздардың алдын алу жөніндегі санитариялық-эпидемияға қарсы және санитариялық-профилактикалық іс-шараларды ұйымдастыруға және жүргізуге қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="161"/>
+        <w:t xml:space="preserve"> 12-параграф. Дерматомикоздардың (дерматофитиялар, оның ішінде эпидермофитиялар, трихофитиялар, микроспориялар, фавустар) алдын алу жөніндегі санитариялық-эпидемияға қарсы және санитариялық-профилактикалық іс-шараларды ұйымдастыруға және жүргізуге қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 12-параграфтың тақырыбы жаңа редакцияда - ҚР Денсаулық сақтау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Дерматомикоз ауруының профилактикасы мақсатында тері-венерологиялық орталықтар (кабинет, бөлімше) мынадай іс-шараларды ұйымдастырады және жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дерматомикоздармен ауыратын науқастарды есепке алу, тіркеу, диагностикалау, емдеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8661,70 +9503,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) білім беру объектілерінде балаларды медициналық қарап-тексеруді жүргізуге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) дерматомикоздармен ауыратын науқастарды және халықтың декреттелген тобын гигиеналық оқыту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="162"/>
+    <w:bookmarkStart w:name="z164" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Халықтың дерматомикоз ауруы бойынша санитариялық-эпидемиологиялық саламаттылығын қамтамасыз ету мақсатында аумақтық бөлімшелер медициналық ұйымдардың мынадай санитариялық-эпидемияға қарсы іс-шараларды ұйымдастыруын және жүргізуін бақылайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қарап-тексеру кабинетінде (қабылдау бөлімінде) әр науқасты тексергеннен кейін барлық заттарды, оның ішінде науқас жанасқан заттарды грибок аурулары кезіндегі өңдеу режимдері бойынша дезинфекциялық өңдеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8933,70 +9775,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) науқастың зарарсыздандырудан өтпеген заттарын оның туыстарына беруге жол берілмеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) эпидемиологиялық қауіпсіздік қамтамасыз етілген жағдайда бір рет қолданылатын медициналық және зертханалық құрал-сайманды алдын ала зарарсыздандырмай, контейнерге салып қауіпсіз кәдеге жарату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="163"/>
+    <w:bookmarkStart w:name="z165" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Аумақтық бөлімшелер дерматомикоз ауруының алдын алу үшін мынадай санитариялық-профилактикалық іс-шараларды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дерматомикоздар ошақтарында, оның ішінде ұйымдастырылған ұжымдарда ауру жағдайлары тіркелген кезде эпидемиологиялық зерттеп-қарауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9025,90 +9867,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ошақтағы дезинфекциялау сапасын бақылауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жануарлардағы дерматомикоз ошақтарын санациялау бойынша қажетті шаралар қолдану үшін жануарлардан адамдарға жұққан барлық жағдайлар туралы ветеринария саласындағы қызметті жүзеге асыратын жергілікті атқарушы органның бөлімшесіне хабарлауды ұйымдастырады және жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="164"/>
+    <w:bookmarkStart w:name="z166" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Медициналық ұйымдарда, білім беру объектілерінде дезинфекциялауды медицина қызметкері, үй ошақтарында – науқасты күтетін адам немесе науқастың өзі жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z167" w:id="165"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z167" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Дерматомикоздар кезінде үй ошақтарында ағымдық дезинфекциялауды жүргізу тәртібі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) үй-жай және тұрмыстық заттар дезинфекциялау құралымен сүртіледі немесе ылғалдандырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9137,148 +9979,210 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) киім-кешек (төсек, іш киім), сүлгі, орамал, халаттар, шұлық, колготкалар, таңып-байлау материалдары дезинфекциялау ерітінділеріне салынады, дезинфекциялаудан кейін киім-кешек жуылады және шайылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аяқ-киімнің ішкі беті дезинфекциялау құралдарымен толық ылғалданғанға дейін өңделеді және полиэтилен пакетке екі тәулікке салынады, содан кейін алынады және дезинфекциялау құралының иісі кеткенге дейін он сағат бойы желдетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="166"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z169" w:id="167"/>
+    <w:bookmarkStart w:name="z168" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Науқасты ауруханаға жатқызғаннан кейін немесе амбулаториялық емдеу аяқталғаннан кейін филиалдар дерматомикоз ошақтарында науқас оқшаулағаннан кейін мектепке дейінгі ұйымдарда, бастауыш білім беру, жабық үлгідегі негізгі орта білім беру ұйымдарында, сәбилер үйлерінде, арнаулы әлеуметтік қызметтер көрсету орталықтарында, үй ошақтарында қорытынды дезинфекцияны ұйымдастырады және жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 107-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. Үйде ем алатын науқас балалар толық сауыққанға дейін моншаларға, бассейндерге және шаштараздарға жіберілмейді. Білім беру объектілеріне баруға емдеу курсы жүргізілгеннен кейін және зертханалық зерттеп-қараудың теріс нәтижелерін алғаннан кейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z170" w:id="168"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z170" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Грибок аурулары ошағында байланыста болған балалар зертханалық зерттеудің теріс нәтижелерінсіз ұйымдастырылған ұжымдарға қабылданбайды немесе бір топтан екінші топқа ауыстырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z171" w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z171" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13-параграф. Педикулездің алдын алу жөніндегі санитариялық-эпидемияға қарсы және санитариялық-профилактикалық іс-шараларды ұйымдастыруға қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z172" w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z172" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Педикулездің профилактикасы мақсатында эпидемиологиялық және клиникалық көрсетімдер бойынша медициналық ұйымдар мына адамдарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) балалар үйлерінде, сәбилер үйлерінде тұратын балаларды, мектеп-интернаттардың оқушыларын – апта сайын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9379,90 +10283,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) түнде болу пункттеріне және тергеу изоляторларына түсетін адамдарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) стационарлық емдеуге түсетін пациенттерді педикулезге қарап-тексеруді ұйымдастырады және жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="171"/>
+    <w:bookmarkStart w:name="z173" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарының, мектепке дейінгі ұйымдардың, орта, техникалық және кәсіптік білім беретін ұйымдардың, медициналық ұйымдардың медицина қызметкерлері медициналық көмек көрсету және профилактикалық қарап-тексеру жүргізу кезінде педикулезі бар адамдарды белсенді түрде анықтауды жүзеге асырады. Педикулез негізгі ауруға байланысты емдеуге жатқызудан бас тартуға негіз болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z174" w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z174" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Барлық ұйымдастырылған балалар ұжымдарында педикулездің пайда болуының және таралуының алдын алуға бағытталған педикулезге қарсы іс-шаралар кешені қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) педикулезге медициналық тексерулер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9491,70 +10395,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) үй-жайларды ылғалды жинау және дезинфекциялау, жинау құралдарын таңбалау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ата-аналар және балалар арасында педикулездің профилактикасы бойынша түсіндіру жұмыстарын жүргізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="173"/>
+    <w:bookmarkStart w:name="z175" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Педикулез бойынша халықтың санитариялық-эпидемиологиялық саламаттылығын қамтамасыз ету мақсатында аумақтық бөлімшелер мынадай санитариялық-эпидемияға қарсы іс-шараларды ұйымдастырады және жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) білім беру және әлеуметтік қамтамасыз ету объектілерінде педикулездің үш және одан көп жағдайлары анықталған кезде ошақты эпидемиологиялық зерттеп-қарау жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9580,155 +10484,175 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) медициналық ұйымдарда (стационарларда), санаторийлерде, балалар үйлерінде, сәбилер үйлерінде, мектеп-интернаттарда, қала сыртындағы балалар ұйымдарында бас педикулезы бар адамдарға өңдеуді сол ұйымның медицина персоналы жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) төсек жабдықтарын, киімді және іш киімді зарарсыздандыру дезинфекциялық камераларда жүргізіледі. Педикулез ошақтарында филиалдар қорытынды дезинфекция ұйымдастырады және жүргізеді.</w:t>
+      4) педикулезбен ауыратын науқастардың төсек жабдықтарын, киімдері мен іш киімдерін зарарсыздандыру дезинфекциялау камераларында жүргізіледі. Филиалдар педикулез ошақтарында науқасты оқшаулағаннан кейін мектепке дейінгі ұйымдарда, бастауыш, жабық үлгідегі негізгі орта білім беру ұйымдарында, сәбилер үйлерінде, арнаулы әлеуметтік қызметтер көрсету орталықтарында, жатақханаларда, үй ошақтарында қорытынды дезинфекцияны ұйымдастырады және жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 113-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 05.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="174"/>
+    <w:bookmarkStart w:name="z176" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. Медициналық ұйымдарда (стационарларда), санаторийлерде, балалар үйлерінде, сәбилер үйлерінде, мектеп-интернаттарда, қала сыртындағы балалар ұйымдарында педикулезге қарсы өңдеу жүргізуге арналған арнайы жиын қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z177" w:id="175"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z177" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. Педикулезге қарсы жиын мынаны қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) науқастың киім-кешегін жинау үшін үлбірлі немесе мақта-қағаздан жасалған қапшық;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9901,110 +10825,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) 3-15%-дық асхана сірке суы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) педикулоцидтік құрал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="176"/>
+    <w:bookmarkStart w:name="z178" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116. Педикулез ошағын бақылау мерзімі – ошақта педикулезді күнтізбелік 10 күнде 1 рет қарап-тексеру арқылы 1 ай. Зерттеп-қараудың 3 реттік теріс нәтижесі болғанда ошақты санацияланған деп санау керек. Ошақтарды санациялауды бақылауды аумақтық бөлімшелер жүргізеді. Педикулездің үй ошақтарын санациялауды халық өз күшімен жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z179" w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z179" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. Педикулезбен зақымданған балаларды ұйымдастырылған ұжымдардан шеттету кезінде медицина қызметкерлері ата-аналарды хабардар етеді және өңдеу бойынша оларға ұсынымдар береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z180" w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z180" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118. Педикулездің алдын алу мақсатында ұйымдастырылған балалар ұжымдары мынадай санитариялық-профилактикалық іс-шараларды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) педикулезге медициналық қарап-тексеруді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10033,130 +10957,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) үй-жайларды ылғалды жинау және дезинфекциялау, жинау мүккәмалын таңбалауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ата-аналар мен балалар арасында педикулездің алдын алу бойынша түсіндіру жұмысын жүргізуді ұйымдастырады және жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="179"/>
+    <w:bookmarkStart w:name="z181" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119. Педикулезге қарап-тексеру жүргізу үшін жақсы жарықтандырылған жұмыс орны, лупа болуы қажет. Басты қарап-тексеру кезінде самай-желке тұстарына, киімді және іш киімді қарап-тексеру кезінде киімнің тігістеріне, бүкпелеріне, жағаларына және белдіктерге ерекше назар аудару керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z182" w:id="180"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z182" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       120. Педикулезге қарап-тексеру нәтижелері "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын бекіту туралы" (Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 4 қарашада № 21579 болып тіркелген) Қазақстан Республикасының Денсаулық сақтау министрі міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес медициналық құжаттарда тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z183" w:id="181"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z183" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. Қарап-тексеру кезінде дамудың кез келген сатысындағы тіршілікке қабілетті және тіршілікке қабілетсіз биттер (жұмыртқа-сірке, дернәсіл, ересек жәндік) анықталған адамдар есепке алынуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19356,68 +20280,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>санитариялық қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="182"/>
+    <w:bookmarkStart w:name="z186" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кене энцефалитінің табиғи ошақтарында орналасқан аумақтардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Алматы облысы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19873,55 +20797,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20247,31 +21171,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>