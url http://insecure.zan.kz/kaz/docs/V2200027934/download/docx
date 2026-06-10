--- v0 (2025-11-06)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1ca7820" w14:textId="1ca7820">
+    <w:p w14:paraId="2a17dc0" w14:textId="2a17dc0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,177 +85,237 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын пайдалануға шектеу мен тыйым салуды енгізу, оларды пайдалану орындары мен мерзімдерін белгілеу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының міндетін атқарушысының 2015 жылғы 24 шілдедегі № 190 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің Балық шаруашылығы комитеті Төрағасының 2022 жылғы 4 мамырдағы № 30-9/64 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 6 мамырда № 27934 болып тіркелді болып тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің Балық шаруашылығы комитеті Төрағасының 2022 жылғы 4 мамырдағы № 30-9/64 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 6 мамырда № 27934 болып тіркелді болып тіркелді. Күші жойылды - Қазақстан Республикасы Ауыл шаруашылығы министрінің 2026 жылғы 3 наурыздағы № 78 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың күші жойылды - ҚР Ауыл шаруашылығы министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын пайдалануға шектеу мен тыйым салуды енгізу оларды пайдалану орындары мен мерзімдерін белгілеу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының міндетін атқарушының 2015 жылғы 24 шілдедегі № 190 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11939 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       аталған бұйрықпен бекітілген Балық ресурстары мен басқа да су жануарларын, олардың бөліктері мен дериваттарын пайдалануға шектеу мен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тыйым салудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -392,90 +454,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Павлодар облысының арқалық, тұщы су айдындарында, Шығыс Қазақстан облысының әкімшілік шекарасынан Ресей Федерациясының мемлекеттік шекарасына дейінгі аралықтағы Ертіс өзенінде және оның жайылмалы су айдындарында 15 сәуірден 30 мамырды қоса алғандағы аралықта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бекітілген балық шаруашылығы учаскелерінде торта, табан, алабұға, мөңке және шортан балық түрлерін әуесқойлық (спорттық) балық аулауды қоспағанда, барлық су тораптарын (су қоймаларын) қоса алғанда, Қаныш Сәтпаев атындағы каналдың барлық ұзындығы бойынша 15 сәуірден бастап 30 мамырды қоса алғандағы аралықта балық аулауға тыйым салу енгізілсін.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       аталған бұйрықпен бекітілген Балық ресурстары мен басқа да су жануарларын, олардың бөліктері мен дериваттарын пайдалану </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>орындары мен мерзімдерінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -668,126 +730,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ақсаха балық түрлерін аулау үшін Бұқтарма және Өскемен су қоймаларында, Өскемен СЭС-нан Шүлбі су қоймасына дейін және Шүлбі СЭС-нан Павлодар облысының әкімшілік шекарасына дейінгі Ертiс өзенiнде, Қаныш Сәтпаев атындағы № 1 каналдың су торабының су қоймасында 11 желтоқсаннан 9 қарашаны қоса алғандағы аралықта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Бұқтырма су қоймасында Казнаковка өткелінен ағыстан төмен Бұқтырма СЭС-не дейін 11 желтоқсаннан 9 қарашаны қоса алғандағы аралықта пайдалану орындары мен мерзімдері белгіленсін.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігі Балық шаруашылығы комитетінің Балық ресурстарын қорғау және балық аулауды реттеу басқармасы заңнамада белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықтың ресми тіркелгеннен кейін Қазақстан Республикасы Экология, геология және табиғи ресурстары министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -971,63 +1033,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1349,35 +1433,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>