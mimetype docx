--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7d1d7c3" w14:textId="7d1d7c3">
+    <w:p w14:paraId="b659279" w14:textId="b659279">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2491,143 +2491,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) инновациялық даму саласындағы ұлттық даму институты (бұдан әрі – ұлттық институт) – Қазақстан Республикасының Кәсіпкерлік Кодексінде көзделген функцияларды жүзеге асыратын инновациялық жүйенің субъектісі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) инновациялық қызметті мемлекеттік қолдау саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – инновациялық даму саласындағы басшылықты, сондай-ақ Қазақстан Республикасының заңнамасында көзделген шекте салааралық үйлестіруді және инновациялық қызметті мемлекеттік қолдауды іске асыруға қатысуды жүзеге асыратын орталық атқарушы орган;</w:t>
-[...17 lines deleted...]
-      3) Қазақстан Республикасы Үкіметінің жанындағы технологиялық саясат жөніндегі кеңес (бұдан әрі – Кеңес) - Қазақстан Республикасының Премьер-Министрі басқаратын, мемлекеттік технологиялық саясатты қалыптастыру және іске асыру мақсатында жұмыс істейтін консультативтік-кеңесші орган;</w:t>
+      2) инновациялық қызметті мемлекеттік қолдау саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – инновациялық технологиялық даму саласындағы басшылықты, сондай-ақ Қазақстан Республикасының заңнамасында көзделген шектерде салааралық үйлестіруді және инновациялық қызметті мемлекеттік қолдауды іске асыруға қатысуды жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасы Үкіметінің жанындағы Жоғары ғылыми-техникалық комиссия (бұдан әрі – ЖҒТК) – мемлекеттік технологиялық саясатты қалыптастыру және іске асыру мақсатында жұмыс істейтін Қазақстан Республикасы Үкіметі жанындағы консультативтік-кеңесші орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік технологиялық саясат - ұлттық экономиканың, оның секторлары мен субъектілерінің Технологиялық даму деңгейін арттыру мақсатында технологиялық платформаларды, салалық технологиялық құзырет орталықтарын құруды, нысаналы технологиялық бағдарламаларды іске асыруды қоса алғанда, технологиялық басымдықтарды айқындауға, инфрақұрылымды және оларды іске асыру жөніндегі құзыреттерді дамытуға бағытталған мемлекет және (немесе) инновациялық қызмет субъектілері жүзеге асыратын экономикалық, ұйымдастырушылық және құқықтық шаралар жүйесі жеке кәсіпкерлік;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) нысаналы технологиялық бағдарлама – мемлекеттің, кәсіпкерлік субъектілерінің және ғылымның өзара іс-қимылына негізделген салалардың түйінді (басым) технологияларын дамыту және технологиялық міндеттерін шешу жөніндегі шаралар кешені;</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> көзделген технологиялық саясат жөніндегі кеңестің ұсынымдары бойынша мемлекеттік органдар айқындайтын, салалық және салааралық сипаттағы тиісті құзыреттерге ие сарапшылары бар заңды тұлға;</w:t>
+      5) нысаналы технологиялық бағдарлама – негізгі (басым) технологияларды дамыту және мемлекеттің, кәсіпкерлік субъектілер мен ғылымның өзара іс-қимылына негізделген саланың (салалардың) технологиялық міндеттерін шешу жөніндегі шаралар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) технологиялық құзыреттердің салалық орталықтары – тиісті саланы технологиялық дамыту мақсаттары үшін мемлекеттік органдар айқындайтын, салалық және салааралық сипаттағы тиісті құзыреттерге ие сарапшылары бар заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) технологиялық болжау - игерілуі мемлекеттің орнықты инновациялық дамуы үшін қажетті шарт болып табылатын түйінді (басым) технологияларды анықтауға бағытталған талдамалық зерттеулер кешені;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2687,51 +2667,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 31.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 454/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2896,50 +2896,296 @@
       4) технологиялық саясатты қалыптастырудың басым бағыттары бойынша ұсынымдар әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) технологияларды дамытудың ұзақ мерзімді перспективалары туралы шешім қабылдайтын тұлғаларды хабардар ету есебінен технологиялық саясаттың тиімділігін арттыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ғылым және жоғары білім министрінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізілетін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) басым бағыттарды дамытудың технологиялық жол карталарын әзірлеу үшін ақпараттық базаны қалыптастыру - әлеуетті нарықтық тауашаларды анықтау және туындайтын нарықтар үшін бәсекеге қабілетті өнімдерді барынша жылдам әзірлеуге мүмкіндік беретін технологияларды таңдау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3495,51 +3741,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заңнаманы қоса алғанда, салалардың технологиялық дамуын ынталандыратын мемлекеттік органдар үшін ұсынымдар әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) технологиялық болжау нәтижелерін Кеңестің қарауына шығару.</w:t>
+      4) технологиялық болжау нәтижелерін ЖҒТК қарауына шығару.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Технологиялық болжау нәтижелері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3608,118 +3916,100 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Салалық технологиялық құзырет орталықтарының жұмыс істеуі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Салалық технологиялық құзырет орталықтарының негізгі міндеттері тиісті саланы технологиялық болжамдауды жүзеге асыру, нысаналы технологиялық бағдарламаны әзірлеу мен іске асыруға жәрдемдесу, жеделдетілген технологиялық даму үшін әлемдік технологиялық трендтерді мониторингтеу, ағымдағы жағдайлар мен бәсекелестік артықшылықтарды, сондай-ақ жеке кәсіпкерлік субъектілерінің қажеттілігі мен мүдделілігін айқындау, тиісті саланың кәсіпкерлік субъектілері арасында инновациялық қызметтің үздік практикалары мен тәжірибесін таратуға жәрдемдесу, Қазақстан Республикасына шетелдік инвестицияларды тарту мақсатында халықаралық ынтымақтастықты жүзеге асыру болып табылады.</w:t>
+      15. Салалық технологиялық құзырет орталықтарының негізгі міндеттері тиісті саланы технологиялық болжамдауды жүзеге асыру, нысаналы технологиялық бағдарламаны әзірлеу мен іске асыруға жәрдемдесу, жеделдетілген технологиялық даму үшін әлемдік технологиялық трендтерді, ғылыми жетістіктерді мониторингтеу, ағымдағы жағдайлар мен бәсекелестік артықшылықтарды, сондай-ақ жеке кәсіпкерлік субъектілерінің қажеттілігі мен мүдделілігін айқындау, тиісті саланың кәсіпкерлік субъектілері арасында инновациялық қызметтің үздік практикалары мен тәжірибесін таратуға жәрдемдесу, Қазақстан Республикасына шетелдік инвестицияларды тарту мақсатында халықаралық ынтымақтастықты жүзеге асыру болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 31.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 454/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 20.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3948,74 +4238,198 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Осы Әдістеменің 17-тармағында белгіленген өлшемшарттарға сәйкес келетін ғылыми ұйымдарды, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын, бизнес-қауымдастықтарды және саланы дамыту институттарын қоса алғанда, заңды тұлға оның салалық технологиялық құзыреттер орталығын айқындау жөніндегі бастамашы болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Тиісті саланың мемлекеттік технологиялық саясатын әзірлеу және оның сабақтастығын қамтамасыз ету мақсатында мемлекеттік органдар жетекшілік ететін салаларда салалық құзырет орталығын айқындау жөніндегі ұсыныстарды Кеңестің қарауына енгізеді.</w:t>
+      19. Мемлекеттік органдар және жергілікті атқарушы органдар инновациялық қызметті мемлекеттік қолдау саласындағы өз құзыреті шегінде жетекшілік ететін бағыттарда салалық технологиялық құзырет орталықтарын айқындау жөніндегі ұсыныстарды уәкілетті органға қарау үшін енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Мемлекеттік органдар кеңес ұсынымының негізінде салалық технологиялық құзырет орталығын айқындау туралы шешім қабылдайды.</w:t>
+      20. Тиісті саланың немесе технологиялық бағыттың мемлекеттік технологиялық саясатын тұжырымдау және ғылымын дамыту және оның сабақтастығын қамтамасыз ету мақсатында мемлекеттік органдар салалық технологиялық құзырет орталықтарын айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Салада әртүрлі технологиялық бағыттар бойынша бірнеше салалық технологиялық құзырет орталықтары айқындалады. Салалық технологиялық құзырет орталықтарын қалыптастыруға әдіснамалық жәрдемді ұлттық институт жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4378,74 +4792,198 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Осы Әдістеменің 25-тармағында белгіленген өлшемшарттарға сәйкес келетін ғылыми ұйымдарды, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын, салалық технологиялық құзырет орталығын, бизнес-қауымдастықты және тиісті саладағы даму институтын қоса алғанда, заңды тұлға оның технологиялық платформаны ұйымдастыру үйлестірушісі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Мемлекеттік технологиялық саясатты қалыптастыру және іске асыру мақсатында мемлекеттік органдар Кеңестің қарауына технологиялық платформаны ұйымдастыру үйлестірушісін айқындау жөнінде ұсыныстар енгізеді.</w:t>
+      27. Мемлекеттік органдар және жергілікті атқарушы органдар инновациялық қызметті мемлекеттік қолдау саласындағы өз құзыреті шегінде технологиялық платформаларды ұйымдастыру жөніндегі ұсыныстарды уәкілетті органға қарау үшін (технологиялық платформаларды ұйымдастыру үйлестірушісін көрсете отырып) енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. Мемлекеттік органдар Кеңес ұсынымының негізінде технологиялық платформаларды құру және технологиялық платформаларды ұйымдастырудың үйлестірушісін айқындау туралы шешім қабылдайды.</w:t>
+      28. Мемлекеттік органдардың салаларда технологиялық платформаларды ұйымдастыру бойынша бастамаларын қарау ЖҒТК міндеттеріне жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Салада әртүрлі технологиялық бағыттар бойынша бірнеше технологиялық платформаларды айқындауға жол беріледі. Технологиялық платформаларды қалыптастыруға әдіснамалық жәрдемді ұлттық институт жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4476,120 +5014,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Нысаналы технологиялық бағдарламалар әзірлеуді ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      31. Технологиялық саясатты іске асыру үшін салалық технологиялық құзырет орталықтары Қазақстан Республикасы Кәсіпкерлік Кодексінің 241-5-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тиісті мемлекеттік органдар бекітетін нысаналы технологиялық бағдарламаларды әзірлейді.</w:t>
+      31. Технологиялық саясатты іске асыру үшін салалық технологиялық құзырет орталықтары Қазақстан Республикасы Кәсіпкерлік Кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>241-5-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағына сәйкес тиісті мемлекеттік органдар бекітетін нысаналы технологиялық бағдарламаларды әзірлейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 31.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 454/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 20.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5272,54 +5810,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Салада әртүрлі технологиялық бағыттар бойынша бірнеше мақсатты технологиялық бағдарламаларды әзірлеуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42. Жетекшілік ететін бағыттардағы мемлекеттік органдар нысаналы технологиялық бағдарламаның жобасын мақсаттарға, өлшемшарттар мен құрылымға сәйкестігі тұрғысынан қарау қорытындылары бойынша мүдделі ұйымдармен келіскеннен кейін Кеңестің қарауына ұсыныстар енгізеді.</w:t>
+      42. Жетекшілік ететін бағыттардағы мемлекеттік органдар нысаналы технологиялық бағдарламаның жобасын мақсаттарға, өлшемшарттар мен құрылымға сәйкестігі тұрғысынан қарау қорытындылары бойынша мүдделі ұйымдармен келіскеннен кейін ЖҒТК қарауына ұсыныстар енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Нысаналы технологиялық бағдарламаны бекіту тиісті мемлекеттік органның шешімімен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>