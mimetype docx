--- v0 (2025-11-26)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f268bad" w14:textId="f268bad">
+    <w:p w14:paraId="b5877d3" w14:textId="b5877d3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1695,156 +1695,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>43-2-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағында көзделген шарттарға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) Қазақстан Республикасы Салық Кодексінің 412-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына немесе 696-бабына сәйкес жеке табыс салығы бойынша төлем сомасының сәйкес келуіне тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5) 01.01.2026 бастап </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
+        <w:t>5-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 302</w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z84" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4205,51 +4199,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5900,170 +5914,50 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Қазақстан Республикасының Еңбек кодексіне сәйкес жұмыс беруші мен көрсетілетін қызметті алушы арасында жасалған Қазақстан Республикасында жұмыс берушімен еңбек шартының электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...118 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6158,297 +6052,237 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 15 сәуірдегі №123 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген Еңбекші көшіп келушіге рұқсат беру, ұзарту және кері қайтарып алу қағидаларымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27595 болып тіркелді) белгіленген талаптарға сәйкес келмеуі;</w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 15 сәуірдегі №123 бұйрығымен бекітілген Еңбекші көшіп келушіге рұқсат беру, ұзарту және кері қайтарып алу </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27595 болып тіркелді) белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4) шетелдік азаматтығының "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының 43-1-бабы 1-тармағының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> көзделген шарттарға сәйкес келмеуі;</w:t>
+4) шетелдік азаматтығының "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>43-1-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-тармағының 1) тармақшасында көзделген шарттарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> көзделген шарттарға сәйкес келмеуі;</w:t>
+              <w:t>
+5) "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңы 43-2-бабының 5-тармағында көзделген шарттарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) жеке табыс салығы бойынша төлем болу аумағына сәйкес келмейтін мемлекеттік кірістер органдарына төленген;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-7) "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасы кодексінің 360-бабының </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> көзделген жеке табыс салығы бойынша алдын ала төлем сомасының сәйкес келмеуі;</w:t>
+7) Қазақстан Республикасы Салық Кодексінің 412-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1) тармақшасында немесе 696-бабында көзделген жеке табыс салығы бойынша төлем сомасының сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+              <w:t>
+9) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11339,55 +11173,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>