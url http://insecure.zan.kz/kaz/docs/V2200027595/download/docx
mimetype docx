--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b5877d3" w14:textId="b5877d3">
+    <w:p w14:paraId="adfc23d" w14:textId="adfc23d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,91 +112,163 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 15 сәуірдегі № 123 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 15 сәуірде № 27595 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына және "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының 43-2-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН: </w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына және "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43-2-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Еңбекші көшіп келушіге рұқсат беру, ұзарту және кері қайтарып алу қағидалары осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -712,2101 +784,3129 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Еңбек және халықты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек және халықты</w:t>
+              <w:t>әлеуметтік қорғау министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әлеуметтік қорғау министрі</w:t>
+              <w:t>2022 жылғы 15 сәуірдегі № 123</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2022 жылғы 15 сәуірдегі</w:t>
-[...25 lines deleted...]
-              <w:t>1 қосымша</w:t>
+              <w:t>бұйрығына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Еңбекші көшіп келушілерге рұқсат беру, ұзарту және кері қайтарып алу қағидалары</w:t>
+        <w:t xml:space="preserve"> Еңбекші көшіп келушіге рұқсат беру, ұзарту және кері қайтарып алу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.07.2024 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 288</w:t>
+        <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkStart w:name="z44" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Еңбекші көшіп келушіге рұқсат беру, ұзарту және кері қайтарып алу </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      1. Осы Еңбекші көшіп келушіге рұқсат беру, ұзарту және кері қайтарып алу қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына, "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының 43-2-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және еңбекші көшіп келушіге рұқсат беру, ұзарту және кері қайтарып алу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына, "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43-2-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына сәйкес әзірленді және еңбекші көшіп келушіге рұқсат беру, ұзарту және кері қайтарып алу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkStart w:name="z45" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkStart w:name="z46" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еңбекші көшіп келушілер – еңбекші көшіп келушіге берілген рұқсаттың негізінде жұмыс беруші жеке тұлғалардың үй шаруашылығында жұмыстарды орындау (қызметтер көрсету) мақсатында Қазақстан Республикасына үй қызметкері ретінде келген көшіп келушілер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkStart w:name="z47" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) еңбекші көшіп келушіге рұқсат – жұмыс беруші жеке тұлғалардың үй шаруашылығында жұмыстар орындау (қызметтер көрсету) үшін еңбекші көшіп келушіге берілетін, белгіленген нысандағы құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...15 lines deleted...]
-      3) жұмыс берушіжеке тұлға – үй шаруашылығында жұмыстарды орындау (қызметтер көрсету) үшін еңбекші көшіп келушіні тартатын тұлға;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жұмыс беруші жеке тұлға – үй шаруашылығында жұмыстарды орындау (қызметтер көрсету) үшін еңбекші көшіп келушіні тартатын тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z49" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шетелдік жұмыс күшін тартуға арналған квота – Қазақстан Республикасының аумағында еңбек қызметін жүзеге асыру үшін жұмыс берушіге жеке тұлғаға тартуға рұқсат етілген шетелдік жұмыс күшінің рұқсат етілетін шекті саны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
-[...15 lines deleted...]
-      3. Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде халықтың көші-қоны мәселелері жөніндегі уәкілетті орган Қазақстан Республикасы Әділет министрлігінде тіркелгеннен кейін 3 (үш) жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті берушіге, Бірыңғай байланыс орталығына және "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі – Мемлекеттік корпорация) электрондық құжат айналымы жүйесі арқылы жібереді.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде халықтың көші-қоны мәселелері жөніндегі уәкілетті орган Қазақстан Республикасының Әділет министрлігінде тіркелгеннен кейін 3 (үш) жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдарына (бұдан әрі – көрсетілетін қызметті беруші) жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z51" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Еңбекші көшіп келушіге рұқсаттар беру, ұзарту және кері қайтарып алу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z52" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Еңбекші көшіп келушіге рұқсат беру, ұзарту және кері қайтарып алу" мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсетілетін қызметті берушілер көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 302</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Мемлекеттік қызметті алу үшін еңбекші көшіп келуші (бұдан әрі – көрсетілетін қызметті алушы) жұмыс беруші-жеке тұлғамен (бұдан әрі – жұмыс беруші) бірлесіп, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша еңбекші көшіп келушіге рұқсат (бұдан әрі – рұқсат) беру/ұзарту туралы өтінішті "электрондық үкіметтің" веб-порталы немесе "migration.enbek.kz" порталы арқылы және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес құжаттарды береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызмет беруші еңбекші көшіп келушіге рұқсат беру немесе ұзарту туралы шешім қабылдаған кезде аумақтық ішкі істер органдарымен келіседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z55" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Рұқсатты беру немесе ұзарту не беруден немесе ұзартудан бас тарту туралы шешімді көрсетілетін қызметті берушілер өтініш берілген күнді есептемегенде 2 (екі) жұмыс күні ішінде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...27 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызмет алушы өтінішті "электрондық үкіметтің" веб-порталы немесе "migration.enbek.kz" порталы арқылы берген кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін өтініштің қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама көрінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушы паспорттық деректерді көрсетіп және біліктілігі, дағдылары мен жұмыс өтілі туралы мәліметтерді толтырып, тіркеуді "migration.enbek.kz" порталында жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z58" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жұмыс берушілер шетелде жүрген, "migration.enbek.kz" порталында есептік жазбасы бар еңбекші көшіп келушілерді іздестіруді бос жұмыс орындары enbek.kz-да жарияланған күннен бастап 15 (он бес) күн өткен соң ғана жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z59" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте еңбекші көшіп келушілерді тартуға өтінім осы тармақтың бірінші бөлігінде көрсетілген мерзім өткен күннен бастап 2 (екі) ай ішінде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z60" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Мемлекеттік қызметті алу үшін еңбекші көшіп келуші (бұдан әрі – көрсетілетін қызметті алушы) жұмыс беруші жеке тұлғамен бірлесіп, Мемлекеттік корпорацияға өзі жүгінген кезде осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша еңбекші көшіп келушіге рұқсат беру/ұзарту туралы өтінішті не "электрондық үкіметтің" веб-порталы (egov.kz) немесе migration.enbek.kz арқылы осы Қағидаларға </w:t>
+      11. "Мigration.enbek.kz" порталы арқылы рұқсат беру көрсетілетін қызметті алушы жұмыс берушімен осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасында еңбек шартын жасасу ниеті туралы келісімге (бұдан әрі – ниет туралы келісім) қол қойған кезде және көрсетілетін қызметті алушы Қазақстан Республикасына келгеннен кейін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z61" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Көрсетілетін қызметті алушы ниет туралы келісімге қол қойған күннен бастап күнтізбелік 10 (он) күн ішінде "migration.enbek.kz" порталы арқылы рұқсат алады, осы кезеңде көрсетілетін қызметті алушы үшін квота сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z62" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. "Migration.enbek.kz" порталы арқылы рұқсат алу үшін көрсетілетін қызметті алушы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Еңбекші көшіп келушіге рұқсат беру және ұзарту" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың (бұдан әрі – Мемлекеттік қызмет көрсетуге қойылатын талаптар) тізбесіне сәйкес құжаттарды береді.</w:t>
-[...20 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген өтініш пен құжаттарды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z63" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 302</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармағының бірінші абзацы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Көрсетілетін қызметті беруші "Шетелдік жұмыс күші" автоматтандырылған ақпараттық жүйесі (бұдан әрі – "ШЖК" ААЖ) арқылы құжаттар келіп түскен күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидаларға 2-қосымшаға сәйкес Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттардың;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z66" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) шетел азаматының азаматтығы "Халықтың көші-қоны туралы" Қазақстан Республикасы заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43-1-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 1) тармақшасында көзделген шарттарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z67" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">43-2-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағында көзделген шарттарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z68" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Қазақстан Республикасы Салық Кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>412-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағының 1) тармақшасына немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>696-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жеке табыс салығы бойынша төлем сомасының сәйкес келуіне тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 302</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. "Электрондық үкімет" веб-порталынан немесе "migration.enbek.kz" порталынан "ШЖК" ААЖ-ға келіп түскен құжаттар автоматты түрде "Көші-қон полициясы" ақпараттық жүйесіне (бұдан әрі – "КҚП" АЖ) қарауға жіберіледі. Аумақтық ішкі істер органдары келіп түскен құжаттарды 1 (бір) жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Мigration.enbek.kz арқылы рұқсат беру көрсетілетін қызметті алушы жұмыс берушімен осы Қағидаларға </w:t>
-[...252 lines deleted...]
-    </w:p>
+      17. Құжаттарды толық көлемде ұсынбаған және (немесе) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген қолданылу мерзімі аяқталған құжаттарды ұсынған жағдайларда көрсетілетін қызметті беруші көрсетілетін қызметті алушыға электрондық құжат нысанында рұқсатты беруге немесе ұзартуға құжаттарды қабылдаудан дәлелді бас тартуды "жеке кабинетке" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 302</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-т</w:t>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>. қараңыз) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="27"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Өтінішті қарау оң нәтиже берген кезде еңбекші көшіп келушіге рұқсатты беру немесе ұзарту осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының өтініші қай жүйе арқылы жіберілгеніне байланысты "ШЖК" ААЖ-дан көрсетілетін қызметті алушының "электрондық үкіметтің" веб-порталындағы немесе "migration.enbek.kz" порталындағы жеке кабинетіне жіберу арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Рұқсат көрсетілетін қызметті алушының рұқсатты беруге немесе ұзартуға арналған өтінішінде көрсетілген мерзімге беріледі және 1 (бір) айдан 12 (он екі) айға дейін болуы мүмкін. Еңбекші көшіп келушіге рұқсатты ұзартуды ескере отырып, ең ұзақ мерзім 12 (он екі) айдан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z73" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Көрсетілетін қызметті беруші халықты жұмыспен қамту мәселелері жөніндегі уәкілетті орган бөлген квота шегінде рұқсат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z74" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Рұқсатты ұзарту кезінде тиісті әкімшілік-аумақтық бірліктің аумағында бұрын берілген қолданыстағы рұқсаттардың саны бір квота есебіне кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z75" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Көрсетілетін қызметті беруші берген рұқсат үшінші тұлғаларға берілмейді, тиісті әкімшілік-аумақтық бірліктің аумағында ғана қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z76" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Көрсетілетін қызметті алушыға рұқсат көрсетілетін қызметті алушы еңбек қызметін жүзеге асыруға ниет білдірген жұмыс берушінің меншік құқығындағы жылжымайтын мүлік мекенжайы сәйкес келген кезде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z77" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Ұзартуға өтініш күнтізбелік 30 (отыз) күннен ерте емес және еңбекші көшіп келушіге қолданыстағы рұқсат мерзімі аяқталғанға дейін күнтізбелік 5 (бес) күннен кешіктірілмей беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z78" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Өтініш қолданыстағы рұқсат мерзімі аяқталғанға дейін күнтізбелік 5 (бес) күннен кешіктіріліп берілсе рұқсат ұзартылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z79" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. 12 (он екі) ай мерзімге рұқсат алған не ұзартуларды ескере отырып, рұқсаты 12 (он екі) айға жеткен көрсетілетін қызметті алушы қолданыстағы рұқсаттың мерзімі аяқталғанға дейін күнтізбелік 4 (төрт) күн ішінде жаңа рұқсатқа өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z80" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсат алуға арналған құжаттар көрсетілген осы Қағидалардың 5-тармағына сәйкес белгіленген тәртіппен беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      27-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Үй шаруашылығында жұмыстарды орындау (қызметтер көрсету) аяқталған жағдайда жұмыс беруші еңбек шарты бұзылған күннен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті берушіге "электрондық үкіметтің" веб-порталы немесе "migration.enbek.kz" порталы арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының өтініші қай жүйе арқылы жіберілгеніне байланысты "ШЖК" ААЖ-дан "ХҚКО" ААЖ-ға немесе көрсетілетін қызметті алушының "электрондық үкіметтің" веб-порталындағы жеке кабинетіне жіберу арқылы не migration.enbek.kz порталында жүзеге асырылады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша еңбекші көшіп келушімен еңбек шартын бұзу туралы хабарламаны жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Рұқсат алған еңбекші көшіп келушіні тартатын жұмыс беруші еңбек шартын жасасу және тоқтату туралы ақпаратты Қазақстан Республикасы Еңбек кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 27) тармақшасында көзделген тәртіппен еңбек шарттарын есепке алудың бірыңғай жүйесіне енгізеді не "hr.enbek.kz" веб-порталында еңбек шартын жасасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 302</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...159 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      29-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Көрсетілетін қызметті беруші жұмыс беруші мен еңбекші көшіп келушілер арасындағы еңбек шарттарын "ШЖК" ААЖ жүйесінде тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Рұқсат алуға арналған құжаттар көрсетілген осы Қағидалардың </w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="39"/>
+      30. Мемлекеттік қызмет көрсетуден бас тарту осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша осы Қағидаларға 2-қосымшаға сәйкес Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген негіздер бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z85" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Еңбекші көшіп келушіге рұқсатты кері қайтарып алу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z86" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Көрсетілетін қызметті беруші қолданыстағы рұқсатты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z87" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының еңбек және көші-қон заңнамасының сақталуын бақылауды жүзеге асыратын уәкілетті мемлекеттік органдардың актілері негізінде, үй шаруашылығындағы жұмыс берушілерде жұмыстарды орындаумен (қызметтер көрсетумен) байланысты емес еңбек қызметі жүзеге асырылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z88" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) берілген рұқсаттың мақсаттары мен талаптарына сәйкес келмейтін еңбек қызметі жүзеге асырылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z89" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) егер мұндай төлем рұқсаттың қолданылуының міндетті шарты болып табылса, жеке табыс салығы бойынша алдын ала төлемнің төлемеу не уақтылы төлемеген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z90" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) рұқсатты ресімдеу кезінде көрсетілген жұмыс беруші – жеке тұлғаның еңбек қызметі тоқтатылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z91" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбекші көшіп келушінің Қазақстан Республикасынан тыс жерлерге тұрақты тұруға кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z92" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) еңбекші көшіп келушіні Қазақстан Республикасынан тыс жерлерге шығарып жіберу туралы сот шешімінің заңды күшіне енген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z93" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) еңбекші көшіп келушінің Қазақстан Республикасында болу мерзімін қысқарту туралы заңды күшіне енген шешімі болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z94" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңдарында көзделген өзге де жағдайларда кері қайтарып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      32-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      28. Үй шаруашылығында жұмыстарды орындау (қызметтер көрсету) аяқталған жағдайда жұмыс беруші еңбек шарты бұзылған күннен бастап 2 (екі) жұмыс күні ішінде Мемлекеттік корпорацияға "электрондық үкімет" веб-порталы не migration.enbek.kz порталы арқылы осы Қағидаларға </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="40"/>
+      32. Кері қайтарып алуды көрсетілетін қызметті беруші көрсетілетін қызметті алушының "электрондық үкімет" веб-порталының жеке кабинетіне немесе "migration.enbek.kz" порталына, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша рұқсатты кері қайтарып алу туралы хабарламаны жібере отырып "ШЖК" ААЖ арқылы жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      33-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29. Рұқсат алған еңбекші көшіп келушіні тартатын жұмыс беруші еңбек шартын жасасу және тоқтату туралы ақпаратты Қазақстан Республикасы Еңбек кодексінің 23-бабы 2-тармағының </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="42"/>
+      33. Көрсетілетін қызметті беруші рұқсатты кері қайтарып алған күннен бастап 2 (екі) жұмыс күні ішінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша кері қайтарып алу туралы ақпаратты "ШЖК" ААЖ арқылы "КҚП" АЖ-ға аумақтық ішкі істер органдарына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      34-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Аумақтық ішкі істер органдары хабарлама келіп түскен күні кері қайтарып алу негіздерін көрсете отырып, "КҚП" АЖ-ға ақпарат енгізеді және еңбекші көшіп келушінің Қазақстан Республикасында уақытша болу мерзімін күнтізбелік 15 (он бес) күнге дейін қысқартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z99" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды әкімшілік (сотқа дейінгі) тәртіппен қарауды шағымды қарайтын жоғары тұрған әкімшілік орган (лауазымды адам) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z100" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған әкімшілік орган (лауазымды адам) шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z101" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған әкімшілік орган (лауазымды адам), егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z102" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      31. Мемлекеттік қызмет көрсетуден бас тарту осы Қағидаларға </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="43"/>
+      36. Көрсетілетін қызметті алушы ҚР ӘРПК </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>91-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағына сәйкес көрсетілетін қызметті берушінің, лауазымды адамның шешіміне, әрекетіне (әрекетсіздігіне) шағымданады. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына не Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z103" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      37. "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z104" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі жергілікті атқарушы органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...12 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 302</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...83 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...281 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2881,50 +3981,63 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қайтарып алу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Нысан </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -2944,433 +4057,380 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
-[...64 lines deleted...]
-              <w:t xml:space="preserve">қайда </w:t>
+              <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>(жергілікті атқарушы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органның атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азамат (қай елден</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>екенін көрсетіңіз)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кімнен ______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекші көшіп келушінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі, аты, әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЖСН _______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған күні __________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған жері __________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке басты куәландыратын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттың сериясы және №</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(жергілікті атқарушы </w:t>
+              <w:t>кімнен____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>органның атауы)</w:t>
+              <w:t>жұмыс беруші-жеке тұлғаның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">азамат (қай елден </w:t>
+              <w:t>тегі, аты, әкесінің аты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>екенін көрсетіңіз)</w:t>
-[...194 lines deleted...]
-              <w:t>ЖСН _______________________</w:t>
+              <w:t>( ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Еңбекші көшіп келушіге рұқсат беру/ұзарту туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сізден __________________________________________________________ </w:t>
-[...17 lines deleted...]
-                  (облыс/республикалық маңызы бар қала, көше, үй, пәтер)</w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданылады) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сізден _________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (астана/облыс/республикалық маңызы бар қала, көше, үй, пәтер)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мекенжай бойынша жұмыс беруші жеке тұлғаның (бұдан әрі – жұмыс беруші) үй шаруашылығында үй жұмыскері ретінде жұмыстарды орындау (қызметтер көрсету) үшін ____ айға (айларға) еңбекші көшіп келушіге рұқсат беруді/ұзартуды (қажет емесін сызып тастау) сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3380,555 +4440,411 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзім туралы мынадай мәліметтерді хабарлаймын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Тұрғылықты тұратын жерім ______________________________________</w:t>
+      1.Тұрғылықты тұратын жерім __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (азаматтығы, тұрақты тұратын жері бойынша толық мекенжай, ел, облыс, қала, аудан,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       кент, көше, үй, телефон, оның ішінде ұялы телефон нөмірі көрсетіледі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________________________________ </w:t>
+      2. Отбасы құрамы ________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (отбасылық жағдайы, жұбайының анықтама деректері/және (тегі, аты және әкесінің аты (ол болған жағдайда), туған жылы, балалар саны, үй телефон нөмірі көрсетіледі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (азаматтығы, тұрақты тұратын жері бойынша толық мекенжай, ел, облыс, қала, </w:t>
-[...17 lines deleted...]
-      аудан, кент, көше, үй, телефон, оның ішінде ұялы телефон нөмірі көрсетіледі)</w:t>
+      3. Қазақстан Республикасында уақытша тұратын мекенжайы___________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қала, аудан, көше, үй, пәтер, телефон, оның ішінде ұялы телефон нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының көші-қон және салық заңнамасын бұзғаны үшін жауаптылық туралы хабардармын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Еңбекші көшіп келушілерге рұқсат беру және ұзарту" мемлекеттік қызметін көрсету үшін қажетті менің дербес деректерімді жинауға және өңдеуге келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Отбасы құрамы ____________________________________________________ </w:t>
-[...161 lines deleted...]
-      Т.А.Ә. (бар болса)             қолы</w:t>
+      ________________________ ________ 20__ ж. "____"__________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. (ол болған жағдайда )             қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мен ___________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      жұмыс берушінің тегі, аты, әкесінің аты (бар болса), </w:t>
+      жұмыс берушінің тегі, аты, әкесінің аты (ол болған жағдайда), ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      туған жылы, ЖСН </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      туған жылы, ЖСН </w:t>
+      (шетел азаматының Т.А.Ә. (ол болған жағдайда), азаматтығы) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _______________________________________________________________ </w:t>
-[...53 lines deleted...]
-      2. Тұрақты тұрғылықты мекенжайы_________________________________</w:t>
+      оларға тиісті рұқсат алғаннан кейін үй шаруашылығында жұмыстарды орындау үшін (қызметтер көрсету) еңбекші көшіп келуші ретінде тартуға ниеттенудемін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _____________________________________________________________________ </w:t>
+      2. Тұрақты тұрғылықты мекенжайы___________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қала, аудан, көше, үй, пәтер, телефон, оның ішінде ұялы телефон нөмірі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...72 lines deleted...]
-      Шетелдіктерді www.eqonaq.kz веб-сайты және визалық-көші-қон порталынің (www.vmp.gov.kz) көмегімен "e-Qonag" ақпараттық жүйесі арқылы хабардар етуге міндеттенемін.</w:t>
+        <w:t>
+      3. Еңбекші көшіп келушінің тұрғылықты жері мен жұмысы, сондай-ақ жұмыс беруші қабылдауды жоспарлап отырған кәсіп ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбекші көшіп келушіні www.eqonaq.kz веб-сайты және визалық-көші-қон порталының (www.vmp.gov.kz) көмегімен "e-Qonag" ақпараттық жүйесі арқылы хабардар етуге міндеттенемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының көші-қон және салық заңнамасын бұзғаны үшін жауапкершілік туралы хабардар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3937,70 +4853,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Еңбекші көшіп келушілерге рұқсат беру және ұзарту" мемлекеттік қызметін көрсету үшін қажетті менің дербес деректерімді жинауға және өңдеуге келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      жұмыс берушінің Т.А.Ә. (бар болса) қолы</w:t>
+        <w:t>
+      ______________________________ ____________ 20__ж. "___"_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            жұмыс берушінің Т.А.Ә. (ол болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4080,2376 +4996,2435 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қайтарып алу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымшаға өзгеріс енгізу көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Еңбекші көшіп келушіге рұқсат беру және ұзарту" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+        <w:t xml:space="preserve"> Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
+      Ескерту. 2-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 302</w:t>
+        <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
-[...19 lines deleted...]
-        <w:t>. қараңыз) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданылады) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z111" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+Еңбекші көшіп келушіге рұқсат беру, ұзарту және кері қайтарып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z115" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z117" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижесін беру "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) және www.egov.kz "электрондық үкімет" веб-порталы немесе www.migration.enbek.kz арқылы жүзеге асырылады. </w:t>
+              <w:t>
+1) Еңбекші көшіп келушіге рұқсатты беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Еңбекші көшіп келушіге рұқсатты ұзарту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Еңбекші көшіп келушіге рұқсатты кері қайтарып алу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z121" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияға қажетті құжаттар топтамасын тапсырған күннен бастап – өтініш түскен күнді есептемегенде 2 (екі) жұмыс күні</w:t>
-[...53 lines deleted...]
-Қажетті құжаттар топтамасын портал арқылы тапсырған күннен бастап өтініш түскен күнді есептемегенде 2 (екі) жұмыс күні.</w:t>
+Астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z125" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған)/қағаз түрінде</w:t>
+Құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижесін беру "электрондық үкіметтің" веб-порталы немесе "migration.enbek.kz" порталы арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z129" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-www.egov.kz немесе www.migration.enbek.kz порталдарында мемлекеттік қызметті көрсету нәтижесі не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат нысанында "жеке кабинетке" жіберіледі. Мемлекеттік қызмет нәтижесін ұсыну нысаны: электрондық және (немесе) қағаз түрінде.</w:t>
+Қажетті құжаттар топтамасы "электрондық үкімет" веб-порталы немесе "migration.enbek.kz" порталы арқылы тапсырған күннен бастап өтініш түскен күнді есептемегенде 2 (екі) жұмыс күні. "Электрондық үкімет" веб-порталы немесе "migration.enbek.kz" порталы арқылы жүгінген кезде қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 30 (отыз) минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z133" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде жұмыс берушіден алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбекші көшіп келушіге мемлекеттік қызмет тегін көрсетіледі.</w:t>
+Барлық оның кіші түрлері: Электрондық (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z137" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияда – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда, белгіленген жұмыс графигіне сәйкес түскі үзіліссіз сағат 9-00-ден 18-30-ға дейін (жұмыс беруші-жеке тұлға (бұдан әрі – жұмыс беруші) жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады)</w:t>
-[...145 lines deleted...]
-3) www.migration.enbek.kz.</w:t>
+Мемлекеттік қызмет көрсету нәтижесі – осы Қағидаларда көзделген жағдайларда және негіздер бойынша еңбекші көшіп келушіге рұқсат беру және ұзарту не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап. "Электрондық үкіметтің" веб-порталы немесе "migration.enbek.kz" порталында мемлекеттік қызметті көрсету нәтижесі не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында "жеке кабинетке" жіберіледі. Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z141" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін қажетті құжаттар тізбесі</w:t>
+Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбекші көшіп келушіге рұқсатты ресімдеу үшін мынадай құжаттар ұсынылады:</w:t>
-[...543 lines deleted...]
-5) Қазақстан Республикасының Еңбек кодексіне сәйкес жұмыс беруші мен көрсетілетін қызметті алушы арасында жасалған Қазақстан Республикасында жұмыс берушімен еңбек шартының электрондық көшірмесі.</w:t>
+Еңбекші көшіп келушіге мемлекеттік қызмет тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z145" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z147" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбекші көшіп келушіге рұқсат беру және ұзарту кезінде:</w:t>
-[...1 lines deleted...]
-          </w:p>
+"Электрондық үкіметтің" веб-порталы немесе "migration.enbek.kz" порталы арқылы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">көрсетілетін қызметті берушіде – Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда сағат 13:00-ден 14:30-ға дейін түскі үзіліспен сағат 9:00-ден 18:30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27595 болып тіркелді) белгіленген талаптарға сәйкес келмеуі;</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) "электрондық үкіметтің" веб-порталында;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-5) "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңы 43-2-бабының 5-тармағында көзделген шарттарға сәйкес келмеуі;</w:t>
-[...91 lines deleted...]
-9) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+2) "migration.enbek.kz" - порталында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z153" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметті көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін (бар болса) көрсету үшін қажетті құжаттардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Көрсетілетін қызметті алушының мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс-орталығы немесе порталдағы "жеке кабинет" арқылы қашықтықтан қолжетімділік режимінде мемлекеттік көрсетілетін қызмет тәртібі мен барысы туралы ақпарат алуға мүмкіндігі бар;</w:t>
+1. Еңбекші көшіп келушіге рұқсатты ресімдеу үшін мынадай құжаттар ұсынылады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) физикалық мүмкіндіктері шектеулі көрсетілетін қызметті алушыларға қызмет көрсету үшін жағдайлар көзделген, ғимараттарға кіреберістер пандустармен жабдықталған, күтуге арналған креслолар бар;</w:t>
+1) еңбекші көшіп келуші мен жұмыс берушінің ЭЦҚ-мен куәландырылған еңбекші көшіп келушіге рұқсат беру туралы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) мемлекеттік қызмет көрсету мәселелері бойынша анықтама қызметтерінің байланыс телефондары 1414, 8-800-080-7777.</w:t>
+2) Қазақстан Республикасының салық заңнамасына сәйкес жеке табыс салығы бойынша алдын ала төлем төленгені туралы түбіртектің электрондық көшірмелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушыда электрондық цифрлық қолтаңба болған кезде, оның мемлекеттік көрсетілетін қызметті www.egov.kz немесе www.migration.enbek.kz порталы арқылы электрондық нысанда алу мүмкіндігі бар</w:t>
+3) соңғы 12 айда Қазақстан Республикасының Мемлекеттік шекарасынан өткені туралы белгісі бар төлқұжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) шетел азаматының, азаматтығы жоқ адамның, көшіп-қонушының, еңбекші-көшіп-қонушының (оның ішінде ЕАЭО-ға мүше мемлекеттен) денсаулық жағдайы туралы медициналық қорытындының электрондық көшірмесі (берілген күні 12 айдан аспайтын 028/Е нысанындағы медициналық анықтама);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Қазақстан Республикасының заңдарында белгіленген шарттарда шұғыл түрде стационарлық жағдайларда алғашқы медициналық-санитариялық көмекті және мамандандырылған медициналық көмекті жабатын, қолданылу мерзімі өтініште көрсетілген және "бірыңғай сақтандыру деректер базасы" автоматтандырылған ақпараттық жүйесінде тіркелген мерзімнен кем болмайтын жүктелген медициналық сақтандырудың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) жұмыс беруші – жеке тұлға мен көрсетілетін қызметті алушы арасында жасалған Қазақстан Республикасында жұмыс берушімен еңбек шартын жасасу ниеті туралы келісімнің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Рұқсатты ұзарту үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) еңбекші көшіп келуші мен жұмыс берушінің ЭЦҚ-мен куәландырылған еңбекші көшіп келушіге рұқсат ұзарту туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Қазақстан Республикасының салық заңнамасына сәйкес жеке табыс салығы бойынша алдын ала төлем төленгені туралы түбіртектің электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) соңғы 12 айда Қазақстан Республикасының Мемлекеттік шекарасынан өткені туралы белгісі бар төлқұжаттың нотариат куәландырған көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қазақстан Республикасының заңдарында белгіленген шарттарда шұғыл түрде стационарлық жағдайларда алғашқы медициналық-санитариялық көмекті және мамандандырылған медициналық көмекті жабатын, қолданылу мерзімі өтініште көрсетілген және "Бірыңғай сақтандыру дерекқоры" автоматтандырылған ақпараттық жүйесінде тіркелген мерзімнен кем болмайтын жүктелген медициналық сақтандырудың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Қазақстан Республикасының Еңбек кодексіне сәйкес жұмыс беруші мен көрсетілетін қызметті алушы арасында жасалған Қазақстан Республикасында жұмыс берушімен еңбек шартының электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z169" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбекші көшіп келушіге рұқсат беру және ұзарту кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 15 сәуірдегі №123 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген Еңбекші көшіп келушіге рұқсат беру, ұзарту және кері қайтарып алу қағидаларымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27595 болып тіркелді) белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) шетел азаматының азаматтығының "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>43-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-бабы 1-тармағының 1) тармақшасында көзделген шарттарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>43-2-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5-тармағында көзделген шарттарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) жеке табыс салығы бойынша төлем болу аумағына сәйкес келмейтін мемлекеттік кірістер органдарына төленген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасы кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>360-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағында немесе </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>360-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5-тармағында көзделген жеке табыс салығы бойынша алдын ала төлем сомасының сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+9) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z182" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z184" w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Көрсетілетін қызметті алушының мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс-орталығы немесе порталдағы "жеке кабинет" арқылы қашықтықтан қолжетімділік режимінде мемлекеттік көрсетілетін қызмет тәртібі мен барысы туралы ақпарат алуға мүмкіндігі бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) мемлекеттік қызмет көрсету мәселелері бойынша анықтама қызметтерінің байланыс телефондары 1414, 8-800-080-7777;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыда ЭЦҚ болған кезде, оның мемлекеттік көрсетілетін қызметті "электрондық үкіметтің" веб-порталы немесе "migration.enbek.kz" порталы арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6529,1044 +7504,939 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қайтарып алу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:bookmarkStart w:name="z189" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасында жұмыс беруші-жеке тұлғамен еңбек шартын жасасу ниеті туралы келісім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...94 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Бұдан әрі "1-тарап" деп аталатын жұмыс беруші (жеке тұлға) </w:t>
-[...395 lines deleted...]
-        <w:t xml:space="preserve"> Тараптардың деректемелері және басқа да мәліметтер:</w:t>
+      Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданылады) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2-тарап
-</w:t>
+20__ жылғы "____"___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z193" w:id="75"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұдан әрі "1-тарап" деп аталатын жұмыс беруші (жеке тұлға)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Т.А.Ә.)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z195" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке басын куәландыратын құжат № ____ 20__жылғы "___"_____, _________ берген)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z196" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір тараптан және бұдан әрі "2-тарап" деп аталатын жұмыскер ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z197" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z198" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Т.А.Ә.)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z199" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (паспорт сериясы _______ 20__жылғы "_____"________, __________берген) екінші тараптан, "2-тарап" Қазақстан Республикасына кірген кезде мынадай талаптарды көздейтін еңбек шартын жасасу туралы ниетке қол қоюға келісті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z200" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. 1-тарап пен 2-тарап орындалатын жұмыстардың көлемі, жұмыстарды орындау мерзімдері және үй шаруашылығында орындалатын басқа да шарттар туралы уағдаласты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z201" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. 2-тарап 1-тараптың үй шаруашылығына _____________________ ретінде (кәсіптің атауы) қабылданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z202" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. 1-тарап осы Келісімде және еңбек шартында көзделген жалақыны ___________ теңге сомасында толық көлемде төлеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z203" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тараптардың ҚР еңбек және көші-қон заңнамасын, сондай-ақ еңбек қауіпсіздігі техникасы қағидаларын және т. б. сақтауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z204" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. 2-тараптың Қазақстан Республикасының заңнамасында көзделген көшіп келушілердің келуі мен болуы жөніндегі талаптарды сақтауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z205" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. 1-тараптың ішкі істер органдарын 3 (үш) жұмыс күні ішінде еңбекші көшіп келушілердің келгені туралы хабарлауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z206" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. 1-тараптың 2 (екі) жұмыс күні ішінде еңбекші көшіп келушіге рұқсат берген органға 2-тараппен еңбек қатынастарын тоқтату туралы хабарлауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z207" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. 1-тарап жұмыскердің Қазақстан Республикасының заңнамасына сәйкес ЖСН, ЭЦҚ алуына 2-тарапқа жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z208" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 2-тарап рұқсат алғаннан кейін Тараптардың еңбек шартын жасасуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z209" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. 1-тараптың Қазақстан Республикасы Еңбек Кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 27) тармақшасында көзделген тәртіппен еңбек шарттарын есепке алудың бірыңғай жүйесінде еңбек шартын тіркеуі не еңбек шартын "hr.enbek.kz" веб-порталында жасасу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z210" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Осы Келісім шетел азаматының Қазақстан Республикасына кіруіне негіз болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z211" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тараптардың деректемелері және басқа да мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z212" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-_____________________________________</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-тарап</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-(Т.А.Ә.)</w:t>
+              <w:t>________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Т.А.Ә. (ол болған жағдайда))</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЖСН____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тіркеу </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы ______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Телефон:_________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолы _________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____________________________________</w:t>
+2-тарап</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...20 lines deleted...]
-          </w:tcPr>
+              <w:t>________________________________</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...15 lines deleted...]
-          </w:tcPr>
+              <w:t>(Т.А.Ә.(ол болған жағдайда))</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...20 lines deleted...]
-          </w:tcPr>
+              <w:t>ЖСН____________________________</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...15 lines deleted...]
-          </w:tcPr>
+              <w:t>Тіркеу мекенжайы______________________</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...20 lines deleted...]
-          </w:tcPr>
+              <w:t>Телефон:________________________</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...31 lines deleted...]
-Телефон:_____________________________</w:t>
+              <w:t>Қолы _________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7644,350 +8514,717 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қайтарып алу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жұмыс беруші-жеке тұлғаларда еңбек қызметін жүзеге асыруға  ЕҢБЕКШІ КӨШІП КЕЛУШІГЕ РҰҚСАТ № &lt; Рұқсат нөмірі &gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ұзартылатын рұқсат нөмірі: №___________________)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-              <w:t> </w:t>
+          <w:bookmarkStart w:name="z218" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Т.А.Ә.: &lt;тегі, аты, әкесінің аты (ол болған жағдайда) латын әліпбиінде &gt; төлқұжат №: &lt; төлқұжаттың сериясы және нөмірі &gt; азаматтығы: &lt; азаматтығы &gt; ЖСН: &lt; ЖСН нөмірі &gt; ЖҰМЫС БЕРУШІ-ЖЕКЕ ТҰЛҒАЛАРДА үй шаруашылығында ЕҢБЕК ҚЫЗМЕТІН ЖҮЗЕГЕ АСЫРУҒА РҰҚСАТ ЕТІЛЕДІ бастап &lt;басталу күні&gt; дейін &lt;аяқталу күні&gt;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өңір (облыс/республикалық маңызы бар қала, астана</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбекші көшіп келушінің ұлттық төлқұжатын көрсеткен кезде жарамды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Рұқсат берген уәкілетті органның атауы:__________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лауазымы, Т.А.Ә. (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рұқсат берілген күні: КК/АА/ЖЖЖЖ</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Нысан</w:t>
+          <w:bookmarkStart w:name="z227" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Назар аударыңыз!</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Бұл құжат еңбекші көшіп келушіге Қазақстан Республикасында УАҚЫТША ТҰРУҒА НЕГІЗ БОЛМАЙДЫ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уақытша тұруға рұқсатты (бұдан – УТР) ресімдеу үшін қабылдаушы тарап (жұмыс беруші – жеке тұлға) көші-қон қызметі бөліміне немесе Мемлекеттік корпорацияға жүгінуге немесе "электрондық үкімет" веб-порталы немесе "migration.enbek.kz" порталында өтінім береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">УТР уақтылы ресімделмеген жағдайда, еңбекші көшіп келуші "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>517-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес әкімшілік жауаптылыққа тартылуға жатады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Еңбекші көшіп келушіге рұқсатты ұзарту үшін осы рұқсаттың қолданылу мерзімі аяқталғанға дейін кемінде күнтізбелік 30 (отыз) күн бұрын және кемінде 5 (бес) күнтізбелік күн бұрын "электрондық үкімет" веб-порталы немесе "migration.enbek.kz" порталы арқылы өтінішпен жүгіну қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:bookmarkStart w:name="z233" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2933700" cy="889000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2933700" cy="889000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...224 lines deleted...]
-      20__ жылғы "___" ________ </w:t>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8064,50 +9301,63 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қайтарып алу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -8127,424 +9377,299 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>қайда _______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(жергілікті атқарушы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органның атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кімнен ______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі, аты, әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="59"/>
+    <w:bookmarkStart w:name="z236" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жұмыс беруші жеке тұлғаларда еңбек қызметін жүзеге асыруға  ЕҢБЕКШІ КӨШІП КЕЛУШІГЕ РҰҚСАТ  № &lt; Рұқсат нөмірі &gt;</w:t>
-[...352 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Еңбекші көшіп келушімен еңбек шартын бұзу туралы  ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z237" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z238" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. (ол болған жағдайда), ЖСН</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z239" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__жылғы "____" __________ № _____ рұқсаттың негізінде жұмыс істеген еңбекші көшіп келуші ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z240" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. (ол болған жағдайда), ЖСН</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z241" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__жылғы "___" ________ бастап еңбек шарты тоқтатылғаны туралы хабарлаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z242" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________ ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z243" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жұмыс беруші жеке тұлғаның Т.А.Ә. (ол болған жағдайда) қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z244" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "__" _______.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8619,445 +9744,348 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қайтарып алу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
-            </w:r>
-[...128 lines deleted...]
-              <w:t>(бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="60"/>
+    <w:bookmarkStart w:name="z246" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Еңбекші көшіп келушімен еңбек шартын бұзу туралы  ХАБАРЛАМА</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+        <w:t xml:space="preserve"> "Еңбекші көшіп келушіге рұқсат беру, ұзарту және кері қайтарып алу" мемлекеттік қызметін көрсетуден  БАС ТАРТУ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z247" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә: &lt;тегі, аты, әкесінің аты (ол болған жағдайда) латын әліпбиінде&gt; төлқұжат №: &lt; төлқұжат сериясы және нөмірі&gt; азаматтық: &lt; азаматтық&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z248" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мен ___________________________________________________________ </w:t>
-[...1 lines deleted...]
-    </w:p>
+      ЖЕКЕ ТҰЛҒАЛАРДА ҮЙ ШАРУАШЫЛЫҒЫНДА ЕҢБЕК ҚЫЗМЕТІН ЖҮЗЕГЕ АСЫРУҒА РҰҚСАТ БЕРУДЕН БАС ТАРТЫЛДЫ ("Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" ҚР Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z249" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;НЕГІЗ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z250" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z251" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z252" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;мемлекеттік қызметтен бас тартудың толық сипаттамасы&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z253" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсат берген уәкілетті органның атауы:_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z254" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: &lt;берілген күні&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z255" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Т.А.Ә. (бар болса), ЖСН </w:t>
-[...143 lines deleted...]
-      20__ жылғы "__" _______.</w:t>
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2933700" cy="889000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2933700" cy="889000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9134,50 +10162,63 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қайтарып алу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -9197,284 +10238,365 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Кімге _____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекші көшіп келушінің тегі,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қайдан _____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ауданның, облыстық маңызы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бар қалалардың жергілікті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атқарушы органдарының атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:bookmarkStart w:name="z258" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Еңбекші көшіп келушіге рұқсат беру, ұзарту және кері қайтарып алу" мемлекеттік қызметін көрсетуден  БАС ТАРТУ</w:t>
-[...212 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Еңбекші көшіп келушіге берілген рұқсатты кері қайтарып алу туралы АҚПАРАТ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z259" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 15 сәуірдегі № 123 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Еңбекші көшіп келушіге рұқсат беру, ұзарту және кері қайтарып алу қағидаларының (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27595 болып тіркелді) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақтарына сәйкес 20___ жылғы "___"_________ берілген рұқсатты__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z260" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z261" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органының атауы) қайтарып алды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z262" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс беруші-жеке тұлғаның үй шаруашылығындағы жұмыстарға (қызметтер көрсетуге) қатысы жоқ еңбек қызметін жүзеге асыруыңызға байланысты рұқсатты кері қайтарып алу негізінде Сізге Қазақстан Республикасында уақытша болу мерзімі 20__ жылғы "____" ____________ дейін қысқартылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z263" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осыған байланысты, көші-қон заңнамасының сақталуын қамтамасыз ету үшін Сізге жоғарыда көрсетілген күннен кешіктірмей шығу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z264" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z265" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жергілікті атқарушы орган (Т.А.Ә. (ол болған жағдайда) басшысы лауазымының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9508,90 +10630,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Еңбекші көшіп келушіге </w:t>
+              <w:t>Еңбекші көшіп келушіге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рұқсат беру, ұзарту және кері</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қайтарып алу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9612,482 +10747,568 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Кімге _____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекші көшіп келушінің тегі,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қайдан _____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ауданның, облыстық маңызы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бар қалалардың жергілікті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атқарушы органдарының атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z268" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Еңбекші көшіп келушіге берілген рұқсатты кері қайтарып алу туралы АҚПАРАТ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z269" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 15 сәуірдегі № 123 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Еңбекші көшіп келушіге рұқсат беру, ұзарту және кері қайтарып алу қағидаларының (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27595 болып тіркелді) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақтарына сәйкес 20___ жылғы "___"_________ берілген рұқсатты___________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z270" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z271" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органының атауы) қайтарып алды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z272" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс беруші-жеке тұлғаның үй шаруашылығындағы жұмыстарға (қызметтер көрсетуге) қатысы жоқ еңбек қызметін жүзеге асыруыңызға байланысты рұқсатты кері қайтарып алу негізінде Сізге Қазақстан Республикасында уақытша болу мерзімі 20__ жылғы "____" ____________ дейін қысқартылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z273" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осыған байланысты, көші-қон заңнамасының сақталуын қамтамасыз ету үшін Сізге жоғарыда көрсетілген күннен кешіктірмей шығу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-              <w:t> </w:t>
+          <w:bookmarkStart w:name="z274" w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkStart w:name="z275" w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(жергілікті атқарушы орган басшысы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лауазымының атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...104 lines deleted...]
-              <w:t>атқарушы органдарының атауы)</w:t>
+          <w:bookmarkStart w:name="z277" w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z279" w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Т.А.Ә (ол болған  жағдайда))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...260 lines deleted...]
-      басшысы лауазымының атауы)</w:t>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10123,1105 +11344,513 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Еңбекші көшіп келушіге </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>рұқсат беру, ұзарту және кері</w:t>
+              <w:t>Еңбек және халықты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қайтарып алу қағидаларына</w:t>
+              <w:t>әлеуметтік қорғау министрі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9-қосымша</w:t>
-[...129 lines deleted...]
-              <w:t>қайда_______________________</w:t>
+              <w:t>2022 жылғы 15 сәуірдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>№ 123 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(облыстың аумақтық ішкі істер</w:t>
-[...77 lines deleted...]
-              <w:t>органдарының атауы)</w:t>
+              <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="63"/>
+    <w:bookmarkStart w:name="z35" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Еңбекші көшіп келушіге берілген қайтарып алынған рұқсат туралы  АҚПАРАТ</w:t>
-[...382 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ішкі істер министрінің күші жойылған кейбір бұйрықтардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z36" w:id="65"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z36" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Еңбекші көшіп келушіге рұқсатты беру, ұзарту және кері қайтарып алу, сондай-ақ еңбекші көшіп келушілерді дакто-, фото есепке алуды қалыптастыру және жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 8 ақпандағы № 76 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9200 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z37" w:id="66"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z37" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Еңбекші көшіп келушіге рұқсаттар беру, ұзарту және қайтарып алу, сондай-ақ еңбекші көшіп келушілерді тіркеу, олардың дактилоскопиялық, фотоесептерін қалыптастыру және жүргізу қағидасын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 8 ақпандағы № 76 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 18 маусымдағы № 545 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11709 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z38" w:id="67"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z38" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Еңбекші көшіп келушіге рұқсаттар беру, ұзарту және қайтарып алу, сондай-ақ еңбекші көшіп келушілерді тіркеу, олардың дактилоскопиялық, фотоесептерін қалыптастыру және жүргізу қағидасын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 8 ақпандағы № 76 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2016 жылғы 3 мамырдағы № 473 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13782 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z39" w:id="68"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z39" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Еңбекші көшіп келушіге рұқсатты беру, ұзарту және кері қайтарып алу, сондай-ақ еңбекші көшіп келушілерді тіркеу, дакто-, фото есепке алуды қалыптастыру және жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 8 ақпандағы № 76 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2018 жылғы 8 желтоқсандағы № 894 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17926 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z40" w:id="69"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z40" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Еңбекші көшіп келушіге рұқсатты беру, ұзарту және кері қайтарып алу, сондай-ақ еңбекші көшіп келушілерді тіркеу, дакто-, фото есепке алуды қалыптастыру және жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 8 ақпандағы № 76 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2020 жылғы 31 наурыздағы № 273 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20218 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z41" w:id="70"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z41" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Еңбекші көшіп келушіге рұқсатты беру, ұзарту және кері қайтарып алу, сондай-ақ еңбекші көшіп келушілерді дакто-, фото есепке алуды қалыптастыру және жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 8 ақпандағы № 76 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2020 жылғы 18 қыркүйектегі № 636 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21255 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z42" w:id="71"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z42" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Еңбекші көшіп келушіге рұқсатты беру, ұзарту және кері қайтарып алу, сондай-ақ еңбекші көшіп келушілерді дакто-, фото есепке алуды қалыптастыру және жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 8 ақпандағы № 76 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2021 жылғы 15 қаңтардағы № 16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22082 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z43" w:id="72"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z43" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Ішкі істер министрінің "Босқын мәртебесiн беру туралы өтiнiшхатты тiркеу мен қараудың қағидаларын бекіту туралы" 2010 жылғы 29 қарашадағы № 496 және "Еңбекші көшіп келушіге рұқсатты беру, ұзарту және кері қайтарып алу, сондай-ақ еңбекші көшіп келушілерді дакто-, фото есепке алуды қалыптастыру және жүргізу қағидаларын бекіту туралы" 2014 жылғы 8 ақпандағы № 76 бұйрықтарының кейбір құрылымдық элементтерінің қолданысын тоқтата тұру туралы" Қазақстан Республикасы Ішкі істер министрінің 2021 жылғы 24 қыркүйектегі № 576 бұйрығының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 24514 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11543,35 +12172,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>