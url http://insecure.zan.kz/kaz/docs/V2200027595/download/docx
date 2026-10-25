--- v2 (2026-09-06)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="adfc23d" w14:textId="adfc23d">
+    <w:p w14:paraId="42e0352" w14:textId="42e0352">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1117,847 +1117,757 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Еңбекші көшіп келушіге рұқсаттар беру, ұзарту және кері қайтарып алу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z52" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. "Еңбекші көшіп келушіге рұқсат беру, ұзарту және кері қайтарып алу" мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсетілетін қызметті берушілер көрсетеді.</w:t>
+      4. "Еңбекші көшіп келушіге рұқсат беру, ұзарту және кері қайтарып алу" мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсетілетін қызметті беруші көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...73 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік қызметті алу үшін еңбекші көшіп келуші (бұдан әрі – көрсетілетін қызметті алушы) жұмыс беруші-жеке тұлғамен (бұдан әрі – жұмыс беруші) бірлесіп, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша еңбекші көшіп келушіге рұқсат (бұдан әрі – рұқсат) беру/ұзарту туралы өтінішті "электрондық үкіметтің" веб-порталы немесе "migration.enbek.kz" порталы арқылы және осы Қағидаларға </w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша еңбекші көшіп келушіге рұқсат (бұдан әрі – рұқсат) беру/ұзарту туралы өтінішті "цифрлық үкіметтің" веб-порталы немесе "migration.enbek.kz" порталы арқылы және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес құжаттарды береді.</w:t>
-[...18 lines deleted...]
-      6. Көрсетілетін қызмет беруші еңбекші көшіп келушіге рұқсат беру немесе ұзарту туралы шешім қабылдаған кезде аумақтық ішкі істер органдарымен келіседі.</w:t>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес құжаттарды береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z55" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Рұқсатты беру немесе ұзарту не беруден немесе ұзартудан бас тарту туралы шешімді көрсетілетін қызметті берушілер өтініш берілген күнді есептемегенде 2 (екі) жұмыс күні ішінде қабылдайды.</w:t>
+      7. Рұқсатты беру немесе ұзарту не беруден немесе ұзартудан бас тарту туралы шешімді көрсетілетін қызметті беруші өтініш берілген күнді есептемегенде 2 (екі) жұмыс күні ішінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушы өтінішті "цифрлық үкіметтің" веб-порталы немесе "migration.enbek.kz" порталы арқылы берген кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызметті көрсету үшін өтініштің қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама көрінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+        <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 225</w:t>
-[...29 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданылады) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="18"/>
+    <w:bookmarkStart w:name="z57" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті алушы паспорттық деректерді көрсетіп және біліктілігі, дағдылары мен жұмыс өтілі туралы мәліметтерді толтырып, тіркеуді "migration.enbek.kz" порталында жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z58" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z58" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жұмыс берушілер шетелде жүрген, "migration.enbek.kz" порталында есептік жазбасы бар еңбекші көшіп келушілерді іздестіруді бос жұмыс орындары enbek.kz-да жарияланған күннен бастап 15 (он бес) күн өткен соң ғана жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z59" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z59" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте еңбекші көшіп келушілерді тартуға өтінім осы тармақтың бірінші бөлігінде көрсетілген мерзім өткен күннен бастап 2 (екі) ай ішінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z60" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z60" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Мigration.enbek.kz" порталы арқылы рұқсат беру көрсетілетін қызметті алушы жұмыс берушімен осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасында еңбек шартын жасасу ниеті туралы келісімге (бұдан әрі – ниет туралы келісім) қол қойған кезде және көрсетілетін қызметті алушы Қазақстан Республикасына келгеннен кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z61" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z61" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Көрсетілетін қызметті алушы ниет туралы келісімге қол қойған күннен бастап күнтізбелік 10 (он) күн ішінде "migration.enbek.kz" порталы арқылы рұқсат алады, осы кезеңде көрсетілетін қызметті алушы үшін квота сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z62" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z62" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Migration.enbek.kz" порталы арқылы рұқсат алу үшін көрсетілетін қызметті алушы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген өтініш пен құжаттарды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z63" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z63" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...144 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z64" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Көрсетілетін қызметті беруші "Шетелдік жұмыс күші" автоматтандырылған цифрлық жүйесі (бұдан әрі – "ШЖК" АЦЖ) арқылы құжаттар келіп түскен күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z65" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Қағидаларға 2-қосымшаға сәйкес Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттардың;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z66" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z66" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) шетел азаматының азаматтығы "Халықтың көші-қоны туралы" Қазақстан Республикасы заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>43-1-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 1) тармақшасында көзделген шарттарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z67" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z67" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">43-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағында көзделген шарттарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z68" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z68" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Қазақстан Республикасы Салық Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1972,1941 +1882,1571 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тармағының 1) тармақшасына немесе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>696-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жеке табыс салығы бойынша төлем сомасының сәйкес келуіне тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">16. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...92 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="29"/>
+    </w:p>
+    <w:bookmarkStart w:name="z282" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Құжаттарды толық көлемде ұсынбаған және (немесе) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген қолданылу мерзімі аяқталған құжаттарды ұсынған жағдайларда көрсетілетін қызметті беруші көрсетілетін қызметті алушыға электрондық құжат нысанында рұқсатты беруге немесе ұзартуға құжаттарды қабылдаудан дәлелді бас тартуды "жеке кабинетке" жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z283" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1. Көрсетілетін қызмет беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мынадай жағдайларда мемлекеттік қызмет көрсету процесін тоқтата тұруға құқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда тоқтата тұруға құқылы. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде, медициналық ұйымда стационарлық емделуде болған жағдайда.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 17-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...73 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Өтінішті қарау оң нәтиже берген кезде еңбекші көшіп келушіге рұқсатты беру немесе ұзарту осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының өтініші қай жүйе арқылы жіберілгеніне байланысты "ШЖК" ААЖ-дан көрсетілетін қызметті алушының "электрондық үкіметтің" веб-порталындағы немесе "migration.enbek.kz" порталындағы жеке кабинетіне жіберу арқылы жүзеге асырылады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="30"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының өтініші қай жүйе арқылы жіберілгеніне байланысты "ШЖК" АЦЖ-дан көрсетілетін қызметті алушының "цифрлық үкіметтің" веб-порталындағы немесе "migration.enbek.kz" порталындағы жеке кабинетіне жіберу арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Рұқсат көрсетілетін қызметті алушының рұқсатты беруге немесе ұзартуға арналған өтінішінде көрсетілген мерзімге беріледі және 1 (бір) айдан 12 (он екі) айға дейін болуы мүмкін. Еңбекші көшіп келушіге рұқсатты ұзартуды ескере отырып, ең ұзақ мерзім 12 (он екі) айдан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z73" w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z73" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Көрсетілетін қызметті беруші халықты жұмыспен қамту мәселелері жөніндегі уәкілетті орган бөлген квота шегінде рұқсат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z74" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z74" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Рұқсатты ұзарту кезінде тиісті әкімшілік-аумақтық бірліктің аумағында бұрын берілген қолданыстағы рұқсаттардың саны бір квота есебіне кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z75" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z75" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Көрсетілетін қызметті беруші берген рұқсат үшінші тұлғаларға берілмейді, тиісті әкімшілік-аумақтық бірліктің аумағында ғана қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z76" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z76" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Көрсетілетін қызметті алушыға рұқсат көрсетілетін қызметті алушы еңбек қызметін жүзеге асыруға ниет білдірген жұмыс берушінің меншік құқығындағы жылжымайтын мүлік мекенжайы сәйкес келген кезде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z77" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z77" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Ұзартуға өтініш күнтізбелік 30 (отыз) күннен ерте емес және еңбекші көшіп келушіге қолданыстағы рұқсат мерзімі аяқталғанға дейін күнтізбелік 5 (бес) күннен кешіктірілмей беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z78" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z78" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Өтініш қолданыстағы рұқсат мерзімі аяқталғанға дейін күнтізбелік 5 (бес) күннен кешіктіріліп берілсе рұқсат ұзартылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z79" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z79" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. 12 (он екі) ай мерзімге рұқсат алған не ұзартуларды ескере отырып, рұқсаты 12 (он екі) айға жеткен көрсетілетін қызметті алушы қолданыстағы рұқсаттың мерзімі аяқталғанға дейін күнтізбелік 4 (төрт) күн ішінде жаңа рұқсатқа өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z80" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z80" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсат алуға арналған құжаттар көрсетілген осы Қағидалардың 5-тармағына сәйкес белгіленген тәртіппен беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z81" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Үй шаруашылығында жұмыстарды орындау (қызметтер көрсету) аяқталған жағдайда жұмыс беруші еңбек шарты бұзылған күннен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті берушіге "цифрлық үкіметтің" веб-порталы немесе "migration.enbek.kz" порталы арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша еңбекші көшіп келушімен еңбек шартын бұзу туралы хабарламаны жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданылады) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...112 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="39"/>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Рұқсат алған еңбекші көшіп келушіні тартатын жұмыс беруші еңбек шартын жасасу және тоқтату туралы ақпаратты Қазақстан Республикасы Еңбек кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 27) тармақшасында көзделген тәртіппен еңбек шарттарын есепке алудың бірыңғай жүйесіне енгізеді не "hr.enbek.kz" веб-порталында еңбек шартын жасасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z83" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Көрсетілетін қызметті беруші жұмыс беруші мен еңбекші көшіп келушілер арасындағы еңбек шарттарын "ШЖК" АЦЖ жүйесінде тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданылады) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...92 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="40"/>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Мемлекеттік қызмет көрсетуден бас тарту осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша осы Қағидаларға 2-қосымшаға сәйкес Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген негіздер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z85" w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z85" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Еңбекші көшіп келушіге рұқсатты кері қайтарып алу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z86" w:id="42"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z86" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Көрсетілетін қызметті беруші қолданыстағы рұқсатты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z87" w:id="43"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z87" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының еңбек және көші-қон заңнамасының сақталуын бақылауды жүзеге асыратын уәкілетті мемлекеттік органдардың актілері негізінде, үй шаруашылығындағы жұмыс берушілерде жұмыстарды орындаумен (қызметтер көрсетумен) байланысты емес еңбек қызметі жүзеге асырылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z88" w:id="44"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z88" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) берілген рұқсаттың мақсаттары мен талаптарына сәйкес келмейтін еңбек қызметі жүзеге асырылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z89" w:id="45"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z89" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егер мұндай төлем рұқсаттың қолданылуының міндетті шарты болып табылса, жеке табыс салығы бойынша алдын ала төлемнің төлемеу не уақтылы төлемеген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z90" w:id="46"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z90" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) рұқсатты ресімдеу кезінде көрсетілген жұмыс беруші – жеке тұлғаның еңбек қызметі тоқтатылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z91" w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z91" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) еңбекші көшіп келушінің Қазақстан Республикасынан тыс жерлерге тұрақты тұруға кеткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z92" w:id="48"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z92" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) еңбекші көшіп келушіні Қазақстан Республикасынан тыс жерлерге шығарып жіберу туралы сот шешімінің заңды күшіне енген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z93" w:id="49"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z93" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) еңбекші көшіп келушінің Қазақстан Республикасында болу мерзімін қысқарту туралы заңды күшіне енген шешімі болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z94" w:id="50"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z94" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңдарында көзделген өзге де жағдайларда кері қайтарып алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z95" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. Кері қайтарып алу көрсетілетін қызметті берушімен "ШЖК" АЦЖ арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша рұқсатты кері қайтарып алу туралы хабарламаны көрсетілетін қызметті алушының "цифрлық үкіметтің" веб-порталындағы немесе "migration.enbek.kz" порталындағы жеке кабинетіне жолдай отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданылады) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. Көрсетілетін қызметті беруші рұқсатты кері қайтарып алған күннен бастап 2 (екі) жұмыс күні ішінде "ШЖК" АЦЖ арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша аумақтық ішкі істер органдарына кері қайтарып алу туралы ақпаратты "КҚП" ЦЖ-ға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      32-тармақ жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+        <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Аумақтық ішкі істер органдары хабарлама келіп түскен күні "КҚП" ЦЖ-ға кері қайтарып алу негіздерін көрсете отырып ақпарат енгізеді және еңбекші көшіп келушінің Қазақстан Республикасында уақытша болу мерзімін күнтізбелік 15 (он бес) күнге дейін қысқартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Көрсетілетін қызметті беруші және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2026 бастап қолданылады</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 4-тараудың тақырыбы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) бұйрығымен.</w:t>
-[...69 lines deleted...]
-</w:t>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...300 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="52"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды әкімшілік (сотқа дейінгі) тәртіппен қарауды шағымды қарайтын жоғары тұрған әкімшілік орган (лауазымды адам) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z100" w:id="53"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z100" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған әкімшілік орган (лауазымды адам) шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z101" w:id="54"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z101" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған әкімшілік орган (лауазымды адам), егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z102" w:id="55"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z102" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Көрсетілетін қызметті алушы ҚР ӘРПК </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағына сәйкес көрсетілетін қызметті берушінің, лауазымды адамның шешіміне, әрекетіне (әрекетсіздігіне) шағымданады. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына не Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z103" w:id="56"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z103" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z104" w:id="57"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z104" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі жергілікті атқарушы органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...125 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4070,77 +3610,77 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(жергілікті атқарушы</w:t>
+              <w:t xml:space="preserve">(жергілікті атқарушы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органның атауы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азамат (қай елден</w:t>
+              <w:t xml:space="preserve">азамат (қай елден </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>екенін көрсетіңіз)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4348,89 +3888,86 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап қолданылады) бұйрығымен.</w:t>
-[...37 lines deleted...]
-      (астана/облыс/республикалық маңызы бар қала, көше, үй, пәтер)</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданылады) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(астана/облыс/республикалық маңызы бар қала, көше, үй, пәтер)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мекенжай бойынша жұмыс беруші жеке тұлғаның (бұдан әрі – жұмыс беруші) үй шаруашылығында үй жұмыскері ретінде жұмыстарды орындау (қызметтер көрсету) үшін ____ айға (айларға) еңбекші көшіп келушіге рұқсат беруді/ұзартуды (қажет емесін сызып тастау) сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4440,141 +3977,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзім туралы мынадай мәліметтерді хабарлаймын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.Тұрғылықты тұратын жерім __________________________________________________________________________</w:t>
-[...53 lines deleted...]
-      2. Отбасы құрамы ________________________________________________ </w:t>
+      1. Тұрғылықты тұратын жерім ____________________________________________________________________ (азаматтығы, тұрақты тұратын жері бойынша толық мекенжай, ел, облыс, қала, аудан, кент, көше, үй, телефон, оның ішінде ұялы телефон нөмірі көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Отбасы құрамы ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (отбасылық жағдайы, жұбайының анықтама деректері/және (тегі, аты және әкесінің аты (ол болған жағдайда), туған жылы, балалар саны, үй телефон нөмірі көрсетіледі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3. Қазақстан Республикасында уақытша тұратын мекенжайы___________________________________________________________ </w:t>
+        <w:t>
+      3. Қазақстан Республикасында уақытша тұратын мекенжайы___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қала, аудан, көше, үй, пәтер, телефон, оның ішінде ұялы телефон нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4601,196 +4102,196 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Еңбекші көшіп келушілерге рұқсат беру және ұзарту" мемлекеттік қызметін көрсету үшін қажетті менің дербес деректерімді жинауға және өңдеуге келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...144 lines deleted...]
-      2. Тұрақты тұрғылықты мекенжайы___________________________________________________________ </w:t>
+        <w:t>
+      ________________________ ________ 20__ ж. "____"__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. (ол болған жағдайда ) қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс берушінің тегі, аты, әкесінің аты (ол болған жағдайда), ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туған жылы, ЖСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шетел азаматының Т.А.Ә. (ол болған жағдайда), азаматтығы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оларға тиісті рұқсат алғаннан кейін үй шаруашылығында жұмыстарды орындау үшін (қызметтер көрсету) еңбекші көшіп келуші ретінде тартуға ниеттенудемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрақты тұрғылықты мекенжайы___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қала, аудан, көше, үй, пәтер, телефон, оның ішінде ұялы телефон нөмірі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4800,51 +4301,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Еңбекші көшіп келушінің тұрғылықты жері мен жұмысы, сондай-ақ жұмыс беруші қабылдауды жоспарлап отырған кәсіп ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Еңбекші көшіп келушіні www.eqonaq.kz веб-сайты және визалық-көші-қон порталының (www.vmp.gov.kz) көмегімен "e-Qonag" ақпараттық жүйесі арқылы хабардар етуге міндеттенемін.</w:t>
+      Еңбекші көшіп келушіні www.eqonaq.kz веб-сайты және визалық-көші-қон порталының (www.vmp.gov.kz) көмегімен "e-Qonag" цифрлық жүйесі арқылы хабардар етуге міндеттенемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының көші-қон және салық заңнамасын бұзғаны үшін жауапкершілік туралы хабардар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4872,51 +4373,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________ ____________ 20__ж. "___"_______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-            жұмыс берушінің Т.А.Ә. (ол болған жағдайда) қолы</w:t>
+      жұмыс берушінің Т.А.Ә. (ол болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4993,295 +4494,182 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қайтарып алу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z110" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2-қосымшаға өзгеріс енгізу көзделген - </w:t>
-[...103 lines deleted...]
-        <w:t xml:space="preserve"> (01.07.2026 бастап қолданылады) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданылады) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z111" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="59"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5307,106 +4695,94 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбекші көшіп келушіге рұқсат беру, ұзарту және кері қайтарып алу</w:t>
+Еңбекші көшіп келушіге рұқсаттар беру, ұзарту және кері қайтарып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z115" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="60"/>
+2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5417,169 +4793,145 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z117" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Еңбекші көшіп келушіге рұқсатты беру;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2) Еңбекші көшіп келушіге рұқсатты ұзарту;</w:t>
+2) Еңбекші көшіп келушіге рұқсатты ұзарту;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Еңбекші көшіп келушіге рұқсатты кері қайтарып алу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z121" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="62"/>
+3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5631,80 +4983,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z125" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="63"/>
+4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5730,106 +5070,94 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижесін беру "электрондық үкіметтің" веб-порталы немесе "migration.enbek.kz" порталы арқылы жүзеге асырылады.</w:t>
+Құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижесін беру "Цифрлық үкімет" веб-порталы немесе "migration.enbek.kz" порталы арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z129" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="64"/>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5855,106 +5183,112 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қажетті құжаттар топтамасы "электрондық үкімет" веб-порталы немесе "migration.enbek.kz" порталы арқылы тапсырған күннен бастап өтініш түскен күнді есептемегенде 2 (екі) жұмыс күні. "Электрондық үкімет" веб-порталы немесе "migration.enbek.kz" порталы арқылы жүгінген кезде қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 30 (отыз) минут.</w:t>
+Қажетті құжаттар топтамасы "цифрлық үкімет" веб-порталы немесе "migration.enbek.kz" порталы арқылы тапсырған күннен бастап өтініш түскен күнді есептемегенде 2 (екі) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкімет" веб-порталы немесе "migration.enbek.kz" порталы арқылы жүгінген кезде қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 30 (отыз) минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z133" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="65"/>
+6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5980,231 +5314,243 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық оның кіші түрлері: Электрондық (ішінара автоматтандырылған)</w:t>
+Барлық оның кіші түрлері: Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z137" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="66"/>
+7</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
+Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі – осы Қағидаларда көзделген жағдайларда және негіздер бойынша еңбекші көшіп келушіге рұқсат беру және ұзарту не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап. "Электрондық үкіметтің" веб-порталы немесе "migration.enbek.kz" порталында мемлекеттік қызметті көрсету нәтижесі не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында "жеке кабинетке" жіберіледі. Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+Мемлекеттік қызмет көрсету нәтижесі – осы Қағидаларда көзделген жағдайларда және негіздер бойынша еңбекші көшіп келушіге рұқсат беру және ұзарту не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкіметтің" веб-порталы немесе "migration.enbek.kz" порталында мемлекеттік қызметті көрсету нәтижесі не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында "жеке кабинетке" жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z141" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="67"/>
+8</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6256,353 +5602,307 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z145" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="68"/>
+9</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілетін қызметті берушінің және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z147" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" веб-порталы немесе "migration.enbek.kz" порталы арқылы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады);</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="69"/>
+"Цифрлық үкіметтің" веб-порталы немесе "migration.enbek.kz" порталы арқылы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">көрсетілетін қызметті берушіде – Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
+              <w:t xml:space="preserve">
+көрсетілетін қызметті берушіде – Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда сағат 13:00-ден 14:30-ға дейін түскі үзіліспен сағат 9:00-ден 18:30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1) "электрондық үкіметтің" веб-порталында;</w:t>
+1) "цифрлық үкіметтің" веб-порталында;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "migration.enbek.kz" - порталында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z153" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін (бар болса) көрсету үшін қажетті құжаттардың тізбесі</w:t>
+Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6684,51 +5984,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) шетел азаматының, азаматтығы жоқ адамның, көшіп-қонушының, еңбекші-көшіп-қонушының (оның ішінде ЕАЭО-ға мүше мемлекеттен) денсаулық жағдайы туралы медициналық қорытындының электрондық көшірмесі (берілген күні 12 айдан аспайтын 028/Е нысанындағы медициналық анықтама);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Қазақстан Республикасының заңдарында белгіленген шарттарда шұғыл түрде стационарлық жағдайларда алғашқы медициналық-санитариялық көмекті және мамандандырылған медициналық көмекті жабатын, қолданылу мерзімі өтініште көрсетілген және "бірыңғай сақтандыру деректер базасы" автоматтандырылған ақпараттық жүйесінде тіркелген мерзімнен кем болмайтын жүктелген медициналық сақтандырудың электрондық көшірмесі;</w:t>
+5) Қазақстан Республикасының заңдарында белгіленген шарттарда шұғыл түрде стационарлық жағдайларда алғашқы медициналық-санитариялық көмекті және мамандандырылған медициналық көмекті жабатын, қолданылу мерзімі өтініште көрсетілген және "бірыңғай сақтандыру деректер базасы" автоматтандырылған цифрлық жүйесінде тіркелген мерзімнен кем болмайтын жүктелген медициналық сақтандырудың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) жұмыс беруші – жеке тұлға мен көрсетілетін қызметті алушы арасында жасалған Қазақстан Республикасында жұмыс берушімен еңбек шартын жасасу ниеті туралы келісімнің электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6792,184 +6092,182 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) соңғы 12 айда Қазақстан Республикасының Мемлекеттік шекарасынан өткені туралы белгісі бар төлқұжаттың нотариат куәландырған көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қазақстан Республикасының заңдарында белгіленген шарттарда шұғыл түрде стационарлық жағдайларда алғашқы медициналық-санитариялық көмекті және мамандандырылған медициналық көмекті жабатын, қолданылу мерзімі өтініште көрсетілген және "Бірыңғай сақтандыру дерекқоры" автоматтандырылған ақпараттық жүйесінде тіркелген мерзімнен кем болмайтын жүктелген медициналық сақтандырудың электрондық көшірмесі;</w:t>
+4) Қазақстан Республикасының заңдарында белгіленген шарттарда шұғыл түрде стационарлық жағдайларда алғашқы медициналық-санитариялық көмекті және мамандандырылған медициналық көмекті жабатын, қолданылу мерзімі өтініште көрсетілген және "Бірыңғай сақтандыру дерекқоры" автоматтандырылған цифрлық жүйесінде тіркелген мерзімнен кем болмайтын жүктелген медициналық сақтандырудың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Қазақстан Республикасының Еңбек кодексіне сәйкес жұмыс беруші мен көрсетілетін қызметті алушы арасында жасалған Қазақстан Республикасында жұмыс берушімен еңбек шартының электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z169" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбекші көшіп келушіге рұқсат беру және ұзарту кезінде:</w:t>
+Еңбекші көшіп келушіге рұқсат беруден және ұзартудан мынадай жағдайларда бас тартылады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7065,61 +6363,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5) "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>43-2-бабының</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 5-тармағында көзделген шарттарға сәйкес келмеуі;</w:t>
+              <w:t>43-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-бабының 5-тармағында көзделген шарттарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) жеке табыс салығы бойынша төлем болу аумағына сәйкес келмейтін мемлекеттік кірістер органдарына төленген;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7141,61 +6439,61 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>360-бабының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2-тармағында немесе </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>360-бабының</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 5-тармағында көзделген жеке табыс салығы бойынша алдын ала төлем сомасының сәйкес келмеуі;</w:t>
+              <w:t>658</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-бабының 5-тармағында көзделген жеке табыс салығы бойынша алдын ала төлем сомасының сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7233,80 +6531,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z182" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="72"/>
+12</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7317,114 +6603,102 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z184" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Көрсетілетін қызметті алушының мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс-орталығы немесе порталдағы "жеке кабинет" арқылы қашықтықтан қолжетімділік режимінде мемлекеттік көрсетілетін қызмет тәртібі мен барысы туралы ақпарат алуға мүмкіндігі бар;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2) мемлекеттік қызмет көрсету мәселелері бойынша анықтама қызметтерінің байланыс телефондары 1414, 8-800-080-7777;</w:t>
+2) мемлекеттік қызмет көрсету мәселелері бойынша анықтама қызметтерінің байланыс телефондары 1414, 8-800-080-7777;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыда ЭЦҚ болған кезде, оның мемлекеттік көрсетілетін қызметті "электрондық үкіметтің" веб-порталы немесе "migration.enbek.kz" порталы арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
+3) көрсетілетін қызметті алушыда ЭЦҚ болған кезде, оның мемлекеттік көрсетілетін қызметті "цифрлық үкіметтің" веб-порталы немесе "migration.enbek.kz" порталы арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7521,68 +6795,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="74"/>
+    <w:bookmarkStart w:name="z189" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасында жұмыс беруші-жеке тұлғамен еңбек шартын жасасу ниеті туралы келісім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7665,523 +6939,523 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20__ жылғы "____"___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z193" w:id="75"/>
+      <w:bookmarkStart w:name="z193" w:id="69"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұдан әрі "1-тарап" деп аталатын жұмыс беруші (жеке тұлға)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Т.А.Ә.)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z195" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке басын куәландыратын құжат № ____ 20__жылғы "___"_____, _________ берген)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z196" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір тараптан және бұдан әрі "2-тарап" деп аталатын жұмыскер ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z197" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z198" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Т.А.Ә.)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z199" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (паспорт сериясы _______ 20__жылғы "_____"________, __________берген) екінші тараптан, "2-тарап" Қазақстан Республикасына кірген кезде мынадай талаптарды көздейтін еңбек шартын жасасу туралы ниетке қол қоюға келісті:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:p>
-[...32 lines deleted...]
-      (Т.А.Ә.)</w:t>
+    <w:bookmarkStart w:name="z200" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. 1-тарап пен 2-тарап орындалатын жұмыстардың көлемі, жұмыстарды орындау мерзімдері және үй шаруашылығында орындалатын басқа да шарттар туралы уағдаласты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z195" w:id="77"/>
-[...15 lines deleted...]
-      (жеке басын куәландыратын құжат № ____ 20__жылғы "___"_____, _________ берген)</w:t>
+    <w:bookmarkStart w:name="z201" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. 2-тарап 1-тараптың үй шаруашылығына _____________________ ретінде (кәсіптің атауы) қабылданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z196" w:id="78"/>
-[...15 lines deleted...]
-      бір тараптан және бұдан әрі "2-тарап" деп аталатын жұмыскер ____________________</w:t>
+    <w:bookmarkStart w:name="z202" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. 1-тарап осы Келісімде және еңбек шартында көзделген жалақыны ___________ теңге сомасында толық көлемде төлеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z197" w:id="79"/>
-[...15 lines deleted...]
-      ________________________________________,</w:t>
+    <w:bookmarkStart w:name="z203" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тараптардың ҚР еңбек және көші-қон заңнамасын, сондай-ақ еңбек қауіпсіздігі техникасы қағидаларын және т. б. сақтауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z198" w:id="80"/>
-[...15 lines deleted...]
-      (Т.А.Ә.)</w:t>
+    <w:bookmarkStart w:name="z204" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. 2-тараптың Қазақстан Республикасының заңнамасында көзделген көшіп келушілердің келуі мен болуы жөніндегі талаптарды сақтауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z199" w:id="81"/>
-[...15 lines deleted...]
-      (паспорт сериясы _______ 20__жылғы "_____"________, __________берген) екінші тараптан, "2-тарап" Қазақстан Республикасына кірген кезде мынадай талаптарды көздейтін еңбек шартын жасасу туралы ниетке қол қоюға келісті:</w:t>
+    <w:bookmarkStart w:name="z205" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. 1-тараптың ішкі істер органдарын 3 (үш) жұмыс күні ішінде еңбекші көшіп келушілердің келгені туралы хабарлауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z200" w:id="82"/>
-[...15 lines deleted...]
-      1. 1-тарап пен 2-тарап орындалатын жұмыстардың көлемі, жұмыстарды орындау мерзімдері және үй шаруашылығында орындалатын басқа да шарттар туралы уағдаласты.</w:t>
+    <w:bookmarkStart w:name="z206" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. 1-тараптың 2 (екі) жұмыс күні ішінде еңбекші көшіп келушіге рұқсат берген органға 2-тараппен еңбек қатынастарын тоқтату туралы хабарлауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z201" w:id="83"/>
-[...15 lines deleted...]
-      2. 2-тарап 1-тараптың үй шаруашылығына _____________________ ретінде (кәсіптің атауы) қабылданады;</w:t>
+    <w:bookmarkStart w:name="z207" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. 1-тарап жұмыскердің Қазақстан Республикасының заңнамасына сәйкес ЖСН, ЭЦҚ алуына 2-тарапқа жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z202" w:id="84"/>
-[...15 lines deleted...]
-      3. 1-тарап осы Келісімде және еңбек шартында көзделген жалақыны ___________ теңге сомасында толық көлемде төлеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z208" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 2-тарап рұқсат алғаннан кейін Тараптардың еңбек шартын жасасуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z203" w:id="85"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z209" w:id="91"/>
+    <w:bookmarkStart w:name="z209" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. 1-тараптың Қазақстан Республикасы Еңбек Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 27) тармақшасында көзделген тәртіппен еңбек шарттарын есепке алудың бірыңғай жүйесінде еңбек шартын тіркеуі не еңбек шартын "hr.enbek.kz" веб-порталында жасасу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z210" w:id="92"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z210" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Осы Келісім шетел азаматының Қазақстан Республикасына кіруіне негіз болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z211" w:id="93"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z211" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тараптардың деректемелері және басқа да мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z212" w:id="94"/>
+          <w:bookmarkStart w:name="z212" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-тарап</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
+          <w:bookmarkEnd w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8515,653 +7789,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қайтарып алу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z217" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жұмыс беруші-жеке тұлғаларда еңбек қызметін жүзеге асыруға  ЕҢБЕКШІ КӨШІП КЕЛУШІГЕ РҰҚСАТ № &lt; Рұқсат нөмірі &gt; (ұзартылатын рұқсат нөмірі: №___________________)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - </w:t>
-[...85 lines deleted...]
-    <w:bookmarkEnd w:id="95"/>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданылады) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z218" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="96"/>
+Т.А.Ә.: &lt;тегі, аты, әкесінің аты (ол болған жағдайда) латын әліпбиінде &gt; төлқұжат №: &lt; төлқұжаттың сериясы және нөмірі &gt; азаматтығы: &lt; азаматтығы &gt; ЖСН: &lt; ЖСН нөмірі &gt; ЖҰМЫС БЕРУШІ-ЖЕКЕ ТҰЛҒАЛАРДА үй шаруашылығында ЕҢБЕК ҚЫЗМЕТІН ЖҮЗЕГЕ АСЫРУҒА РҰҚСАТ ЕТІЛЕДІ бастап &lt;басталу күні&gt; дейін &lt;аяқталу күні&gt;</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Өңір (облыс/республикалық маңызы бар қала, астана</w:t>
+Өңір (астана/облыс/республикалық маңызы бар қала)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>____________________________________________________________________</w:t>
+____________________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Еңбекші көшіп келушінің ұлттық төлқұжатын көрсеткен кезде жарамды</w:t>
+Еңбекші көшіп келушінің ұлттық төлқұжатын көрсеткен кезде жарамды</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Рұқсат берген уәкілетті органның атауы:__________________________________</w:t>
+Рұқсат берген уәкілетті органның атауы:_________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>______________________________________________</w:t>
+_______________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Лауазымы, Т.А.Ә. (ол болған жағдайда)</w:t>
+Лауазымы, Т.А.Ә. ( ол болған жағдайда )</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рұқсат берілген күні: КК/АА/ЖЖЖЖ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z227" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="97"/>
+Назар аударыңыз!</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1. Бұл құжат еңбекші көшіп келушіге Қазақстан Республикасында УАҚЫТША ТҰРУҒА НЕГІЗ БОЛМАЙДЫ.</w:t>
+1. Бұл құжат еңбекші көшіп келушіге Қазақстан Республикасында УАҚЫТША ТҰРУҒА НЕГІЗ БОЛМАЙДЫ.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Уақытша тұруға рұқсатты (бұдан – УТР) ресімдеу үшін қабылдаушы тарап (жұмыс беруші – жеке тұлға) көші-қон қызметі бөліміне немесе Мемлекеттік корпорацияға жүгінуге немесе "электрондық үкімет" веб-порталы немесе "migration.enbek.kz" порталында өтінім береді.</w:t>
+Уақытша тұруға рұқсатты (бұдан – УТР) ресімдеу үшін қабылдаушы тарап (жұмыс беруші – жеке тұлға) көші-қон қызметі бөліміне немесе Мемлекеттік корпорацияға жүгінуге немесе "цифрлық үкімет" веб-порталы немесе "migration.enbek.kz" порталында өтінім береді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">УТР уақтылы ресімделмеген жағдайда, еңбекші көшіп келуші "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы кодексінің </w:t>
+              <w:t xml:space="preserve">
+УТР уақтылы ресімделмеген жағдайда, еңбекші көшіп келуші "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>517-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес әкімшілік жауаптылыққа тартылуға жатады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Еңбекші көшіп келушіге рұқсатты ұзарту үшін осы рұқсаттың қолданылу мерзімі аяқталғанға дейін кемінде күнтізбелік 30 (отыз) күн бұрын және кемінде 5 (бес) күнтізбелік күн бұрын "электрондық үкімет" веб-порталы немесе "migration.enbek.kz" порталы арқылы өтінішпен жүгіну қажет.</w:t>
+2. Еңбекші көшіп келушіге рұқсатты ұзарту үшін осы рұқсаттың қолданылу мерзімі аяқталғанға дейін кемінде күнтізбелік 30 (отыз) күн бұрын және кемінде 5 (бес) күнтізбелік күн бұрын "цифрлық үкімет" веб-порталы немесе "migration.enbek.kz" порталы арқылы өтінішпен жүгіну қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z233" w:id="98"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2933700" cy="889000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -9448,228 +8511,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тегі, аты, әкесінің аты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z236" w:id="99"/>
+    <w:bookmarkStart w:name="z236" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Еңбекші көшіп келушімен еңбек шартын бұзу туралы  ХАБАРЛАМА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z237" w:id="100"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z237" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z238" w:id="101"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z238" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.А.Ә. (ол болған жағдайда), ЖСН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z239" w:id="102"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z239" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__жылғы "____" __________ № _____ рұқсаттың негізінде жұмыс істеген еңбекші көшіп келуші ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z240" w:id="103"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z240" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.А.Ә. (ол болған жағдайда), ЖСН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z241" w:id="104"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z241" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__жылғы "___" ________ бастап еңбек шарты тоқтатылғаны туралы хабарлаймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z242" w:id="105"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z242" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________ ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z243" w:id="106"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z243" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жұмыс беруші жеке тұлғаның Т.А.Ә. (ол болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z244" w:id="107"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z244" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "__" _______.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9761,268 +8824,268 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z246" w:id="108"/>
+    <w:bookmarkStart w:name="z246" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Еңбекші көшіп келушіге рұқсат беру, ұзарту және кері қайтарып алу" мемлекеттік қызметін көрсетуден  БАС ТАРТУ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z247" w:id="109"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z247" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.А.Ә: &lt;тегі, аты, әкесінің аты (ол болған жағдайда) латын әліпбиінде&gt; төлқұжат №: &lt; төлқұжат сериясы және нөмірі&gt; азаматтық: &lt; азаматтық&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z248" w:id="110"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z248" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ЖЕКЕ ТҰЛҒАЛАРДА ҮЙ ШАРУАШЫЛЫҒЫНДА ЕҢБЕК ҚЫЗМЕТІН ЖҮЗЕГЕ АСЫРУҒА РҰҚСАТ БЕРУДЕН БАС ТАРТЫЛДЫ ("Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" ҚР Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z249" w:id="111"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z249" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;НЕГІЗ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z250" w:id="112"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z250" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z251" w:id="113"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z251" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z252" w:id="114"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z252" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;мемлекеттік қызметтен бас тартудың толық сипаттамасы&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z253" w:id="115"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z253" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсат берген уәкілетті органның атауы:_____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z254" w:id="116"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z254" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні: &lt;берілген күні&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z255" w:id="117"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z255" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2933700" cy="889000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -10335,69 +9398,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бар қалалардың жергілікті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушы органдарының атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z258" w:id="118"/>
+    <w:bookmarkStart w:name="z258" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Еңбекші көшіп келушіге берілген рұқсатты кері қайтарып алу туралы АҚПАРАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z259" w:id="119"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z259" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 15 сәуірдегі № 123 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10432,171 +9495,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-тармақтарына сәйкес 20___ жылғы "___"_________ берілген рұқсатты__________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z260" w:id="120"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z260" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z261" w:id="121"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z261" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органының атауы) қайтарып алды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z262" w:id="122"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z262" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс беруші-жеке тұлғаның үй шаруашылығындағы жұмыстарға (қызметтер көрсетуге) қатысы жоқ еңбек қызметін жүзеге асыруыңызға байланысты рұқсатты кері қайтарып алу негізінде Сізге Қазақстан Республикасында уақытша болу мерзімі 20__ жылғы "____" ____________ дейін қысқартылды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z263" w:id="123"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z263" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осыған байланысты, көші-қон заңнамасының сақталуын қамтамасыз ету үшін Сізге жоғарыда көрсетілген күннен кешіктірмей шығу керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z264" w:id="124"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z264" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z265" w:id="125"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z265" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жергілікті атқарушы орган (Т.А.Ә. (ол болған жағдайда) басшысы лауазымының атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10844,69 +9907,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бар қалалардың жергілікті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушы органдарының атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z268" w:id="126"/>
+    <w:bookmarkStart w:name="z268" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Еңбекші көшіп келушіге берілген рұқсатты кері қайтарып алу туралы АҚПАРАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z269" w:id="127"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z269" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 15 сәуірдегі № 123 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10941,334 +10004,334 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-тармақтарына сәйкес 20___ жылғы "___"_________ берілген рұқсатты___________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z270" w:id="128"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z270" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z271" w:id="129"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z271" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органының атауы) қайтарып алды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z272" w:id="130"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z272" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс беруші-жеке тұлғаның үй шаруашылығындағы жұмыстарға (қызметтер көрсетуге) қатысы жоқ еңбек қызметін жүзеге асыруыңызға байланысты рұқсатты кері қайтарып алу негізінде Сізге Қазақстан Республикасында уақытша болу мерзімі 20__ жылғы "____" ____________ дейін қысқартылды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z273" w:id="131"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z273" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осыған байланысты, көші-қон заңнамасының сақталуын қамтамасыз ету үшін Сізге жоғарыда көрсетілген күннен кешіктірмей шығу керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z274" w:id="132"/>
+          <w:bookmarkStart w:name="z274" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_____________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
-          <w:bookmarkStart w:name="z275" w:id="133"/>
+          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkStart w:name="z275" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (жергілікті атқарушы орган басшысы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лауазымының атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z277" w:id="134"/>
+          <w:bookmarkStart w:name="z277" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
+          <w:bookmarkEnd w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z279" w:id="135"/>
+          <w:bookmarkStart w:name="z279" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Т.А.Ә (ол болған  жағдайда))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -11415,442 +10478,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 123 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="136"/>
+    <w:bookmarkStart w:name="z35" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ішкі істер министрінің күші жойылған кейбір бұйрықтардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z36" w:id="137"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z36" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Еңбекші көшіп келушіге рұқсатты беру, ұзарту және кері қайтарып алу, сондай-ақ еңбекші көшіп келушілерді дакто-, фото есепке алуды қалыптастыру және жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 8 ақпандағы № 76 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9200 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z37" w:id="138"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z37" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Еңбекші көшіп келушіге рұқсаттар беру, ұзарту және қайтарып алу, сондай-ақ еңбекші көшіп келушілерді тіркеу, олардың дактилоскопиялық, фотоесептерін қалыптастыру және жүргізу қағидасын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 8 ақпандағы № 76 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 18 маусымдағы № 545 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11709 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z38" w:id="139"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z38" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Еңбекші көшіп келушіге рұқсаттар беру, ұзарту және қайтарып алу, сондай-ақ еңбекші көшіп келушілерді тіркеу, олардың дактилоскопиялық, фотоесептерін қалыптастыру және жүргізу қағидасын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 8 ақпандағы № 76 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2016 жылғы 3 мамырдағы № 473 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13782 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z39" w:id="140"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z39" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Еңбекші көшіп келушіге рұқсатты беру, ұзарту және кері қайтарып алу, сондай-ақ еңбекші көшіп келушілерді тіркеу, дакто-, фото есепке алуды қалыптастыру және жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 8 ақпандағы № 76 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2018 жылғы 8 желтоқсандағы № 894 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17926 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z40" w:id="141"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z40" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Еңбекші көшіп келушіге рұқсатты беру, ұзарту және кері қайтарып алу, сондай-ақ еңбекші көшіп келушілерді тіркеу, дакто-, фото есепке алуды қалыптастыру және жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 8 ақпандағы № 76 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2020 жылғы 31 наурыздағы № 273 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20218 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z41" w:id="142"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z41" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Еңбекші көшіп келушіге рұқсатты беру, ұзарту және кері қайтарып алу, сондай-ақ еңбекші көшіп келушілерді дакто-, фото есепке алуды қалыптастыру және жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 8 ақпандағы № 76 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2020 жылғы 18 қыркүйектегі № 636 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21255 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z42" w:id="143"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z42" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Еңбекші көшіп келушіге рұқсатты беру, ұзарту және кері қайтарып алу, сондай-ақ еңбекші көшіп келушілерді дакто-, фото есепке алуды қалыптастыру және жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 8 ақпандағы № 76 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2021 жылғы 15 қаңтардағы № 16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22082 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z43" w:id="144"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z43" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Ішкі істер министрінің "Босқын мәртебесiн беру туралы өтiнiшхатты тiркеу мен қараудың қағидаларын бекіту туралы" 2010 жылғы 29 қарашадағы № 496 және "Еңбекші көшіп келушіге рұқсатты беру, ұзарту және кері қайтарып алу, сондай-ақ еңбекші көшіп келушілерді дакто-, фото есепке алуды қалыптастыру және жүргізу қағидаларын бекіту туралы" 2014 жылғы 8 ақпандағы № 76 бұйрықтарының кейбір құрылымдық элементтерінің қолданысын тоқтата тұру туралы" Қазақстан Республикасы Ішкі істер министрінің 2021 жылғы 24 қыркүйектегі № 576 бұйрығының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 24514 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12176,31 +11239,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>