--- v0 (2025-12-27)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="61db259" w14:textId="61db259">
+    <w:p w14:paraId="9bb2ea3" w14:textId="9bb2ea3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,88 +85,174 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Банктің пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері мен оларды есептеу әдістемелерін, капиталының мөлшерін және Ашық валюталық позицияны есептеу қағидалары мен оның лимиттерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 13 қыркүйектегі № 170 қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 6 сәуірдегі № 28 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 8 сәуірде № 27486 болып тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 6 сәуірдегі № 28 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 8 сәуірде № 27486 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 28 сәуірдегі № 85 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -190,162 +278,130 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Банктің пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері мен оларды есептеу әдістемелерін, капиталының мөлшерін және Ашық валюталық позицияны есептеу қағидалары мен оның лимиттерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 13 қыркүйектегі № 170 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15886 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Банктің пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері мен оларды есептеу әдістемелері, капиталының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мөлшерінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1898,126 +1954,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қолжетімді тұрақты қорландыру міндеттемелерінің кестесі осы қаулыға қосымшаға сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілетін Ашық валюталық позицияларды есептеу қағидалары мен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лимиттерiнде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-тармақ мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Ашық валюталық позицияның лимиттерi есепті апта ішінде кез келген шетел валютасы (тазартылған бағалы металл) бойынша асып түскен жағдайда кейiнгi 3 (үш) апта iшiнде бұзушылық жіберген банк үшін бұзылған валюталар (тазартылған бағалы металдар) бойынша ашық валюталық позициялардың лимиттерi осы Қағидалардың 3-тармағында белгiленген ашық валюталық позиция лимиттерiнен 5 (бес) пайыздық тармаққа азаюымен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2190,70 +2230,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган осы тармақтың бесінші бөлігінде көзделген іс-шаралар жоспарын келісуді ұсынған күнінен бастап 10 (он) жұмыс күн ішінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер осы асып кету іс-шаралар жоспарында белгіленген мерзімде жойылмаған жағдайда, ашық валюталық позиция лимиттерi мәндерінің асып кетуі осы асып кету анықталған күннен бастап осы нормативтің бұзылуы ретінде қарастырылады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="1"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қаржы ұйымдарының әдіснамасы және пруденциялық реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2264,90 +2304,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың 2) тармақшасында көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="2"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z13" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы қаулы алғашқы ресми жарияланған күнінен бастап күшіне енеді. Банктің осы қаулының 1-тармағының бесінші, отыз төртінші, қырық төртінші, жетпіс бірінші, сексен алтыншы абзацтарында көрсетілген пруденциялық нормативтерді және сақталуы міндетті өзге де нормалар мен лимиттерді және банк капиталының мөлшерін және ашық валюталық позиция лимиттерін бұзуы осы қаулы қолданысқа енгізілгенге дейін анықталған жағдайларда осы қаулының 1-тармағының тоғызыншы, отыз сегізінші, қырық сегізінші, жетпіс бесінші, тоқсаныншы абзацтарында көзделген мерзім осы қаулы қолданысқа енгізілген күннен бастап есептеледі. Осы қаулының 1-тармағының жетпіс сегізінші абзацы 2022 жылғы 21 ақпаннан бастап туындаған құқықтық қатынастарға қолданылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2622,132 +2662,102 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Стратегиялық жоспарлау</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және рефо</w:t>
-[...9 lines deleted...]
-              <w:t>рмалар агенттігінің</w:t>
+              <w:t>және реформалар агенттігінің</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұлттық</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> статистика бюросы</w:t>
+              <w:t>Ұлттық статистика бюросы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -4666,63 +4676,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5044,35 +5076,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>