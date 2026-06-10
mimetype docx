--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ae51957" w14:textId="ae51957">
+    <w:p w14:paraId="724ebde" w14:textId="724ebde">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,151 +93,265 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 4 сәуірдегі № 179 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 5 сәуірде № 27422 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 4 сәуірдегі № 179 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 5 сәуірде № 27422 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БҰЙЫРАМЫН: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қала құрылысы және құрылыс жобалары (техникалық-экономикалық негiздемелер және жобалау-сметалық құжаттамалар) бойынша сараптама қорытындыларын ресiмдеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 2 сәуірдегі № 305 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10636 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қала құрылысы және құрылыс жобалары (техникалық-экономикалық негiздемелер және жобалау-сметалық құжаттамалар) бойынша сараптама қорытындыларын ресiмдеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -928,70 +1042,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 9-2-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9-2. Ерекше индустриялық аймақтың аккредиттелген сараптама ұйымының құрылыс жобалары бойынша жалпы тәртіппен жүргізілетін ведомстводан тыс кешенді сараптамасының қорытындылары ерекше индустриялық аймақтың аккредиттелген сараптама ұйымының сараптама қорытындысы нысанында жасалады және:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1020,130 +1134,214 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жобаланатын объектінің немесе жобаның тиісті бөлімдерінің (бөліктерінің) функционалдық мақсатына қарай осы жоба бойынша басшылық функцияларды орындайтын мамандардың;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тартылған штаттан тыс аттестатталған сарапшыларды қоса алғанда, қаралатын жобаның әрбір бөлімі (бөліктері) бойынша аттестатталған сарапшылардың электрондық-цифрлық қолтаңбаларымен куәландырылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Сараптама комиссияларын (сараптама топтарын) құру және кешендi ведомстводан тыс сараптамаға және қала құрылысы сараптамасына қатысу үшiн мамандарды (мамандандырылған институттар мен ұйымдарды) тарту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 2 сәуірдегі № 306 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10635 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Сараптама комиссияларын (сараптама топтарын) құру және кешенді ведомстводан тыс сараптамаға және қала құрылысы сараптамасына қатысу үшін мамандарды (мамандандырылған институттар мен ұйымдарды) тарту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1798,146 +1996,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылыс учаскесінің ерекше жағдайлары бар техникалық жағынан күрделі объектілердің;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жобалау практикасында сирек кездесетін функционалдық (технологиялық) маңызы бар технологиялық жағынан күрделі объектілердің құрылыс жобаларын қараған жағдайда алқа шешімдерін қабылдау үшін өздерінің сараптама комиссияларын қажет болған жағдайда құрады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="5"/>
+    <w:bookmarkStart w:name="z17" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z19" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p>
-[...74 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>