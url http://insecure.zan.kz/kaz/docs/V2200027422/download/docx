--- v1 (2026-06-10)
+++ v2 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="724ebde" w14:textId="724ebde">
+    <w:p w14:paraId="3666957" w14:textId="3666957">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -149,1993 +149,247 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">1. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 05.05.2026 </w:t>
+        <w:t xml:space="preserve">      2. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 225</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1765 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="3"/>
+    <w:bookmarkStart w:name="z17" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="4"/>
+    <w:bookmarkStart w:name="z18" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z19" w:id="5"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z19" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2310,55 +564,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>