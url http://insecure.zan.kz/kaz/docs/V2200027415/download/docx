--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6abb5d9" w14:textId="6abb5d9">
+    <w:p w14:paraId="620a579" w14:textId="620a579">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1872,1644 +1872,2282 @@
         <w:t>
       9) өзін-өзі бағалау, өзара және топтық бағалау бойынша тапсырмалардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z53" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) өзіне, өз таңдауы мен іс-әрекетіне жауапкершілікпен қарауды қалыптастыруға ықпал ететін материалдардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z54" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) тармақша жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) оқу міндеттерін шешу үшін ақпараттық-коммуникациялық технологияларды пайдалану;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) тармақша жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) кестелермен, карталармен, схемалармен, фотосуреттермен, графиктермен, диаграммалармен және электрондық ақпараттық ресурстармен жұмыс істеу дағдыларын қалыптастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Баяндау тіліне қойылатын талаптар:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z55" w:id="54"/>
-[...15 lines deleted...]
-      12) кестелермен, карталармен, схемалармен, фотосуреттермен, графиктермен, диаграммалармен және электрондық ақпараттық ресурстармен жұмыс істеу дағдыларын қалыптастыру.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қазақ тілінде оқытатын мектептер үшін оқулықты қазақ тілінде (тілдік пәндер бойынша оқулықтардан басқа), басқа тілде оқытатын мектептер үшін – оқу тілінде әзірлеу немесе аудармада ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z56" w:id="55"/>
-[...15 lines deleted...]
-      13. Баяндау тіліне қойылатын талаптар:</w:t>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) білім алушылардың жас ерекшеліктеріне сәйкестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z57" w:id="56"/>
-[...15 lines deleted...]
-      1) қазақ тілінде оқытатын мектептер үшін оқулықты қазақ тілінде (тілдік пәндер бойынша оқулықтардан басқа), басқа тілде оқытатын мектептер үшін – оқу тілінде әзірлеу немесе аудармада ұсыну;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) материалды баяндау тілінің әдеби сөйлеу нормаларына сәйкестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z58" w:id="57"/>
-[...15 lines deleted...]
-      2) білім алушылардың жас ерекшеліктеріне сәйкестігі;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сөйлеу әрекетінің барлық түрлерін пайдалану (оқу, жазу, тыңдау және сөйлеу);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z59" w:id="58"/>
-[...15 lines deleted...]
-      3) материалды баяндау тілінің әдеби сөйлеу нормаларына сәйкестігі;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) емле нормаларына сәйкестігі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z60" w:id="59"/>
-[...15 lines deleted...]
-      4) сөйлеу әрекетінің барлық түрлерін пайдалану (оқу, жазу, тыңдау және сөйлеу);</w:t>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Мектепке дейінгі білім беру ұйымдарымен оқу-әдістемелік кешендер үшін мазмұнына қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z61" w:id="60"/>
-[...15 lines deleted...]
-      5) емле нормаларына сәйкестігі.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Педагогтерге арналған әдістемелік нұсқаулықтың мазмұнына қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z62" w:id="61"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="63"/>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің міндетін атқарушының 2016 жылғы 12 тамыздағы № 499 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14235 болып тіркелді) Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламаларына (бұдан әрі – мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасы) сәйкес келуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z65" w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Қазақстан Республикасында мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспарларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2012 жылғы 20 желтоқсандағы № 557 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8275 болып тіркелді) Қазақстан Республикасының мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспарларына (бұдан әрі – мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспары) сәйкестігі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әр тақырыптың басында кіріспе сұрақтарды ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұйымдастырылған оқу іс-әрекеті жоспарының немесе оқыту мен тәрбиелеудің әдіс-тәсілдері мен формаларына ұсынымдары бар әдістемелік ақпараттың берілуі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z66" w:id="65"/>
-[...15 lines deleted...]
-      3) әр тақырыптың басында кіріспе сұрақтарды ұсыну;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ұсынылған материалдың тәрбиеленушілердің жас ерекшеліктеріне сәйкестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z67" w:id="66"/>
-[...15 lines deleted...]
-      4) ұйымдастырылған оқу іс-әрекеті жоспарының немесе оқыту мен тәрбиелеудің әдіс-тәсілдері мен формаларына ұсынымдары бар әдістемелік ақпараттың берілуі;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ерекше білім беру қажеттіліктері бар тәрбиеленушілермен жұмыс істеу бойынша әдістемелік материалдардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z68" w:id="67"/>
-[...15 lines deleted...]
-      5) ұсынылған материалдың тәрбиеленушілердің жас ерекшеліктеріне сәйкестігі;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жаднамалардың, нұсқаулықтар және айдарлардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z69" w:id="68"/>
-[...15 lines deleted...]
-      6) ерекше білім беру қажеттіліктері бар тәрбиеленушілермен жұмыс істеу бойынша әдістемелік материалдардың болуы;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) педагогтерге арналған әдістемелік және арнайы әдебиеттер тізімі және (немесе) қолданыстағы веб-сайттардың болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z70" w:id="69"/>
-[...15 lines deleted...]
-      7) жаднамалардың, нұсқаулықтар және айдарлардың болуы;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Жұмыс дәптерінің, көрнекілік материалдары мен альбомдардың мазмұнына қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z71" w:id="70"/>
-[...15 lines deleted...]
-      8) педагогтерге арналған әдістемелік және арнайы әдебиеттер тізімі және (немесе) қолданыстағы веб-сайттардың болуы.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) үлгілік оқу бағдарламасына және мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспарына сәйкестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z72" w:id="71"/>
-[...15 lines deleted...]
-      15. Жұмыс дәптерінің, көрнекілік материалдары мен альбомдардың мазмұнына қойылатын талаптар:</w:t>
+    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тәрбиеленушілердің танымдық қызығушылығын тудыратын және ой-өрісін кеңейтетін иллюстрациялардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z73" w:id="72"/>
-[...15 lines deleted...]
-      1) үлгілік оқу бағдарламасына және мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспарына сәйкестігі;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) білім беру саласының ерекшеліктерін ескере отырып, Отанға деген сүйіспеншілік пен құрмет сезімін тәрбиелейтін, мәдениетаралық диалогты қамтамасыз ететін материалдарды іріктеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z74" w:id="73"/>
-[...15 lines deleted...]
-      2) тәрбиеленушілердің танымдық қызығушылығын тудыратын және ой-өрісін кеңейтетін иллюстрациялардың болуы;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өткен және қазіргі таңбалардың, сондай-ақ фольклорлық кейіпкерлердің бейнесін көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z75" w:id="74"/>
-[...15 lines deleted...]
-      3) білім беру саласының ерекшеліктерін ескере отырып, Отанға деген сүйіспеншілік пен құрмет сезімін тәрбиелейтін, мәдениетаралық диалогты қамтамасыз ететін материалдарды іріктеу;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тәрбиеленушілерді жас ерекшеліктеріне сәйкес өз білімдері мен дағдыларын пайдалануға ынталандыратын тапсырмалардың болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z76" w:id="75"/>
-[...15 lines deleted...]
-      4) өткен және қазіргі таңбалардың, сондай-ақ фольклорлық кейіпкерлердің бейнесін көрсету;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3- параграф. Орта білім беру ұйымдары үшін оқу-әдістемелік кешендердің мазмұнына қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z77" w:id="76"/>
-[...15 lines deleted...]
-      5) тәрбиеленушілерді жас ерекшеліктеріне сәйкес өз білімдері мен дағдыларын пайдалануға ынталандыратын тапсырмалардың болуы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-параграфтың тақырыбы жаңа редакцияда - ҚР Оқу-ағарту министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әдістемелік нұсқаулықтың мазмұнына қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z78" w:id="77"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Орта білім беру ұйымдары үшін  оқу-әдістемелік кешендердің мазмұнына қойылатын талаптар</w:t>
+    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) үлгілік оқу бағдарламасына, үлгілік оқу жоспарына және оқулыққа сәйкестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z79" w:id="78"/>
-[...15 lines deleted...]
-      16. Әдістемелік нұсқаулықтың мазмұнына қойылатын талаптар:</w:t>
+    <w:bookmarkStart w:name="z81" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әрбір сабаққа нақты мақсаттардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z80" w:id="79"/>
-[...15 lines deleted...]
-      1) үлгілік оқу бағдарламасына, үлгілік оқу жоспарына және оқулыққа сәйкестігі;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қысқа мерзімді сабақ жоспарлары үлгілерінің болуы немесе оқыту мен тәрбиелеудің әдістері, тәсілдері мен формалары туралы нұсқауларды қамтитын әдістемелік ақпараттың ұсынылуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z81" w:id="80"/>
-[...15 lines deleted...]
-      2) әрбір сабаққа нақты мақсаттардың болуы;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оқулықтың тапсырмалары мен жаттығулары бойынша кілттердің (жауаптардың) және түсіндірмелердің болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z82" w:id="81"/>
-[...15 lines deleted...]
-      3) қысқа мерзімді сабақ жоспарлары үлгілерінің болуы немесе оқыту мен тәрбиелеудің әдістері, тәсілдері мен формалары туралы нұсқауларды қамтитын әдістемелік ақпараттың ұсынылуы;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жадынамалардың, нұсқаулықтардың және айдарлардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z83" w:id="82"/>
-[...15 lines deleted...]
-      4) оқулықтың тапсырмалары мен жаттығулары бойынша кілттердің (жауаптардың) және түсіндірмелердің болуы;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мұғалімдерге арналған ұсынылатын әдістемелік, арнайы әдебиеттер тізімінің және (немесе) қолданыстағы веб-сайттардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z84" w:id="83"/>
-[...15 lines deleted...]
-      5) жадынамалардың, нұсқаулықтардың және айдарлардың болуы;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оқулыққа сәйкес арнайы және оқу терминологиясын, ұғымдар мен терминдерді қолдану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z85" w:id="84"/>
-[...15 lines deleted...]
-      6) мұғалімдерге арналған ұсынылатын әдістемелік, арнайы әдебиеттер тізімінің және (немесе) қолданыстағы веб-сайттардың болуы;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жасына (сыныпқа) сәйкес пән тілі мен терминологиясын енгізу бойынша ұсыныстардың болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z86" w:id="85"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="87"/>
+    <w:bookmarkStart w:name="z88" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Хрестоматияның, диктанттар жинағының және Әліппе спутнигінің мазмұнына қойылатын талаптар: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) үлгілік оқу бағдарламасына, үлгілік оқу жоспарына және оқулыққа сәйкес материалдарды іріктеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z90" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оқу пәнінің ерекшеліктерін ескере отырып, Қазақстан Республикасы халқы мен мемлекеттің мүдделерін, ұлттық және жалпыадамзаттық құндылықтар мен жетістіктерді көрсету;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z89" w:id="88"/>
-[...15 lines deleted...]
-      1) үлгілік оқу бағдарламасына, үлгілік оқу жоспарына және оқулыққа сәйкес материалдарды іріктеу;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бұрынғы және қазіргінің белгілі батырлары, фольклорлық кейіпкерлері, Қазақстан Республикасындағы және әлемдегі ғылым, инновация, мәдениет, спорт және тағы басқа қоғамдық-экономикалық салаларда жетістікке жеткен тұлғалардың өмірлеріндегі ынталандырушы сәттердің берілуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z90" w:id="89"/>
-[...15 lines deleted...]
-      2) оқу пәнінің ерекшеліктерін ескере отырып, Қазақстан Республикасы халқы мен мемлекеттің мүдделерін, ұлттық және жалпыадамзаттық құндылықтар мен жетістіктерді көрсету;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оқулыққа сәйкес арнайы және оқу терминологиясын, ұғымдар мен терминдерді қолдану.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z91" w:id="90"/>
-[...15 lines deleted...]
-      3) бұрынғы және қазіргінің белгілі батырлары, фольклорлық кейіпкерлері, Қазақстан Республикасындағы және әлемдегі ғылым, инновация, мәдениет, спорт және тағы басқа қоғамдық-экономикалық салаларда жетістікке жеткен тұлғалардың өмірлеріндегі ынталандырушы сәттердің берілуі;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Жұмыс дәптері мен жазбалардың мазмұнына қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z92" w:id="91"/>
-[...15 lines deleted...]
-      4) оқулыққа сәйкес арнайы және оқу терминологиясын, ұғымдар мен терминдерді қолдану.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) үлгілік оқу бағдарламасына және оқулыққа сәйкес материалдарды іріктеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z93" w:id="92"/>
-[...15 lines deleted...]
-      18. Жұмыс дәптері мен жазбалардың мазмұнына қойылатын талаптар:</w:t>
+    <w:bookmarkStart w:name="z95" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тапсырмалардың күрделілік деңгейінің білім алушылардың танымдық ерекшеліктеріне сәйкестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z94" w:id="93"/>
-[...15 lines deleted...]
-      1) үлгілік оқу бағдарламасына және оқулыққа сәйкес материалдарды іріктеу;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) білім алушылардың танымдық қызығушылығын тудыратын және ой-өрісін кеңейтетін тапсырмалар мен иллюстрациялардың болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z95" w:id="94"/>
-[...15 lines deleted...]
-      2) тапсырмалардың күрделілік деңгейінің білім алушылардың танымдық ерекшеліктеріне сәйкестігі;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Тапсырмалар, есептер және жаттығулар жинағының мазмұнына қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z96" w:id="95"/>
-[...15 lines deleted...]
-      3) білім алушылардың танымдық қызығушылығын тудыратын және ой-өрісін кеңейтетін тапсырмалар мен иллюстрациялардың болуы.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тапсырмалардың үлгілік оқу бағдарламасында белгіленген оқу мақсаттарына сәйкестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z97" w:id="96"/>
-[...15 lines deleted...]
-      19. Тапсырмалар, есептер және жаттығулар жинағының мазмұнына қойылатын талаптар:</w:t>
+    <w:bookmarkStart w:name="z99" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оқудағы қиындықтары мен білімдегі олқылықтары бар білім алушылар үшін, сондай-ақ ерекше білім беру қажеттілігі бар білім алушылар үшін тапсырмалардың берілуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z98" w:id="97"/>
-[...15 lines deleted...]
-      1) тапсырмалардың үлгілік оқу бағдарламасында белгіленген оқу мақсаттарына сәйкестігі;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жеке, жұпта және (немесе) топта орындау үшін күрделілігі жоғары тапсырмалардың және жаттығулардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z99" w:id="98"/>
-[...15 lines deleted...]
-      2) оқудағы қиындықтары мен білімдегі олқылықтары бар білім алушылар үшін, сондай-ақ ерекше білім беру қажеттілігі бар білім алушылар үшін тапсырмалардың берілуі;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) білім алушыларға үйренгендерін стандартты және жаңа жағдайларда қолдануға мүмкіндік беретін тапсырмалардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z100" w:id="99"/>
-[...15 lines deleted...]
-      3) жеке, жұпта және (немесе) топта орындау үшін күрделілігі жоғары тапсырмалардың және жаттығулардың болуы;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) зерделенген материалды бекітуге арналған тапсырмалардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z101" w:id="100"/>
-[...15 lines deleted...]
-      4) білім алушыларға үйренгендерін стандартты және жаңа жағдайларда қолдануға мүмкіндік беретін тапсырмалардың болуы;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өзін-өзі бағалау, өзара және топтық бағалау бойынша тапсырмалардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z102" w:id="101"/>
-[...15 lines deleted...]
-      5) зерделенген материалды бекітуге арналған тапсырмалардың болуы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) тармақша жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оқу тапсырмаларын орындауда ақпараттық-коммуникациялық технологияларды пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кестелермен, карталармен, схемалармен, графиктермен, диаграммалармен және электрондық ақпараттық ресурстармен жұмыс істеу дағдыларын қалыптастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Картографиялық атласқа қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z103" w:id="102"/>
-[...15 lines deleted...]
-      6) өзін-өзі бағалау, өзара және топтық бағалау бойынша тапсырмалардың болуы;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) үлгілік оқу бағдарламасына сәйкестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z104" w:id="103"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="107"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Геодезия, картография және кеңістіктік деректер туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген Ұлттық кеңістіктік деректер қорының картографиялық материалдарына сәйкестігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z109" w:id="108"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Қазақстан Республикасының әкімшілік-аумақтық құрылысы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген республика аумағында орналасқан объектілер атауларына және олардың транскрипцияларына сәйкестігі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шетелдік географиялық объектілердің атаулары мен шекараларының әлемнің өзекті саяси картасына, Қазақстан Республикасының ресми сыртқы саясатына және Біріккен Ұлттар Ұйымының негіз қалаушы құжаттарына сәйкестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) білім алушылар үшін карталардың жалпы географиялық және математикалық негіздерінің қолжетімділігі мен мәнерлілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ақпаратты іріктеу мен жинақтаудың бірыңғай деңгейін сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мазмұны, көрнекілігі және ақпараттық әсерінің білім алушылардың жасына сәйкес болуы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z110" w:id="109"/>
-[...15 lines deleted...]
-      4) шетелдік географиялық объектілердің атаулары мен шекараларының әлемнің өзекті саяси картасына, Қазақстан Республикасының ресми сыртқы саясатына және Біріккен Ұлттар Ұйымының негіз қалаушы құжаттарына сәйкестігі;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) белгілі уақыт аралығына қатысты заманауи және анық деректер берілуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z111" w:id="110"/>
-[...15 lines deleted...]
-      5) білім алушылар үшін карталардың жалпы географиялық және математикалық негіздерінің қолжетімділігі мен мәнерлілігі;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) атлас карталарының шартты белгілерін салу талаптарын сақтау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z112" w:id="111"/>
-[...15 lines deleted...]
-      6) ақпаратты іріктеу мен жинақтаудың бірыңғай деңгейін сақтау;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармаққа өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 18.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4- параграф. Электрондық нысандағы орта білім беру ұйымдарына арналған оқулықтарға және мектепке дейінгі ұйымдар мен орта білім беру ұйымдарына арналған оқу-әдістемелік кешендерге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z113" w:id="112"/>
-[...15 lines deleted...]
-      7) мазмұны, көрнекілігі және ақпараттық әсерінің білім алушылардың жасына сәйкес болуы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-параграфтың тақырыбы жаңа редакцияда - ҚР Оқу-ағарту министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Электрондық нысандағы оқулық пен оқу-әдістемелік кешендерге қойылатын талаптар осы Талаптардың 1–20-тарауларымен қатар қосымша мынадай ережелерді қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z114" w:id="113"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) түсінікті (қисынды) интерфейстің қолданылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кері байланыс және бақылау құралдарының қолданылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) навигациялық кеңестердің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мультимедиялық контенттің және интерактивті тапсырмалардың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) негізгі тақырыптар, ұғымдар мен терминдерді түсіндірмелермен сөздіктерге бағыттайтын гиперсілтемелермен қамтамасыз етілуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ақпараттың айналдырылатын HTML бетте вертикальді бағытта баяндалуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кең тараған компьютерлік және мобильді құрылғыларда және олардың қазіргі операциялық жүйелерінде (Windows (Уиндоус), Mac OS (Мак ОС), Android (Андроид), IOS (Ай ОС)) жұмыс істеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кең тараған тегін браузерлер немесе оқитын бағдарламаларын, сонымен қатар сыртқы ақпарат тасығыш құралдарында пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) аудио және бейне материалдарды ойнату үшін қосымша плагиндерді орнатуда қажеттіліктің болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) онлайн қолжетімді электрондық білім беру платформаларында және офлайн қолжетімді сыртқы ақпарат тасығыштарда контентті орналастыруы;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармаққа өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 18.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 265</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve">      11) тармақша жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...216 lines deleted...]
-      10) онлайн қолжетімді электрондық білім беру платформаларында және офлайн қолжетімді сыртқы ақпарат тасығыштарда контентті орналастыруы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3871,55 +4509,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4245,31 +4883,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>