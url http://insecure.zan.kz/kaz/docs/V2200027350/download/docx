--- v0 (2025-10-15)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f261503" w14:textId="f261503">
+    <w:p w14:paraId="b3d10bf" w14:textId="b3d10bf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,253 +85,313 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Зерттеулердің, консалтингтік көрсетілетін қызметтер мен мемлекеттік тапсырманың құнын айқындау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет) Төрағасының 2022 жылғы 24 наурыздағы № 93 бұйрығы. Қазақстан Республикасының Әділет министірлігінде 2022 жылғы 31 наурызда № 27350 болып тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет) Төрағасының 2022 жылғы 24 наурыздағы № 93 бұйрығы. Қазақстан Республикасының Әділет министірлігінде 2022 жылғы 31 наурызда № 27350 болып тіркелді. Күші жойылды - Қазақстан Республикасы Мемлекеттік қызмет істері агенттігі төрағасының м.а. 2026 жылғы 21 шiлдедегi № 130 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Мемлекеттік қызмет істері агенттігі төрағасының м.а. 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет кодексінің 34-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Зерттеулердің, консалтингтік көрсетілетін қызметтер мен мемлекеттік тапсырманың құнын айқындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) Превенция қызметі заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық ресми жарияланғаннан кейін, оны Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет) Төрағасының бірінші орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін, күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -589,88 +651,68 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қаржы</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> министрлігі</w:t>
+              <w:t>Қаржы министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -817,325 +859,304 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 93 Бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зерттеулердің, консалтингтік көрсетілетін қызметтер мен мемлекеттік тапсырманың құнын айқындау қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Зерттеулердің, консалтингтік көрсетілетін қызметтер мен мемлекеттік тапсырманың құнын айқындау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Бюджет кодексінің 34-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және зерттеулердің, консалтингтік көрсетілетін қызметтер мен мемлекеттік тапсырманың құнын айқындау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) консалтингтік көрсетілетін қызметтер – "Шығыстардың экономикалық сыныптамасы ерекшеліктерінің, оның ішінде жасалған азаматтық-құқықтық мәмілелерді тіркеу міндетті болып табылатын шығыстар түрлерінің тізбесін бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2016 жылғы 27 қаңтардағы № 30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13301 болып тіркелген) бекітілген Шығыстардың экономикалық сыныптамасы ерекшеліктерінің, оның ішінде жасалған азаматтық-құқықтық мәмілелерді тіркеу міндетті болып табылатын шығыстар түрлерінің тізбесіне сәйкес мемлекеттік орган қызметі процесінде туындайтын проблемаларды, мүмкіндіктерді айқындау және бағалау не ахуалды егжей-тегжейлі талдау жөніндегі; жұмыстың қаржылық және басқарушылық тиімділігін (мынадай негізгі қызмет түрлері шеңберінде: басқару консалтингі, әкімшілік-кадрлық консалтинг, қаржылық консалтинг, ІТ-консалтинг, заң консалтингі, мамандандырылған консалтинг, қорғаныс саласындағы консалтинг, консалтингтік көрсетілетін техникалық қызметтер) арттыру үшін, одан әрі іс-қимылды түзеу бойынша тиімді ұсынымдар әзірлеу бойынша көрсетілетін қызметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) зерттеулердің, консалтингтік көрсетілетін қызметтер мен мемлекеттік тапсырманың әлеуетті орындаушысы (бұдан әрі – әлеуетті орындаушы) – зерттеулерді, консалтингтік көрсетілетін қызметтер мен мемлекеттік тапсырманы орындауға арналған жобаны (бұдан әрі – жоба) берген заңды және/немесе жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) құнды анықтау – Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет) өткізетін зерттеулердің, консалтингтік көрсетілетін қызметтер мен мемлекеттік тапсырманың құнын анықтау жөніндегі іс-шаралар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) зерттеулердің, консалтингтік көрсетілетін қызметтер мен мемлекеттік тапсырманың тапсырыс берушісі (бұдан әрі – тапсырыс беруші) – Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Зерттеулердің, консалтингтік көрсетілетін қызметтер мен мемлекеттік тапсырманың құнын анықтау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Зерттеулердің, консалтингтік көрсетілетін қызметтер мен мемлекеттік тапсырманың құны мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тікелей шығыстар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соңғы жарияланған ресми статистикалық деректерге сәйкес республика бойынша зерттеулерді, консалтингтік көрсетілетін қызметтер мен мемлекеттік тапсырманы жүзеге асыратын, бірақ тиісті саладағы (кәсіби, ғылыми және техникалық қызмет) орташа айлығы атаулы жалақыдан аспайтын жұмыскерлердің еңбегіне ақы төлеу жөніндегі шығыстар (жалақы, әлеуметтік салық, мемлекеттік әлеуметтік сақтандыру қорына әлеуметтік аударымдар, жұмыс берушілердің әлеуметтік медициналық сақтандыру қорына аударымдары);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1218,202 +1239,186 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       байланыс қызметтері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аударма қызметтері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шартты-тұрақты шығыстар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тартылатын сыртқы сарапшылардың (қосалқы мердігерлер) қызметтеріне ақы төлеу жөніндегі шығыстар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қорларды сатып алу бойынша шығыстар (зерттеулер, консалтингтік көрсетілетін қызметтер мен мемлекеттік тапсырма үшін қажетті тауарлардың құнын айқындау);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасы кодексінің (Салық кодексі) 369-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес қосылған құн салығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тапсырыс беруші жобалардың құнын жинау жөніндегі ақпаратты тапсырыс беруші зерттеулердің, консалтингтік көрсетілетін қызметтер мен мемлекеттік тапсырманың тақырыптарын бекіткеннен кейін, күнтізбелік отыз күн ішінде, кемінде, үш әлеуетті орындаушыға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Зерттеулер, консалтингтік көрсетілетін қызметтер мен мемлекеттік тапсырманың құны осы Қағидалардың қосымшасына сай зерттеулер, консалтингтік көрсетілетін қызметтер мен мемлекеттік тапсырма құнының есебіне сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1557,126 +1562,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зерттеулердің, консалтингтік көрсетілетін қызметтер мен мемлекеттік тапсырманың құнын есептеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Зерттеулердің, консалтингтік көрсетілетін қызметтер мен мемлекеттік тапсырманың құны, кемінде, үш әлеуетті орындаушыдан алынған жобалар негізінде тікелей шығыстар, шартты-тұрақты шығыстар және қосылған құн салығына сүйене отырып, ең төменгі құны бойынша айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құны = ∑ ТШ + ШТШ + ҚҚС</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тікелей шығыстар мен шартты-тұрақты шығыстар сомасы (∑ТШ + ШТШ) мынадай формула бойынша айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ∑ТШ+ ШТШ = ∑Сеа + Сіш + Спш + Сақ + Скш + Сбқ + Саудқ + Ссс + Сқс </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1872,63 +1877,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2250,35 +2277,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>