--- v0 (2025-10-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f03e60b" w14:textId="f03e60b">
+    <w:p w14:paraId="3dd6ddd" w14:textId="3dd6ddd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -597,131 +597,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t> 1) тармақшасына  сәйкес әзірленді және олардың меншік нысанына және ведомстволық бағыныстылығына қарамастан, жасөспірімдер үйлері қызметінің тәртібі, сондай-ақ "Құжаттарды қабылдау және жасөспірімдер үйлеріне қабылдау" мемлекеттік қызметтерін көрсету тәртібін айқындайды.</w:t>
+        <w:t>
+      1. Осы Жасөспірімдер үйі (әлеуметтік бейімдеу орталығы) (бұдан әрі – Жасөспірімдер үйі) туралы үлгі қағидалар "Отбасы үлгісіндегі балалар ауылдары және жасөспірімдер үйлері туралы" Қазақстан Республикасы Заңының 22-бабының 2-тармағы мен "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабы 1) тармақшасына  сәйкес әзірленді және олардың меншік нысанына және ведомстволық бағыныстылығына қарамастан, жасөспірімдер үйлері қызметінің тәртібін, сондай-ақ "Құжаттарды қабылдау және жасөспірімдер үйлеріне қабылдау" мемлекеттік қызметін көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 29.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 198</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1263,393 +1223,527 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      15. Көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      15. Көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде осы Қағидаларға </w:t>
-[...40 lines deleted...]
-    </w:p>
+      Қызмет беруші жеке басын куәландыратын құжаттар туралы, "Наркология" психикалық денсаулық орталығы мен "Психиатрия"" психикалық денсаулық орталығынан динамикалық бақылауда болу (немесе болмауы) туралы мәліметтерді "Денсаулық сақтау саласындағы мемлекеттік көрсетілетін қызметтердің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20665 болып тіркелген) бекітілген нысанға сәйкес "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілетін қызметті беруші мемлекеттік қызмет көрсету кезінде цифрлық жүйелердегі заңмен қорғалатын құпияны қамтитын, мәліметтерді пайдалануға көрсетілетін қызметті алушының келісімін алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші цифрлық құжаттарды іске асырылған интеграция арқылы цифрлық құжаттар сервисінен порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы бір реттік парольді беру немесе порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған құжат иесінің келісімі болған жағдайда алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті беруші өтінішті қараудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Құжаттарды тексеру нәтижесі бойынша қызмет көрсетуші 4 (төрт) жұмыс күні ішінде қызмет алушыны Жасөспірімдер үйіне қабылдау туралы бұйрық шығарып, Жасөспірімдер үйінде тұру туралы шарттың жасалғаны туралы хабарламаны береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасөспірімдер үйінде тұру туралы шарттың жасалғаны туралы хабарлама қызмет берушінің кеңсесі (канцеляриясы) арқылы қолма қол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың Мемлекеттік қызмет көрсетуге қойылатын талаптарының 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту үшін негіз анықталған кезде, көрсетілетін қызметті беруші Қазақстан Республикасы Әкімшілік рәсімдік–процестік кодексінің (бұдан әрі – ҚР ӘРПК) 73-бабына сәйкес мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей, көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымнын білдіруге мүмкіндік беру үшін тыңдауды өткізу уақыты мен орны туралы хабарламаны жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау рәсімі ҚР ӘРПК-нің 73-бабына сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша қызмет беруші 2 (екі) жұмыс күні ішінде қызмет алушыға мемлекеттік қызметті көрсету туралы шешімді не дәлелді бас тартуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Құжаттарды қарау және Жасөспірімдер үйінде тұру туралы шарттың жасалғаны туралы хабарламаны алу бойынша жалпы мерзім 5 (бес) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қызмет беруші жеке басын куәландыратын құжаттар туралы, "Наркология" психикалық денсаулық орталығы мен "Психиатрия" психикалық денсаулық орталығынан динамикалық бақылауда болу (немесе болмауы) туралы мәліметтерді "Денсаулық сақтау саласындағы мемлекеттік көрсетілетін қызметтердің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 </w:t>
-[...208 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+      18. Көрсетілетін қызметті беруші Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының бұдан әрітәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету процесінде көсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 4-тараумен толықтырылды - ҚР Оқу-ағарту министрінің 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 198</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мемлекеттік қызметтер көрсету мәселелері жөніндегі шағымның қаралуын жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, шағымды қарайтын орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1950,212 +2044,244 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 1-қосымшамен толықтырылды - ҚР Оқу-ағарту министрінің 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 198</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Оқу-ағарту министрінің 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды қабылдау және Жасөспірімдер үйіне қабылдау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Көрсетілетін қызметті берушінің атауы</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жасөспірімдер үйі</w:t>
+Жасөспірімдер үйі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2188,87 +2314,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетутәсілдері</w:t>
+Мемлекеттік қызметтің кіші түрінің атауы (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін қызметті берушінің кеңсесі</w:t>
+Жоқ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2286,102 +2412,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1093" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет және кіші түрлерін </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+(бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 (бес) жұмыс күні</w:t>
+көрсетілетін қызметті берушінің кеңсесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2399,102 +2545,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1094" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет және кіші түрлерін </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+(бар болса көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағаз жүзінде</w:t>
+5 (бес) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2512,102 +2678,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1095" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет және кіші түрлерін </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+(бар болса көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жасөспірімдер үйіне қабылдау туралы хабарлама немесе осы мемлекеттік қызмет көрсетуге қойылатын талаптарының 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+Қағаз жүзінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2625,102 +2811,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1096" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыдан алынатын төлем мөлшері Қазақстан Республикасының заңнамасында көзделген жағдайларда мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету тәртібі және оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және кіші түрлерін</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(бар болса көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Жасөспірімдер үйіне қабылдау туралы хабарлама немесе осы мемлекеттік қызмет көрсетуге қойылатын талаптарының 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2738,102 +2944,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1097" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілетін қызметті және кіші түрлерін</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(бар болса алушыдан алынатын төлем мөлшері Қазақстан Республикасының заңнамасында көзделген жағдайларда мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету тәртібі және оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің жұмыс кестесі: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, сағат 13.00-ден 14.00-ға дейінгі түскі үзіліспен дүйсенбіден бастап жұма аралығын қоса алғанда сағат 9.00-ден 18.00-ға дейін.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2866,141 +3092,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) еркін нысандағы өтініш;</w:t>
-[...53 lines deleted...]
-4) оқу немесе жұмыс орнынан анықтаманы ұсынады.</w:t>
+көрсетілетін қызметті берушінің жұмыс кестесі: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, сағат 13.00-ден 14.00-ға дейінгі түскі үзіліспен дүйсенбіден бастап жұма аралығын қоса алғанда сағат 9.00-ден 18.00-ға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3018,120 +3190,198 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1098" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызмет және кіші түрлерін</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(бар болса көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1099" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау; 2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің белгіленген талаптарға сәйкес келмеуі;</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) еркін нысандағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен цифрлық құжат (жеке басын сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) ата-аналары туралы мәліметті (ата-анасының қайтыс болуы, ата-ана құқықтарының шектелуі немесе олардан айрылуы, ата-анасының хабар-ошарсыз кетті деп танылуы, олардың қайтыс болды деп жариялануы, әрекетке қабілетсіз, әрекетке қабілеті шектеулі деп танылуы, ата-анасының бас бостандығынан айыру орындарында жазасын өтеуі, ата-анасының іздестірілуі, ата-анасының баласын тәрбиелеуден немесе оның құқықтары мен мүдделерін қорғаудан жалтаруы, оның ішінде ата-анасының өз баласын стационарлық үлгідегі тәрбиелеу, емдеу және медициналық-әлеуметтік мекемесінен алудан бас тартуы, сондай-ақ ата-ана қамқоршылығы болмаған өзге де жағдайлар);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) оқу немесе жұмыс орнынан анықтаманы ұсынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3149,102 +3399,323 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1102" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет және кіші түрлерін</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1103" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау; </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-"Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты Бірыңғай байланыс орталығы арқылы алады: 1414, 8 800 080 7777.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1105" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет және кіші түрлерін</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(бар болса) көрсетудің, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты Бірыңғай байланыс орталығы арқылы алады: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3990,55 +4461,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4364,31 +4835,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>