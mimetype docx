--- v0 (2025-11-09)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0e87d7b" w14:textId="0e87d7b">
+    <w:p w14:paraId="d9be568" w14:textId="d9be568">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қамаққа алу немесе бас бостандығынан айыру түріндегі жазаны өтеуден босатылатын адамдарды өздері таңдаған тұрғылықты жеріне немесе жұмыс орнына бару жолында тегін жол жүрумен, сондай-ақ тамақ өнімдерімен немесе ақшамен қамтамасыз ету қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ішкі істер министрінің 2022 жылғы 5 наурыздағы № 118 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 5 наурызда № 27036 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ішкі істер министрінің 2022 жылғы 5 наурыздағы № 118 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 5 наурызда № 27036 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Қылмыстық-атқару кодексінің 16-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1051,108 +1051,170 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Босатылатын адам жазаны орындайтын мекеменің әкімшілігінен жазасын өтеуден босатылған күні тамақ өнімдерін  не Қазақстан Республикасының аумағы шегінде жол жүруге ақша алады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Қамаққа алу немесе бас бостандығынан айыру түріндегі жазаны өтеуден босатылғаннан кейін Қазақстан Республикасының шегінен тыс жерге кететін шетелдік сотталғандарға жол жүру билеттері Қазақстан Республикасында аккредиттелген олардың мемлекеттерінің дипломатиялық өкілдіктері мен консулдық мекемелері орналасқан жерге дейін сатып алынады.</w:t>
+      5. Қамаққа алу немесе бас бостандығынан айыру түріндегі жазаны өтеуден босатылғаннан кейін Қазақстан Республикасының шегінен тыс жерге кететін шетелдік азаматтар қатарындағы сотталғандарға жол жүру билеттері Қазақстан Республикасында аккредиттелген олардың мемлекеттерінің дипломатиялық өкілдіктері мен консулдық мекемелері орналасқан жерге дейін сатып алынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 504 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>