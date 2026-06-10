--- v0 (2025-10-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fc74215" w14:textId="fc74215">
+    <w:p w14:paraId="fd3627c" w14:textId="fd3627c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,195 +85,255 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ойын бизнесі мен лотереяларды ұйымдастырушылар үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптарды бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...23 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржылық мониторинг агенттігі Төрағасының 2022 жылғы 28 ақпандағы № 17 және Қазақстан Республикасы Мәдениет және спорт министрінің 2022 жылғы 28 ақпандағы № 60 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 2 наурызда № 26984 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржылық мониторинг агенттігі Төрағасының 2026 жылғы 6 сәуірдегі № 4, Қазақстан Республикасы Әділет министрінің 2026 жылғы 30 сәуірдегі № 408, Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 22 сәуірдегі № 216/НҚ, Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 2026 жылғы 8 сәуірдегі № 1, Қазақстан Республикасы туризм және спорт министрінің 2026 жылғы 14 сәуірдегі № 60 бірлескен бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржылық мониторинг агенттігі Төрағасының 06.04.2026 № 4, ҚР Әділет министрінің 30.04.2026 № 408, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 22.04.2026 № 216/НҚ, ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 08.04.2026 № 1, ҚР туризм және спорт министрінің 14.04.2026 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бірлескен бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрықтың тақырыбы жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 14.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы" Заңының 11-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫЗ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Ойын бизнесі мен лотереяларды ұйымдастырушылар үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптар осы бірлескен бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -290,166 +352,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Қаржы министрінің және Қазақстан Республикасы Мәдениет және спорт министрінің кейбір бірлескен бұйрықтары осы бірлескен бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Қаржылық мониторинг агенттігі (бұдан әрі – Агенттік) заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бірлескен бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бірлескен бұйрықты Қазақстан Республикасы Қаржылық мониторинг агенттігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -944,185 +1006,164 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 Бірлескен бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ойын бизнесі мен лотереяларды ұйымдастырушылар үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптар</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Талаптардың тақырыбы жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 14.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ойын бизнесі мен лотереяларды ұйымдастырушылар үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптар (бұдан әрі – Талаптар) Қазақстан Республикасы "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы" Заңының (бұдан әрі – КЖ/ТҚҚ туралы Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-2-тармағына және Ақшаны жылыстатуға қарсы күрестің қаржылық шараларын әзірлеу тобының (ФАТФ) халықаралық стандарттарына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1141,266 +1182,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Талаптарда қаржы мониторингі субъектілеріне ойын бизнесі мен лотереяларды ұйымдастырушылар (бұдан әрі – Субъектілер) жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Талаптарда пайдаланылатын ұғымдар КЖ/ТҚҚ туралы Заңда және Қазақстан Республикасының "Ойын бизнесі туралы" Заңында көрсетілген мағыналарда қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Талаптардың мақсаттары үшін мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z148" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бөлінген байланыс арнасы – Субъектімен электрондық өзара іс-қимыл жасау үшін пайдаланылатын қаржы мониторингін жүзеге асыратын уәкілетті органның желісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z149" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z149" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ҚМ-1 нысаны – КЖ/ТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес қылмыстық жолмен алынған кiрiстердi заңдастыруға (жылыстатуға), терроризмдi қаржыландыруға, жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы iс-қимыл (бұдан әрі – КЖ/ТҚ/ЖҚҚТҚҚІ) саласындағы қаржылық мониторинг жөніндегі уәкілетті орган бекітетін Қаржы мониторингі субъектілерімен мәліметтерді беру қағидаларында көзделген қаржылық мониторингке жататын операция туралы мәліметтер мен ақпараттың нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z150" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z150" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату), терроризмді және жаппай қырып-жою қаруын таратуды қаржыландыру (бұдан әрі – КЖ/ТҚ/ЖҚҚТҚ) тәуекелдері – Субъектілерді КЖ/ТҚ/ЖҚҚТҚ заңдастыру немесе өзге де қылмыстық әрекет процестеріне әдейі немесе абайсызда тарту мүмкіндігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z151" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z151" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату), терроризмді және жаппай қырып-жою қаруын таратуды қаржыландыру тәуекелдерін басқару – Субъектілердің КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін мониторингтеу, анықтау, сондай-ақ оларды азайту (клиенттердің қызметтеріне қатысты) бойынша қабылдайтын шаралар жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z152" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z152" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мінсіз іскерлік бедел – кәсібилікті, адалдықты, алынбаған немесе өтелмеген соттылығының жоқтығын растайтын фактілердің болуы, оның ішінде қаржы ұйымының, банк және (немесе) сақтандыру холдингінің басшы қызметкері лауазымын атқару және қаржы ұйымының ірі қатысушы (ірі акционер) болу өмір бойы құқығынан айыру түріндегі қылмыстық жазаны қолдану туралы заңды күшіне енген сот шешімінің болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z153" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z153" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уәкілетті орган – КЖ/ТҚҚ туралы Заңға сәйкес қаржы мониторингiн жүзеге асыратын және КЖ/ТҚ/ЖҚҚТҚҚІ жөніндегі өзге де шараларды қабылдайтын мемлекеттiк орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1419,68 +1444,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ішкі бақылау мынадай мақсаттарда жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Субъектілердің КЖ/ТҚҚ туралы Заңның талаптарын орындауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1553,68 +1580,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды ұйымдастыру шеңберінде Субъектілер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тәуелсіз аудит жүргізуге шешімі болған жағдайда тәуелсіз аудитті, КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылау тиімділігін бағалауды ұйымның ішкі аудит қызметімен не ішкі аудит жүргізуге уәкілетті өзге органмен жүргізуін қамтитын ішкі бақылау қағидаларын Талаптарға сәйкес басқару органмен немесе атқарушы органмен әзірлеуі және қабылдауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1669,68 +1698,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ішкі бақылау қағидалары (бұдан әрі – ІБҚ) КЖ/ТҚ/ЖҚҚТҚҚІ-ға бағытталған жұмыстың ұйымдастырушылық негіздерін реттейтін және КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында Субъектілердің іс-қимыл тәртібін белгілейтін құжат болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1749,88 +1780,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Ішкі бақылау қағидалары КЖ/ТҚ/ЖҚҚТҚҚІ-ға бағытталған жұмыстың ұйымдастырушылық негіздерін регламенттейтін және Субъектілердің іс-қимыл тәртібін белгілейтін КЖ/ТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағында көзделген бағдарламаларды қамтиды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1849,68 +1882,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. ІБҚ Субъектілердің басшы қызметкерлерінің немесе Субъектілердің тиісті құрылымдық бөлімше басшысының деңгейінен төмен емес өзге де басшыларының арасынан, ІБҚ-ның іске асырылуына және сақталуына жауапты адамды тағайындауды, сондай-ақ Субъектілердің ІБҚ-ның іске асырылуына және сақталуына жауапты қызметкерлеріне қойылатын өзге де талаптарды, оның ішінде мінсіз іскерлік беделінің болуын көздейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1929,1078 +1964,1048 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. КЖ/ТҚҚ туралы Қазақстан Республикасының заңнамасына өзгерістер және (немесе) толықтырулар енгізілген жағдайда, Субъектілер ресми жарияланған кезден бастап күнтізбелік 30 (отыз) күн ішінде ІБҚ-ға тиісті өзгерістер және (немесе) толықтырулар енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Субъектілердің басшы қызметкерлерінің немесе Субъектілердің тиісті құрылымдық бөлімше басшысының деңгейінен төмен емес өзге де басшыларының арасынан, ІБҚ-ның іске асырылуына және сақталуына жауапты адамды тағайындау туралы талапты, сондай-ақ Субъектілердің ІБҚ-ның іске асырылуына және сақталуына жауапты қызметкерлеріне, оның ішінде мінсіз іскерлік беделінің болуы туралы қойылатын өзге де талаптарды қоса алғанда КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды ұйымдастыру бағдарламасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбы жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 14.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды ұйымдастыру бағдарламасы (бұдан әрі – Бағдарлама) мынадай рәсімдерді қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z154" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды жүзеге асыру үшін Субъект пайдаланатын автоматтандырылған ақпараттық жүйесі мен бағдарламалық қамтамасыз етулерді қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z155" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) клиенттерге іскерлік қатынастар орнатудан бас тартқан және іскерлік қатынастарды тоқтатқан, ақшамен және (немесе) өзге мүлікпен операциялар жүргізуден бас тартқан және ақшамен және (немесе) өзге мүлікпен операцияларды тоқтату жөнінде шаралар қолданған жағдайларда тоқтатылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z156" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) субъекті зерделеуге жататын күрделі, ерекше ірі және басқа да ерекше операцияны күдікті операция ретінде танығанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z157" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті органға мәліметтерді, ақпаратты және құжаттарды беру үшін пайдаланылатын автоматтандырылған ақпараттық жүйелердегі және бағдарламалық қамтамасыз етудегі жұмыстың нұсқаулары мен регламенттерін қоса алғанда, жеке тұлғаға іскерлік қатынастар орнатудан бас тарту, клиентпен іскерлік қатынастарды тоқтату, ақшамен және (немесе) өзге мүлікпен операциялар жүргізуден бас тарту фактілер туралы, қаржы мониторингіне жататын операциялар туралы мәліметтер мен ақпаратты, уәкілетті органға беру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z158" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қаржы мониторингіне жататын және уәкілетті органға жіберілетін операцияларды құжаттамалық тіркеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z159" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Субъект қызметкерлерінің өздеріне белгілі болған, Субъект қызметкерлері жол берген Қазақстан Республикасының КЖ/ТҚҚ, ІБҚ туралы заңнамасын бұзу фактілері туралы басшыға хабардар ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z160" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды жүзеге асыру кезінде ІБҚ-ды іске асыруға және сақтауға жауапты тұлғаның ұйымның басқа бөлімшелерімен, персоналымен, филиалдарымен, уәкілетті органдармен және олардың лауазымды тұлғаларымен өзара іс-қимылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z161" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бақылау ұйымдары үшін КЖ/ТҚ/ЖҚҚТҚҚІ бойынша талаптарды ұйымды бақылауға ие заңды тұлғаның сипаттамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z162" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ұйымды бақылауға ие заңды тұлғамен тәуелсіз аудит жүргізуге шешімі болған жағдайда тәуелсіз аудитті, ұйымның ішкі аудит қызметімен не ішкі аудитті жүргізуге уәкілетті өзге органмен КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылау тиімділігін бағалауды жүргізудің нәтижелері бойынша басқарушылық есептілікті органдарға және лауазымды тұлғаларға дайындау және ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z163" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру, оның ішінде клиентті (оның өкілін) және бенефициарлық меншік иесін, бейрезидент заңды тұлғаны, заңды тұлға құрмай өзге де шетелдік құрылымын тексерудің оңайлатылған және күшейтілген шараларын қолдану рәсімдерінің ерекшеліктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z164" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) КЖ/ТҚ/ЖҚҚТҚ заңдастыру типологияларына, схемалары мен тәсілдеріне сәйкес келетін сипаттамалары бар клиент операциясын күдікті ретінде тану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z165" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін бағалау нәтижелерін бағалау, айқындау, құжаттамалық тіркеу және жаңарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z166" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) бақылау шараларын, КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару және КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін төмендету жөніндегі рәсімдерді әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z167" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелінің дәрежесін ескере отырып, өз клиенттерін сыныптау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z168" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) барлық құжаттар мен мәліметтерді, оның ішінде біржолғы операциялар бойынша, сондай-ақ клиенттің (оның өкілінің) және бенефициарлық меншік иесінің досьесін және онымен хат алмасуды қоса алғанда, клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеру нәтижелері бойынша алынған мәліметтерді клиентпен (оның өкілімен) және бенефициарлық меншік иесімен іскерлік қатынастар тоқтатылған күннен бастап немесе біржолғы мәміле жасалған күннен кейін кемінде бес жыл, оларды сотта дәлелдеме ретінде пайдалану мүмкіндігін ескере отырып, олар уәкілетті органға, сондай-ақ өздерінің құзыретіне сәйкес өзге де мемлекеттік органдарға уақтылы қолжетімді болуы үшін сақтау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектілердің КЖ/ТҚ/ЖҚҚТҚ мақсатында ішкі бақылауды ұйымдастыру жөніндегі қосымша шараларды Бағдарламаға енгізуіне жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектілер Субъектілердің басшы қызметкерлерінің немесе тиісті құрылымдық бөлімше басшысының деңгейінен төмен емес Субъектілердің өзге де басшыларының арасынан ІБҚ-ның іске асырылуына және сақталуына жауапты адамды (бұдан әрі – жауапты қызметкер), сондай-ақ Субъектілердің ІБҚ-ның іске асырылуына және сақталуына жауапты қызметкерлерін (бұдан әрі – КЖ/ТҚҚ/ЖҚҚТҚІ жөніндегі бөлімшенің қызметкері) тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты қызметкер лауазымына:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоғары білімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ойын бизнесі саласында кемінде екі жыл жұмыс өтілі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мінсіз іскерлік беделі бар тұлға тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КЖ/ТҚ/ЖҚҚТҚҚІ жөніндегі бөлімшенің қызметкері лауазымына:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоғары білімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ойын бизнесі саласында кемінде бір жыл жұмыс өтілі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мінсіз іскерлік беделі бар тұлға тағайындалады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...503 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 14.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...43 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды ұйымдастыру Бағдарламасына сәйкес жауапты тұлғаның не құрылымдық бөлімшенің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="28"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z169" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ІБҚ әзірлеу және келісу, оларға субъект басшысымен өзгерістер және (немесе) толықтырулар енгізу, сондай-ақ ІБҚ іске асыру және сақтау мониторингі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z170" w:id="29"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z170" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) КЖ/ТҚҚ туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті органға қаржы мониторингіне жататын операциялар туралы мәліметтер мен ақпарат беруді ұйымдастыру және бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z171" w:id="30"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z171" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) клиенттердің операцияларын күдікті деп тану туралы шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z172" w:id="31"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z172" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) клиенттердің операцияларын КЖ/ТҚ/ЖҚҚТҚҚ заңдастыру типологияларына, схемалары мен тәсілдеріне сәйкес келетін сипаттамалары бар операцияларға күрделі, ерекше ірі және басқа да ерекше операцияларға жатқызу туралы шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z173" w:id="32"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z173" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) клиенттер операцияларын тоқтата тұру не жүргізуден бас тарту туралы және операциялар туралы ақпаратты уәкілетті органға жіберу қажеттігі туралы шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z174" w:id="33"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z174" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) клиенттермен іскерлік қатынастарды орнату, жалғастыру не тоқтату туралы шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z175" w:id="34"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z175" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) субъектінің басшысына клиенттермен іскерлік қатынастарды орнату, жалғастыру не тоқтату туралы шешімдер қабылдау үшін сұрау салулар жіберу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z176" w:id="35"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z176" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) клиенттің (оның өкілінің) және бенефициарлық меншік иесінің операциясына қатысты қабылданған шешімдерді Құжаттамалық тіркеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z177" w:id="36"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z177" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ІБҚ іске асыру нәтижесінде алынған деректер негізінде клиент досьесін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z178" w:id="37"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z178" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) анықталған ІБҚ бұзушылықтары туралы субъект басшысын хабардар ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z179" w:id="38"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z179" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тәуекелдерді басқару және ішкі бақылау жүйесін жақсарту жөнінде шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z180" w:id="39"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z180" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) өз функцияларын жүзеге асыру кезінде алынған мәліметтердің құпиялылығын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z181" w:id="40"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z181" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) КЖ/ТҚҚ туралы заңнаманың орындалуын бақылауды жүзеге асыру үшін уәкілетті органға ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z182" w:id="41"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z182" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) уәкілетті органға оның сұрау салуы бойынша ақпарат, мәліметтер мен құжаттар беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z183" w:id="42"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z183" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) ІБҚ іске асыру нәтижелері және субъект басшысына есептер қалыптастыру үшін КЖ/ТҚ/ЖҚҚТҚҚІ заңдастыру тәуекелдерін басқару және КЖ/ТҚ/ЖҚҚТҚҚІ ішкі бақылау жүйесін жақсарту бойынша ұсынылатын шаралар туралы ақпарат дайындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z184" w:id="43"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z184" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) барлық құжаттар мен мәліметтерді сақтау жөніндегі шараларды қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3019,148 +3024,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жүктелген функцияларға сәйкес Субъектілер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="44"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z185" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өкілеттіктерді жүзеге асыру кезінде алынған мәліметтердің құпиялылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z186" w:id="45"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z186" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының КЖ/ТҚҚ туралы заңнамасының орындалуын бақылауды жүзеге асыру үшін тиісті мемлекеттік органдарға ақпарат береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z187" w:id="46"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z187" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) КЖ/ТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-1-тармағына сәйкес уәкілетті органға оның сұрау салуы бойынша қажетті ақпаратты, мәліметтер мен құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектілерге жауапты қызметкердің немесе КЖ/ТҚ/ЖҚҚТҚҚІ жөніндегі бөлімше қызметкерлерінің қосымша функциялары мен өкілеттіктерін енгізуіне жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3197,88 +3204,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. КЖ/ТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағына сәйкес клиенттерге ақшамен және (немесе) өзге де мүлікпен жасалатын операцияларды тоқтатып қою жөніндегі қолданылған шаралар туралы, іскерлік қатынастарды орнатудан бас тарту туралы, сондай-ақ ақшамен және (немесе) өзге де мүлікпен жасалатын операцияларды жүргізуден бас тарту туралы хабарлауды қоспағанда, клиенттерге және өзге де тұлғаларға осындай клиенттер мен өзге де тұлғаларға қатысты қабылдайтын КЖ/ТҚ/ЖҚҚТҚҚІ жөніндегі шаралар туралы хабарлауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3297,68 +3306,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Филиалдарда, өкілдіктерде және өзге де оқшауланған құрылымдық бөлімшелерде осы Талаптардың 12, 13-тармақтарында көзделген функциялар мен өкілеттіктер толық немесе ішінара жүктелген қызметкерлер болған кезде мұндай қызметкерлердің КЖ/ТҚ/ЖҚҚТҚҚІ мәселелері бойынша қызметін үйлестіруді жауапты қызметкер жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Субъект бас ұйым болып табылған жағдайда жауапты қызметкер ІБҚ-ға шоғырландырылған негізде өзгерістер және (немесе) толықтырулар әзірлеуді, енгізуді жүзеге асырады, сондай-ақ оларды құрылымдық бөлімшелердің (филиалдардың, еншілес ұйымдардың, өкілдіктердің) орындауын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3395,68 +3406,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Осы Талаптардың 12-тармағында көзделген жауапты қызметкерге, сондай-ақ КЖ/ТҚҚ/ЖҚҚТҚІ жөніндегі бөлімше қызметкерлеріне жүктелген функциялар ішкі аудит қызметінің не ішкі аудит жүргізуге уәкілетті өзге органның функцияларымен, сондай-ақ ұйымның операциялық (ағымдағы) қызметін жүзеге асыратын бөлімшелердің функцияларымен үйлеспейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3475,364 +3488,352 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Технологиялық жетістіктерді пайдалану тәуекелін қоса алғанда, клиенттердің тәуекелдерін және көрсетілген қызметтерді қылмыстық мақсаттарда пайдалану тәуекелдерін ескеретін, КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін (тәуекелдің төмен, жоғары деңгейлері) басқару бағдарламасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 14.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқаруды ұйымдастыру мақсатында Субъектілер клиенттердің тәуекелдерін және технологиялық жетістіктерді пайдалану тәуекелін қоса алғанда, көрсетілетін қызметтерді қылмыстық мақсаттарда пайдалану тәуекелдерін ескеретін КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару бағдарламасын әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару бағдарламасы мыналарды қамтиды, бірақ онымен шектелмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Субъектінің КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін басқаруды ұйымдастыру тәртібі, оның ішінде оның құрылымдық бөлімшелері (бар болса) бөлінісінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) клиенттің тәуекел деңгейіне, сондай-ақ Субъектінің қызметтерінің (өнімдерінің) КЖ/ТҚ/ЖҚҚТҚ тәуекелдеріне ұшырау дәрежесіне қатысты тәуекелдердің негізгі санаттарын (клиенттің түрі, елдік тәуекел және көрсетілетін қызметтердің/өнімдердің тәуекелі және (немесе) оны ұсыну тәсілі бойынша) ескере отырып, КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін бағалау әдістемесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алдын алу іс-шараларының тізбесін, оларды жүргізу тәртібі мен мерзімдерін, қабылданған шараларға сәйкес нәтижелерді бақылауды көздейтін клиенттердің тәуекелдеріне және Субъект өнімдерінің (көрсетілетін қызметтерінің) КЖ/ТҚ/ЖҚҚТҚ тәуекелдеріне ұшырау дәрежесіне тұрақты мониторингті, талдауды және бақылауды жүзеге асыру тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) клиенттердің тәуекелдер деңгейлерін қайта қарау үшін беру тәртібін, мерзімдері мен негіздерін қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектілер жыл сайынғы негізде Субъектілер қызметтерінің КЖ/ТҚ/ЖҚҚТҚ жария ету тәуекелдерінің есебіндегі ақпаратты және тәуекелдердің мынадай ерекше санаттарын ескере отырып, КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдеріне ұшырағыштық дәрежесін бағалауды жүзеге асырады: клиенттердің типі бойынша тәуекел, елдік (географиялық) тәуекел, қызмет көрсету тәуекелі және (немесе) оны ұсыну тәсілі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектілер қызметтерінің (өнімдерінің) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдеріне ұшырау дәрежесін бағалау клиенттердің операцияларын сәйкестендіру және мониторингілеу рәсімдерін өзгертуді, қызметтерді (өнімдерді) ұсыну шарттарын өзгертуді, қызметтерді (өнімдерді) ұсынудан бас тартуды қоса алғанда, анықталған тәуекелдерді барынша азайтуға бағытталған ықтимал іс-шараларды сипаттаумен сүйемелденеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуекелдерді бағалау нәтижелері Субъектілер мүшелері болып табылатын тиісті мемлекеттік органдардың және коммерциялық емес ұйымдардың талап етуі бойынша ұсынылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...167 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 14.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...43 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мәртебесі және (немесе) қызметі КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын клиенттердің түрлеріне келесі факторлар жатады, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жария лауазымды адамдар, олардың жұбайлары мен жақын туыстары, сондай-ақ аталған адамдар бенефициарлық иеленушілері болып табылатын заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4071,68 +4072,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z82" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мәртебесі және (немесе) қызметі КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін төмендететін клиенттердің түрлері келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының мемлекеттік органдары, сондай-ақ оларға бақылауды мемлекеттік органдар жүзеге асыратын заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4223,68 +4226,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z87" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Субъектілер осы тармақта көрсетілген шет мемлекеттерде қызмет жүргізуге, осындай шет мемлекеттердің клиенттеріне қызметтер (өнімдер) ұсынуға және осындай шет мемлекеттердің қатысуымен ақшамен және (немесе) өзге мүлікпен операцияларды жүзеге асыруға байланысты елдік (географиялық) тәуекелді бағалауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Операциялары КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын шет мемлекеттер келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4431,68 +4436,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z88" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Операциялары КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін төмендететін шетел мемлекеттері келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       халықаралық стандарттарды орындайтын және ақшаны жылыстатуға қарсы күрестің қаржылық шараларын әзірлеу тобының (ФАТФ) мәліметтеріне сәйкес КЖ/ТҚ/ЖҚҚТҚ тиімді жүйесі бар шет мемлекеттер (аумақтар).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4529,68 +4536,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z89" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын субъектілердің қызметтеріне (өнімдеріне) келесі факторлар кіреді, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шекті мәннен асатын ақшамен және (немесе) өзге мүлікпен операция;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4735,68 +4744,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z90" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын өнімді (қызметті) ұсыну тәсілдері келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиенттің (оның өкіліне) жеке қатысуынсыз операцияны жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4851,68 +4862,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z91" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін төмендететін өнімді (қызметті) ұсыну тәсілдері келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиенттің жеке қатысуымен операцияны жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4967,68 +4980,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z92" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару бағдарламасын іске асыру шеңберінде субъектілер осы Талаптардың 18-24 тармақтарында көрсетілген санаттар мен тәуекел факторларын, сондай-ақ субъектілер белгілейтін тәуекелдердің өзге де санаттарын ескере отырып, клиенттерді сыныптау бойынша шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттің (клиенттер тобының) тәуекел деңгейін субъектілер субъектілерде бар клиент (клиенттер) туралы мәліметтерді талдау нәтижелері бойынша белгілейді және төмен және жоғары деген екі деңгейден кем емес тәуекел деңгейін айқындау шәкілі бойынша бағаланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5101,68 +5116,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z93" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Субъектілер КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін анықтайды және бағалайды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) берудің жаңа тетіктерін қоса алғанда, жаңа өнімдер мен жаңа іскерлік тәжірибені әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5235,93 +5252,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="47"/>
+    <w:bookmarkStart w:name="z96" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Клиенттерді сәйкестендіру бағдарламасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z97" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Клиентті және бенефициарлық меншік иесін сәйкестендіру бағдарламасы Субъектілердің клиент (оның өкілі) туралы мәліметтерді тіркеу және олардың анықтығын тексеру, бенефициарлық меншік иесін анықтау және ол туралы мәліметтерді тіркеу, клиент (оның өкілі) туралы бұрын алынған мәліметтерді жаңарту, іскерлік қатынастардың болжамды мақсатын белгілеу және тіркеу, сондай-ақ клиент және олардың өкілдері туралы КЖ/ТҚҚ туралы Заңда көзделген өзге де мәліметтерді алу және тіркеу жөніндегі іс-шараларды жүргізуінен тұрады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) іскерлік қатынастарды орнатудан және (немесе) операцияны жүргізуден бас тарту, сондай-ақ іскерлік қатынастарды тоқтату рәсімі мен негіздерін қоса алғанда, клиенттерді қабылдау тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5854,68 +5866,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z110" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Субъектілер клиентті (оның өкілін) және бенефициарлық меншік иесін тиісті тексеруді жүргізу кезінде оларды мынадай міндеттемелер бойынша сәйкестендіреді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сенімді, тәуелсіз бастапқы құжаттарды, деректерді немесе ақпаратты қолдана отырып, клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру және клиенттің (оның өкілінің) және бенефициарлық меншік иесінің жеке басын растау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6024,68 +6038,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z116" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеру үшін Субъектілерге қажетті құжаттар тізбесі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғаның құжаттарына қол қоюға уәкілетті лауазымды тұлғаның (тұлғалардың) жеке басын куәландыратын, сондай-ақ ақшамен және (немесе) өзге мүлікпен операциялар жасауға сенімхатсыз клиент атынан іс-әрекеттер жасауға арналған құжат (құжаттар);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6176,110 +6192,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="48"/>
+    <w:bookmarkStart w:name="z117" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. КЖ/ТҚҚ туралы Заңның 6-бабының талаптарын ескере отырып, Субъектілер іскерлік қатынастар орнатылғанға дейін клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіруді жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z118" w:id="49"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z118" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. КЖ/ТҚҚ туралы Заңның 7-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын ескере отырып, Субъектілер клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіруді, жасалатын операцияларды қаржыландыру көзі туралы мәліметтерді қажет болған кезде алуды және тіркеуді қоса алғанда, іскерлік қатынастарды тексеруді және операцияларды зерделеуді жүргізеді, сондай-ақ клиенттің тәуекел деңгейін ескере отырып, клиент туралы алынған мәліметтердің анықтығына тексеру жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) клиент шекті операция (мәміле) жасаған кезде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6326,86 +6342,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) клиент КЖ/ТҚҚ типологияларына, схемалары мен тәсілдеріне сәйкес келетін сипаттамалары бар операцияны (мәмілені) жасаған жағдайларда тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиент белгіленген іскерлік қатынастар шеңберінде операция (мәміле) жасаған кезде, егер ол осы тармақтың бірінші бөлігінің 2), 3) және 4) тармақшаларында көзделген жағдайларды, сондай-ақ клиенттің тәуекел деңгейі мен бұрын алынған не қосымша мәліметтер алу қажеттілігін қоспағанда, осындай іскерлік қатынастар орнатылған кезде жүргізілсе, клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру шеңберінде осы Талаптардың 29-тармағына сәйкес алынған құжаттар мен мәліметтерді Субъектілер құжаттамалық тіркейді және клиенттің досьесіне енгізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақшамен және (немесе) өзге мүлікпен жасалатын операциялар, оның ішінде қаржы мониторингіне жататын операциялар туралы құжаттар мен мәліметтер және күдікті операцияларды, сондай-ақ барлық күрделі, ерекше ірі және басқа да ерекше операцияларды Субъект клиентпен іскерлік қатынастардың бүкіл кезеңі ішінде және клиентпен іскерлік қатынастар тоқтатылған күннен бастап кемінде 5 (бес) жыл сақтауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6592,68 +6592,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z120" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру процесінде субъектілер тізімде және тізбелерде осындай клиенттің (бенефициарлық меншік иесінің) болуына тексеру жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттің (бенефициарлық меншік иесінің) тізімде және тізбелерде болуын тексеру (тізімге және тізбелерге енгізу) клиенттің тәуекел деңгейіне байланысты емес және оларға өзгерістердің (жаңартулардың) енгізілуіне қарай жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6820,99 +6822,94 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="50"/>
+    <w:bookmarkStart w:name="z121" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Клиенттердің күрделі, ерекше ірі операцияларын зерделеуді қоса алғанда, клиенттердің операцияларын мониторингтеу және  зерделеу бағдарламасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z122" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. КЖ/ТҚҚ туралы Заңның клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеру жөніндегі, сондай-ақ қаржы мониторингіне жататын операциялар туралы хабарламаларды анықтау және уәкілетті органға жіберу жөніндегі талаптарын іске асыру мақсатында Субъектілер клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасын әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 14.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6925,68 +6922,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z123" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасы мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) КЖ/ТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7261,68 +7260,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z135" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасының шеңберінде Субъектілер КЖ/ТҚ/ЖҚҚТҚ заңдастырудың типологияларына, схемаларына және тәсілдеріне сәйкес келетін сипаттамалары бар барлық шекті, ерекше, күдікті операциялар мен операциялардың мақсаттары мен негіздерін белгілеуге бағытталған іс-шараларды жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттердің операцияларын мониторингтеу және зерделеу нәтижелері Субъектілер қызметтерінің КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдеріне ұшырау дәрежесін жыл сайын бағалау үшін, сондай-ақ клиенттердің тәуекелдер деңгейлерін қайта қарау үшін пайдаланылады. Жария лауазымды адамдар, олардың жұбайлары немесе жақын туыстары болып табылатын клиенттердің, сондай-ақ бенефициарлық меншік иелері көрсетілген тұлғалар болып табылатын заңды тұлғалардың операцияларын мониторингтеу және зерделеу нәтижелері осындай операцияларды жүзеге асыру нысанына және олар жасалған не жасалуы мүмкін немесе жасалуы мүмкін сомаға қарамастан, осы клиенттер тәуекелінің жоғары деңгейін төмендетуге негіз болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7377,88 +7378,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z136" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Клиент операцияларын зерделеу жиілігін Субъектілер клиенттің тәуекел деңгейін және (немесе) клиент пайдаланатын Субъектілер қызметтерінің КЖ/ТҚ/ЖҚҚТҚ жария ету тәуекелдеріне ұшырау дәрежесін, клиенттің операцияларды (операцияларды) жасауын (жасауға әрекет жасауын) ескере отырып, сондай-ақ КЖ/ТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағына сәйкес уәкілетті орган бекітетін КЖ/ТҚ/ЖҚҚТҚ заңдастыру типологияларын, схемалары мен тәсілдерін ескере отырып айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиентке тәуекелдің жоғары деңгейі берілген жағдайда, сондай-ақ клиент күдікті операция жасаған жағдайда Субъектілер клиент жүргізетін (жүргізген) операцияларды Субъект айқындайтын операцияны жүргізгенге дейінгі кезеңде, бірақ бір айдан аспайтын мерзімде зерделейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7495,68 +7498,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z137" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Егер осы Талаптардың 22-тармағында көрсетілген операцияларды зерделеу нәтижелері бойынша Субъектілерде клиенттің операциялары КЖ/ТҚ/ЖҚҚТҚ заңдастыруға байланысты деп пайымдауға негіз болған жағдайда клиенттің операциялары күдікті деп танылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектілер клиент операциясын күдікті операция ретінде тану (танымау) туралы шешімді клиенттің (оның өкілінің) және операцияны жүзеге асыратын бенефициарлық меншік иесінің мәртебесі мен қызметін сипаттайтын өзінің иелігіндегі мәліметтер мен құжаттардың, сондай-ақ клиенттің қаржы-шаруашылық қызметі, қаржылық жағдайы және іскерлік беделі туралы ақпараттың негізінде дербес қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7647,272 +7652,278 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z138" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. КЖ/ТҚ/ЖҚҚТҚҚІ саласында Субъектілерді даярлау және оқыту бағдарламасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-тараудың тақырыбы жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 14.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z139" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. КЖ/ТҚҚ туралы Заңның 11-бабының 8-тармағына сәйкес КЖ/ТҚ/ЖҚҚТҚІ саласында Субъектілерді даярлау және оқыту бағдарламасы (бұдан әрі – Оқыту бағдарламасы) уәкiлеттi орган қаржы мониторингі субъектілерінің КЖ/ТҚҚ туралы заңнамасын сақтауына мемлекеттік бақылауды өз құзыреті шегінде жүзеге асыратын мемлекеттiк органдармен келiсу бойынша бекiтілген қаржы мониторингі субъектілеріне КЖ/ТҚ/ЖҚҚТҚІ саласында даярлау және оқыту бойынша қойылатын талаптарға сәйкес әзірленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқыту бағдарламасының мақсаты Субъектілер жұмыскерлерінің КЖ/ТҚҚ туралы заңнаманың, сондай-ақ ІБҚ-ның талаптарын және КЖ/ТҚ/ЖҚҚТҚҚІ саласындағы Субъектінің өзге де ішкі құжаттарын орындауы үшін қажетті білім алуы және дағдыларды қалыптастыруы болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...41 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 14.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 14.09.2022 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40. Алып тасталды – ҚР Қаржылық мониторинг агенттігі Төрағасының 14.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      40. Алып тасталды – ҚР Қаржылық мониторинг агенттігі Төрағасының 14.09.2022 </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">      41. Алып тасталды – ҚР Қаржылық мониторинг агенттігі Төрағасының 14.09.2022 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41. Алып тасталды – ҚР Қаржылық мониторинг агенттігі Төрағасының 14.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Мәдениет және спорт министрінің 14.09.2022 № 263 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -8105,242 +8116,264 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 Бірлескен бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z143" w:id="51"/>
+    <w:bookmarkStart w:name="z143" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылды деп танылған Қазақстан Республикасы Қаржы министрінің және Қазақстан Республикасы Мәдениет және спорт министрінің кейбір бірлескен бұйрықтардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z144" w:id="52"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z144" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасы Қаржы министрінің 2014 жылғы 27 қарашадағы № 527 және Қазақстан Республикасы Мәдениет және спорт министрінің 2014 жылғы 26 қарашадағы № 112 "Ойын бизнесі мен лотереяларды ұйымдастырушыларға арналған қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптарды бекіту туралы" бірлескен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9966 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z145" w:id="53"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z145" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Қаржы министрінің 2015 жылғы 28 желтоқсандағы № 705 және Қазақстан Республикасы Мәдениет және спорт министрінің 2016 жылғы 14 қаңтардағы № 6 "Ойын бизнесі мен лотереяларды ұйымдастырушыларға арналған қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау ережелеріне қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Қаржы Министрінің 2014 жылғы 27 қарашадағы № 527 және Қазақстан Республикасы Мәдениет және спорт Министрінің 2014 жылғы 26 қарашадағы № 112 бірлескен бұйрығына өзгерістер енгізу туралы" бірлескен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13087 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z146" w:id="54"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z146" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Қаржы министрінің 2020 жылғы 7 қазандағы № 967 және Қазақстан Республикасы Мәдениет және спорт министрінің 2020 жылғы 7 қазандағы № 274 "Ойын бизнесі мен лотереяларды ұйымдастырушыларға арналған қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2014 жылғы 27 қарашадағы № 527 және Қазақстан Республикасы Мәдениет және спорт министрінің 2014 жылғы 26 қарашадағы № 112 бірлескен бұйрығына өзгеріс енгізу туралы" бірлескен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21400 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8662,35 +8695,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>