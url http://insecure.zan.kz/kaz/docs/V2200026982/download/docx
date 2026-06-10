--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7147d2a" w14:textId="7147d2a">
+    <w:p w14:paraId="50457db" w14:textId="50457db">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,195 +85,255 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақша аударымы қызметін көрсететін пошта операторлары үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптарды бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Қаржылық мониторинг агенттігі Төрағасының 2022 жылғы 28 ақпандағы № 19 және Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2022 жылғы 28 ақпандағы № 69/НҚ бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 2 наурызда № 26982 болып тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржылық мониторинг агенттігі Төрағасының 2022 жылғы 28 ақпандағы № 19 және Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2022 жылғы 28 ақпандағы № 69/НҚ бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 2 наурызда № 26982 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржылық мониторинг агенттігі Төрағасының 2026 жылғы 6 сәуірдегі № 4, Қазақстан Республикасы Әділет министрінің 2026 жылғы 30 сәуірдегі № 408, Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 22 сәуірдегі № 216/НҚ, Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 2026 жылғы 8 сәуірдегі № 1, Қазақстан Республикасы туризм және спорт министрінің 2026 жылғы 14 сәуірдегі № 60 бірлескен бұйрығымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржылық мониторинг агенттігі Төрағасының 06.04.2026 № 4, ҚР Әділет министрінің 30.04.2026 № 408, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 22.04.2026 № 216/НҚ, ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 08.04.2026 № 1, ҚР туризм және спорт министрінің 14.04.2026 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бірлескен бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрықтың тақырыбы жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 13.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2022 жылғы 15 қыркүйектегі № 330/НҚ (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы" Заңының 11-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫЗ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бірлескен бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Ақша аударымы қызметін көрсететін пошта операторлары үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптар бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -290,166 +352,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2022 жылғы 15 қыркүйектегі № 330/НҚ (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бірлескен бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Қаржы министрінің және Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің кейбір бірлескен бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Қаржылық мониторинг агенттігі (бұдан әрі – Агенттік) заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бірлескен бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бірлескен бұйрықты Агенттіктің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -738,123 +800,107 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақша аударымы қызметін көрсететін пошта операторлары үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптар</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Талаптар жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 13.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2022 жылғы 15 қыркүйектегі № 330/НҚ (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="3"/>
+    <w:bookmarkStart w:name="z148" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ақша аударымы қызметін көрсететін пошта операторлары үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -869,72 +915,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Талаптар) Қазақстан Республикасы "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы" Заңының (бұдан әрі – КЖ/ТҚҚ туралы Заң) 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Ақшаны жылыстатуға қарсы күрестің қаржылық шараларын әзірлеу тобының (ФАТФ) халықаралық стандарттарына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z149" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z149" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Талаптарда қаржы мониторингі субъектілеріне ақша аударымы қызметін көрсететін пошта операторлары (бұдан әрі – Субъектілер) жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z150" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z150" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасының осы Талаптарда пайдаланылатын ұғымдар КЖ/ТҚҚ туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -949,827 +995,827 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Пошта туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мағыналарда қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z151" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z151" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы Талаптардың мақсаттары үшін мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z152" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z152" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақша аударымы қызметтері – қолма-қол ақшаны, чектерді, басқа да ақша құралдарын немесе басқа да жинақтау құралдарын қабылдауды, сондай-ақ коммуникация, жолдау, аударым арқылы немесе клирингтік желі арқылы алушыға қолма-қол ақшамен немесе басқа нысанда тиісті соманы төлеуді көздейтін қаржылық қызметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z153" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z153" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бөлінген байланыс арнасы – Субъектімен электрондық өзара іс-қимыл жасау үшін пайдаланылатын уәкілетті мемлекеттік органның желісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z154" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z154" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату), терроризмді және жаппай қырып-жою қаруын таратуды қаржыландыру (бұдан әрі – КЖ/ТҚ/ЖҚҚТҚ) тәуекелдері – Субъектілерді КЖ/ТҚ/ЖҚҚТҚ заңдастыру немесе өзге де қылмыстық әрекет процестеріне әдейі немесе абайсызда тарту мүмкіндігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z155" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z155" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) ҚМ-1 нысаны – КЖ/ТҚҚ туралы Заңның 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қылмыстық жолмен алынған кiрiстердi заңдастыруға (жылыстатуға), терроризмдi қаржыландыруға, жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы iс-қимыл (бұдан әрі – КЖ/ТҚ/ЖҚҚТҚҚІ) саласындағы қаржы мониторингі жөніндегі уәкілетті орган бекітетін қаржы мониторингі субъектілері қаржы мониторингіне жататын операциялар туралы мәліметтер мен ақпарат нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z156" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z156" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мiнсiз iскерлiк бедел – кәсiпқойлықты, адалдықты растайтын фактiлердiң болуы, алынбаған немесе жойылмаған сотталғандығының болмауы, оның ішінде қаржы ұйымының, банк және (немесе) сақтандыру холдингінің басшы қызметкері лауазымын атқару және қаржы ұйымының ірі қатысушысы (ірі акционері) болу құқығынан өмір бойына айыру түрінде қылмыстық жаза қолдану туралы заңды күшіне енген сот шешімінің болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z157" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z157" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) уәкілетті орган – КЖ/ТҚҚ туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қаржы мониторингiн жүзеге асыратын және КЖ/ТҚ/ЖҚҚТҚҚІ жөніндегі өзге де шараларды қабылдайтын мемлекеттiк орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z158" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z158" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ішкі бақылау мынадай мақсаттарда жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z159" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z159" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Субъектілердің КЖ/ТҚҚ туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын орындауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z160" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z160" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару үшін жеткілікті деңгейде ішкі бақылау жүйесінің тиімділігін қолдау болып табылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z162" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z162" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін азайту мақсатында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z161" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z161" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Субъектілер КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды ұйымдастыру шеңберінде қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z163" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z163" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ұйымның ішкі аудит қызметінің не ішкі аудит жүргізуге уәкілетті өзге органның ішкі бақылау тиімділігін бағалауды, сондай-ақ басқару органының немесе атқарушы органның тәуелсіз аудит жүргізуге шешімі болған жағдайда тәуелсіз аудитті жүргізуін қамтитын талаптарға сәйкес ұйымның басқару органының немесе атқарушы органының ішкі бақылау қағидаларын әзірлеуі және қабылдауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z164" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z164" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бөлінген байланыс арнасының болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z165" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z165" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ішкі бақылау қағидалары (бұдан әрі – ІБҚ) КЖ/ТҚ/ЖҚҚТҚҚІ-ға бағытталған жұмыстың ұйымдастырушылық негіздерін реттейтін және КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында Субъектілердің іс-қимыл тәртібін белгілейтін құжат болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z166" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z166" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. ІБҚ КЖ/ТҚ/ЖҚҚТҚҚІ-ға бағытталған жұмыстың ұйымдастырушылық негіздерін регламенттейтін және субъектілердің іс-қимыл тәртібін белгілейтін КЖ/ТҚҚ туралы Заңның 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген бағдарламаларды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z167" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z167" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. ІБҚ Субъектілердің басшы қызметкерлерінің немесе қаржы мониторингі субъектісінің тиісті құрылымдық бөлімше басшысының деңгейінен төмен емес өзге де басшыларының арасынан, ішкі бақылау қағидаларының іске асырылуына және сақталуына жауапты адамды тағайындау туралы талапты, сондай-ақ, оның ішінде мінсіз іскерлік беделінің болуы туралы талапты қоса алғанда, қаржы мониторингі субъектілерінің ішкі бақылау қағидаларының іске асырылуына және сақталуына жауапты қызметкерлеріне қойылатын өзге де талаптарды көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z168" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z168" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қазақстан Республикасының КЖ/ТҚҚ туралы заңнамасына өзгерістер және (немесе) толықтырулар енгізілген жағдайда, Субъектілер ресми жарияланған кезден бастап күнтізбелік 30 (отыз) күн ішінде ІБҚ-ға тиісті өзгерістер және (немесе) толықтырулар енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z169" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z169" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Тиісті құрылымдық бөлімше басшысының деңгейінен төмен емес Субъектілердің өзге де басшыларының немесе Субъектілердің басшы қызметкерлер ішінен ІБҚ-ды іске асыруға және сақтауға жауапты тұлғаны тағайындау туралы талапты, сондай-ақ Субъектілердің ІБҚ-ды іске асыруға және сақтауға жауапты қызметкерлеріне, оның ішінде мінсіз іскерлік беделдің болуы туралы өзге де қойылатын талаптарды қоса алғанда КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды ұйымдастыру бағдарламасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z170" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z170" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды ұйымдастыру бағдарламасы мынадай рәсімдерді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z171" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z171" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды жүзеге асыру үшін Субъект пайдаланатын автоматтандырылған ақпараттық жүйелер мен бағдарламалық қамтамасыз етулерді қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z172" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z172" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) клиенттерге іскерлік қатынастар орнатудан бас тартқан және іскерлік қатынастарды тоқтатқан, ақшамен және (немесе) өзге мүлікпен операциялар жүргізуден бас тартқан және ақшамен және (немесе) өзге мүлікпен операцияларды тоқтату жөнінде шаралар қолданған жағдайларда тоқтатылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z173" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z173" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Субъекті зерделеуге жататын күрделі, ерекше ірі операцияны күдікті операция ретінде танығанда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z174" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z174" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті органға мәліметтерді, ақпаратты және құжаттарды беру үшін пайдаланылатын автоматтандырылған ақпараттық жүйелердегі және бағдарламалық қамтамасыз етудегі жұмыстың нұсқаулары мен регламенттерін қоса алғанда, жеке тұлғаға іскерлік қатынастар орнатудан бас тарту, клиентпен іскерлік қатынастарды тоқтату, ақшамен және (немесе) өзге мүлікпен операциялар жүргізуден бас тарту фактілерін, қаржы мониторингіне жататын операциялар туралы мәліметтер мен ақпаратты, уәкілетті органға беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы мониторингіне жататын және уәкілетті органға жіберілетін операцияларды Құжаттамалық тіркеу Субъект белгілеген тәртіппен жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="30"/>
+    <w:bookmarkStart w:name="z175" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Субъект қызметкерлерінің өздеріне белгілі болған, Субъект қызметкерлері жол берген Қазақстан Республикасының КЖ/ТҚҚ, ІБҚ туралы заңнамасын бұзу фактілері туралы басшыны хабардар ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z176" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z176" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ІБҚ-ны іске асыруға және сақтауға жауапты тұлғаны ұйымның басқа бөлімшелерімен, персоналымен, филиалдарымен, уәкілетті органдармен және олардың лауазымды тұлғаларымен өзара іс-қимылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z177" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z177" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ұйымды бақылайтын заңды тұлға белгілеген КЖ/ТҚ/ЖҚҚТҚҚІ (болған жағдайда) бойынша талаптарды орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z178" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z178" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ұйымның ішкі аудит қызметінің не ішкі аудит жүргізуге уәкілетті өзге органның КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылау тиімділігін бағалау, сондай-ақ басқару органының немесе атқарушы органның тәуелсіз аудит жүргізуге шешімі болған жағдайда тәуелсіз аудит жүргізу нәтижелері бойынша басқару есептілігін ұйымды бақылайтын заңды тұлғаның дайындауы және органдар мен уәкілетті тұлғаларға ұсынуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z179" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z179" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру, оның ішінде рәсімдердің ерекшеліктері жеңілдетілген және күшейтілген шараларды қолдану, клиентті (оның өкілін) және бенефициарлық меншік иесін, бейрезидент-заңды тұлғаны, заңды тұлға құрмай өзге де шетелдік құрылымды тиісінше тексеру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z180" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z180" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) КЖ/ТҚ/ЖҚҚТҚ заңдастыру типологияларына, схемалары мен тәсілдеріне сәйкес келетін сипаттамалары бар клиент операциясын күдікті ретінде тану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z181" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z181" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін бағалау нәтижелерін бағалау, айқындау, құжаттамалық тіркеу және жаңарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z182" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z182" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) бақылау шараларын, КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару және КЖ/ТҚ/ЖҚҚТҚ зааңдастыру тәуекелдерін төмендету жөніндегі рәсімдерді әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z183" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z183" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелінің дәрежесін ескере отырып, өз клиенттерін сыныптау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z184" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z184" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) барлық құжаттар мен мәліметтерді, оның ішінде біржолғы операциялар бойынша, сондай-ақ клиенттің (оның өкілінің) және бенефициарлық меншік иесінің досьесін және онымен хат алмасуды қоса алғанда, клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеру нәтижелері бойынша алынған мәліметтер клиентпен (оның өкілімен) және бенефициарлық меншік иесімен іскерлік қатынастар тоқтатылған күннен бастап немесе біржолғы мәміле жасалған күннен кейін кемінде бес жыл, оларды сотта дәлелдеме ретінде пайдалану мүмкіндігін ескере отырып, олар уәкілетті органға, сондай-ақ өздерінің құзыретіне сәйкес өзге де мемлекеттік органдарға уақтылы қолжетімді болуы үшін Субъектінің КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды ұйымдастыру бойынша қосымша шараларды бағдарламаға енгізуіне жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектілер субъектілердің басшы қызметкерлерінің немесе тиісті құрылымдық бөлімше басшысының деңгейінен төмен емес субъектілердің өзге де басшыларының қатарынан ІБҚ–ны іске асыруға және сақтауға жауапты тұлғаны (бұдан әрі – жауапты қызметкер), сондай-ақ ІБҚ-ны іске асыруға және сақтауға жауапты субъектілердің қызметкерлерін (бұдан әрі – КЖ/ТҚ/ЖҚҚТҚҚІ жөніндегі бөлімше қызметкері) тағайындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1888,762 +1934,762 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пошта саласында кемінде бір жыл жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мінсіз іскерлік беделі бар тұлға тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="40"/>
+    <w:bookmarkStart w:name="z185" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды ұйымдастыру бағдарламасына сәйкес жауапты лауазымды тұлғаның не құрылымдық бөлімшенің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z186" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z186" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ІБҚ әзірлеу және келісу, оларға Субъект басшысымен өзгерістер және (немесе) толықтырулар енгізу, сондай-ақ ІБҚ іске асыру және сақтау мониторингі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z187" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z187" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) КЖ/ТҚҚ туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті органға қаржы мониторингіне жататын операциялар туралы мәліметтер мен ақпарат беруді ұйымдастыру және бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z188" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z188" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) клиенттердің операцияларын күдікті деп тану туралы шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z189" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z189" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) клиенттердің операцияларын КЖ/ТҚ/ЖҚҚТҚ заңдастыру типологияларына, схемалары мен тәсілдеріне сәйкес келетін сипаттамалары бар операцияларға күрделі, ерекше ірі және басқа да ерекше операцияларға жатқызу туралы шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z190" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z190" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) клиенттер операцияларын тоқтата тұру не жүргізуден бас тарту туралы және операциялар туралы ақпаратты уәкілетті органға жіберу қажеттігі туралы шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z191" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z191" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) клиенттермен іскерлік қатынастарды орнату, жалғастыру не тоқтату туралы шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z192" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z192" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Субъектінің басшысына клиенттермен іскерлік қатынастарды орнату, жалғастыру не тоқтату туралы шешімдер қабылдау үшін сұрау салулар жіберу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z193" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z193" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) клиенттің (оның өкілінің) және бенефициарлық меншік иесінің операциясына қатысты қабылданған шешімдерді құжаттамалық тіркеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z194" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z194" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ІБҚ іске асыру нәтижесінде алынған деректер негізінде клиент досьесін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z195" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z195" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) анықталған ІБҚ бұзушылықтары туралы Субъект басшысын хабардар ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z196" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z196" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тәуекелдерді басқару және ішкі бақылау жүйесін жақсарту жөнінде шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z197" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z197" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) өз функцияларын жүзеге асыру кезінде алынған мәліметтердің құпиялылығын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z198" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z198" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) КЖ/ТҚҚ туралы заңнаманың орындалуын бақылауды жүзеге асыру үшін уәкілетті органға ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z199" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z199" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) уәкілетті органға оның сұрау салуы бойынша ақпарат, мәліметтер мен құжаттар беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z200" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z200" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) ІБҚ іске асыру нәтижелері және Субъект басшысына есептер қалыптастыру үшін КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару және КЖ/ТҚ/ЖҚҚТҚҚІ ішкі бақылау жүйесін жақсарту бойынша ұсынылатын шаралар туралы ақпарат дайындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z201" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z201" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) барлық құжаттар мен мәліметтерді сақтау жөніндегі шараларды қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z202" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z202" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жүктелген функцияларға сәйкес Субъектілер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z203" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z203" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өкілеттіктерді жүзеге асыру кезінде алынған мәліметтердің құпиялылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z204" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z204" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының КЖ/ТҚҚ туралы заңнамасының орындалуын бақылауды жүзеге асыру үшін тиісті мемлекеттік органдарға ақпарат береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z205" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z205" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) КЖ/ТҚҚ туралы Заңның 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті органға оның сұрау салуы бойынша қажетті ақпаратты, мәліметтер мен құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектілерге КЖ/ТҚ/ЖҚҚТҚҚІ бойынша жауапты қызметкердің немесе бөлімшенің қосымша функцияларын және өкілеттіктерін қосуға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="61"/>
+    <w:bookmarkStart w:name="z206" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. КЖ/ТҚҚ туралы Заңның 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес клиенттерді ақшамен және (немесе) өзге мүлікпен жасалатын операцияларды тоқтату бойынша қабылданған шаралар туралы, іскерлік қатынастарды орнатудан бас тарту туралы, сондай-ақ ақшамен және (немесе) өзге мүлікпен жасалатын операцияларды жүргізуден бас тарту туралы хабардар етуді қоспағанда, клиенттерді және өзге тұлғаларды осындай клиенттерге және өзге де тұлғаларға қатысты қабылданатын КЖ/ТҚ/ЖҚҚТҚҚІ бойынша шаралар туралы хабардар етуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z207" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z207" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Филиалдарда, өкілдіктерде және өзге де оқшауланған құрылымдық бөлімшелерде осы Талаптардың 12-13-тармақтарында көзделген функциялар мен өкілеттіктер толық немесе ішінара жүктелген қызметкерлер болған кезде мұндай қызметкерлердің КЖ/ТҚ/ЖҚҚТҚҚІ мәселелері бойынша қызметін үйлестіруді жауапты қызметкер жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Субъект бас ұйым болып табылған жағдайда жауапты қызметкер ІБҚ-ға шоғырландырылған негізде өзгерістер және (немесе) толықтырулар әзірлеуді, енгізуді жүзеге асырады, сондай-ақ оларды құрылымдық бөлімшелердің (филиалдардың, еншілес ұйымдардың, өкілдіктердің) орындауын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="63"/>
+    <w:bookmarkStart w:name="z208" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жауапты қызметкердің, сондай-ақ осы Талаптардың 12-тармағында көзделген функциялар жүктелген КЖ/ТҚ/ЖҚҚТҚҚІ жөніндегі бөлімше қызметкерлерінің функциялары тәуелсіз аудиттің, ішкі аудит қызметінің не ішкі аудит жүргізуге уәкілетті өзге органның функцияларымен, сондай-ақ ұйымның операциялық (ағымдағы) қызметін жүзеге асыратын өлімшелердің функцияларымен қоса атқарылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z209" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z209" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Технологиялық жетістіктерді пайдалану тәуекелін қоса алғанда, клиенттердің тәуекелдерін және көрсетілген қызметтерді қылмыстық мақсаттарда пайдалану тәуекелдерін ескеретін, КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін (тәуекелдің төмен, жоғары деңгейлері) басқару бағдарламасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z210" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z210" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқаруды ұйымдастыру мақсатында Субъектілер клиенттердің тәуекелдерін және технологиялық жетістіктерді пайдалану тәуекелін қоса алғанда, көрсетілетін қызметтерді қылмыстық мақсаттарда пайдалану тәуекелдерін ескеретін КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару бағдарламасын әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару бағдарламасы мыналарды қамтиды, бірақ онымен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="66"/>
+    <w:bookmarkStart w:name="z211" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Субъектінің КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқаруды ұйымдастыру тәртібі, оның ішінде оның құрылымдық бөлімшелері (бар болса) бөлінісінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z212" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z212" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) клиенттің тәуекел деңгейіне, сондай-ақ Субъектінің қызметтерінің (өнімдерінің) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдеріне ұшырау дәрежесіне қатысты тәуекелдердің негізгі санаттарын (клиенттің түрі, елдік тәуекел және көрсетілетін қызметтердің/өнімдердің тәуекелі және (немесе) оны ұсыну тәсілі бойынша) ескере отырып, КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін бағалау әдістемесін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z213" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z213" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) алдын алу іс-шараларының тізбесін, оларды жүргізу тәртібі мен мерзімдерін, қабылданған шараларға сәйкес нәтижелерді бақылауды көздейтін клиенттердің тәуекелдеріне және субъект өнімдерінің (көрсетілетін қызметтерінің) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдеріне ұшырау дәрежесіне тұрақты мониторингті, талдауды және бақылауды жүзеге асыру тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z214" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z214" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) клиенттердің тәуекелдер деңгейлерін қайта қарау үшін беру тәртібін, мерзімдері мен негіздерін қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектілер жыл сайынғы негізде КЖ/ТҚ/ЖҚҚТҚҚ заңдастыру тәуекелдерін бағалау есебіндегі ақпаратты және тәуекелдердің ерекше санаттарын ескере отырып, КЖ/ТҚ/ЖҚҚТҚҚ заңдастыру тәуекелдеріне Субъектілер қызметтерінің ұшырағыштық дәрежесін бағалауды жүзеге асырады: клиенттердің типі бойынша тәуекел, елдік (географиялық) тәуекел, көрсетілетін қызметтің және (немесе) оны ұсыну тәсілінің тәуекелі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2654,131 +2700,131 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектілер қызметтерінің (өнімдерінің) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдеріне ұшырау дәрежесін бағалау клиенттердің операцияларын сәйкестендіру және мониторингілеу рәсімдерін өзгертуді, қызметтерді (өнімдерді) ұсыну шарттарын өзгертуді, қызметтерді (өнімдерді) ұсынудан бас тартуды қоса алғанда, анықталған тәуекелдерді барынша азайтуға бағытталған ықтимал іс-шараларды сипаттаумен сүйемелденеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдерді бағалау нәтижелері Субъектілер мүшелері болып табылатын тиісті мемлекеттік органдардың және коммерциялық емес ұйымдардың талап етуі бойынша ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="70"/>
+    <w:bookmarkStart w:name="z215" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мәртебесі және (немесе) қызметі КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын клиенттердің түрлеріне жатады, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z216" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z216" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жария лауазымды адамдар, олардың жұбайы (зайыбы) мен жақын туыстары, сондай-ақ аталған адамдар бенефициарлық иеленушілері болып табылатын заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z217" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z217" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтығы жоқ адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z218" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z218" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасында тіркелген немесе болатын мекенжайы жоқ Қазақстан Республикасының азаматтары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z219" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z219" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) КЖ/ТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2793,371 +2839,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-1-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген террористік қызметке қатысы бар адамдардың тізіміне (бұдан әрі – Тізім) және (немесе) терроризмді және экстремизмді қаржыландырумен байланысты ұйымдар мен тұлғалардың тізбесіне, сондай-ақ жаппай қырып-жою қаруын таратуды қаржыландырумен байланысты ұйымдар мен тұлғалардың тізбесіне (бұдан әрі – Тізбелер) енгізілген ұйымдар мен адамдар, сондай-ақ аталған адамдардың бенефициарлық меншік иелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z220" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z220" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізім және Тізбелер уәкілетті органның ресми интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z221" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z221" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қорлардың, діни бірлестіктердің ұйымдық-құқықтық нысанындағы коммерциялық емес ұйымдар болып табылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z222" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z222" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осы Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген шет мемлекеттерде орналасқан (тіркелген) тұлғалар, сондай-ақ Қазақстан Республикасында орналасқан осындай тұлғалардың филиалдары мен өкілдіктері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z223" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z223" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) оған қатысты алынған деректердің дұрыстығына күмән келтіруге негіз бар клиент;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z224" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z224" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) клиент операцияның не пайдаланылуы Субъектілердің әдеттегі практикасынан ерекшеленетін стандартты емес немесе ерекше күрделі есептеу схемаларының асығыс жүргізілуін талап етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z225" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z225" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өзіне қатысты Субъект бұрын күдік келтірген клиент;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z226" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z226" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) клиент (оның өкілі) және бенефициарлық меншік иесі КЖ/ТҚҚ туралы заңда көзделген клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеру рәсімдерінен жалтаруға бағытталған іс-әрекеттерді жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z227" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z227" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сыбайлас жемқорлықтың немесе өзге де қылмыстық әрекеттің деңгейі жоғары болған жағдайларда жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z228" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z228" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мәртебесі және (немесе) қызметі КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін төмендететін клиенттердің түрлері мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z229" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z229" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының мемлекеттік органдары, сондай-ақ оларға бақылауды мемлекеттік органдар жүзеге асыратын заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z230" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z230" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) акциялары Қазақстан Республикасы қор биржасының және (немесе) шет мемлекеттің қор биржасының ресми тізіміне енгізілген ұйымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z231" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z231" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының аумағында орналасқан не Қазақстан Республикасы қатысушысы болып табылатын халықаралық ұйымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z232" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z232" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген шет мемлекеттерде орналасқан (тіркелген) тұлғалар, сондай-ақ Қазақстан Республикасында орналасқан осындай тұлғалардың филиалдары мен өкілдіктері жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z233" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z233" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Субъектілер осы тармақта көрсетілген шет мемлекеттерде қызмет жүргізуге, осындай шет мемлекеттердің клиенттеріне қызметтер (өнімдер) ұсынуға және осындай шет мемлекеттердің қатысуымен ақшамен және (немесе) өзге мүлікпен операцияларды жүзеге асыруға байланысты елдік (географиялық) тәуекелді бағалауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Операциялары КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын шет мемлекеттер мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3242,108 +3288,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа факторлар (сыбайлас жемқорлық деңгейі, есірткінің заңсыз өндірісі, айналымы және (немесе) транзиті туралы мәліметтер, халықаралық терроризмді қолдау туралы мәліметтер және басқалар) негізінде КЖ/ТҚ/ЖҚҚТҚ заңдастырудың жоғары тәуекелін білдіретін Субъектілер ретінде айқындалған шет мемлекеттер (аумақтар).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰҰ-ның және халықаралық ұйымдардың деректері бойынша осындай мемлекеттердің (аумақтардың) тізбелеріне сілтемелер уәкілетті органның ресми интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="89"/>
+    <w:bookmarkStart w:name="z234" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Операциялары КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін төмендететін шетел мемлекеттері мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       халықаралық стандарттарды орындайтын және ақшаны жылыстатуға қарсы күрестің қаржылық шараларын әзірлеу тобының (ФАТФ) мәліметтеріне сәйкес КЖ/ТҚҚ тиімді жүйесі бар шет мемлекеттер (аумақтар).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="90"/>
+    <w:bookmarkStart w:name="z235" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын Субъектілердің қызметтеріне (өнімдеріне) мыналар кіреді, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шекті мәннен асатын ақшамен және (немесе) өзге мүлікпен операция;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3426,202 +3472,202 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       экономикалық мағынасы немесе құқықтық мақсаты жоқ операцияларды жасау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиенттің өзіне тән емес жиілікпен немесе осы клиент үшін ерекше ірі сомаға операциялар жасауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z236" w:id="91"/>
+    <w:bookmarkStart w:name="z236" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын өнімді (қызметті) ұсыну тәсілдері мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиенттің (оның өкілінің) жеке қатысуынсыз операцияны жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиентке (оның өкіліне) қатысты клиентті (оның өкілін) және бенефициарлық меншік иесін тиісті тексеру шараларын қолдану үшін үшінші тараптардың қызметтерін пайдалану.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z237" w:id="92"/>
+    <w:bookmarkStart w:name="z237" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін төмендететін өнімді (қызметті) ұсыну тәсілдері мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиенттің жеке қатысуымен операцияны жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектілердің уәкілетті органмен келісім бойынша қосымша тәуекел факторларын енгізуіне жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z238" w:id="93"/>
+    <w:bookmarkStart w:name="z238" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару бағдарламасын іске асыру шеңберінде Субъектілер осы Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген санаттар мен тәуекел факторларын, сондай-ақ Субъектілер белгілейтін тәуекелдердің өзге де санаттарын ескере отырып, клиенттерді сыныптау бойынша шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттің (клиенттер тобының) тәуекел деңгейін Субъектілер Субъектілерде бар клиент (клиенттер) туралы мәліметтерді талдау нәтижелері бойынша белгілейді және төмен және жоғары деген екі деңгейден кем емес тәуекел деңгейін айқындау шәкілі бойынша бағаланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3672,406 +3718,406 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тәуекелдер санаттары мен факторларын пайдалана отырып тәуекелдерді бағалау операциялар (іскерлік қатынастар) мониторингінің нәтижелері негізінде клиенттерге (клиенттер тобына) қатысты жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиент (клиенттер тобы) тәуекелінің деңгейін қайта қарауды Субъектілер клиент (клиенттер тобы) туралы мәліметтердің жаңартылуына және операциялар (іскерлік қатынастар) мониторингінің нәтижелеріне қарай жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="94"/>
+    <w:bookmarkStart w:name="z239" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Субъектілер КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін анықтайды және бағалайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z240" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z240" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) берудің жаңа тетіктерін қоса алғанда, жаңа өнімдер мен жаңа іскерлік тәжірибені әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z241" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z241" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жаңа және бұрыннан бар өнімдер үшін жаңа немесе дамып келе жатқан технологияларды пайдалану.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін бағалау жаңа өнімдерді, іскерлік практиканы іске қосқанға немесе жаңа немесе дамушы технологияларды пайдаланғанға дейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="97"/>
+    <w:bookmarkStart w:name="z242" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Клиенттерді сәйкестендіру бағдарламасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z243" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z243" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Клиентті (оның өкілі) және бенефициарлық меншік иесін сәйкестендіру бағдарламасы Субъектілердің клиент (оның өкілі) туралы мәліметтерді тіркеу және олардың анықтығын тексеру, бенефициарлық меншік иесін анықтау және ол туралы мәліметтерді тіркеу, клиент (оның өкілі) туралы бұрын алынған мәліметтерді жаңарту, іскерлік қатынастардың болжамды мақсатын белгілеу және тіркеуден, сондай-ақ клиент және олардың өкілдері туралы Заңда көзделген өзге де мәліметтерді алу және тіркеу жөніндегі іс-шаралардан тұрады, мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z244" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z244" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) іскерлік қатынастарды орнатудан және (немесе) операцияны жүргізуден бас тарту, сондай-ақ іскерлік қатынастарды тоқтату рәсімі мен негіздерін қоса алғанда, клиенттерді қабылдау тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z245" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z245" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру тәртібі, оның ішінде клиентті (оның өкілін) бенефициарлық меншік иесін тиісінше тексерудің оңайлатылған және күшейтілген шараларын қолдану рәсімдерінің ерекшеліктері, Субъектінің жеке тұлғаны клиенттің бенефициарлық меншік иесі деп тану туралы шешім қабылдау тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z246" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z246" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қызмет көрсететін немесе қызмет көрсетуге қабылданатын жеке тұлғалар, жария лауазымды адамдар, олардың жұбайлары мен жақын туыстары арасында, сондай-ақ көрсетілген тұлғалар бенефициарлық меншік иелері болып табылатын клиенттердің заңды тұлғалары арасында Субъектіні анықтауға және осындай клиенттерді қызмет көрсетуге (ұйымның басшы қызметкерінің жазбаша рұқсатын ала отырып) қабылдауға бағытталған шаралардың сипаттамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z247" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z247" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) клиентті (оның өкілін) және бенефициарлық меншік иесін Тізімде, және Тізбелерде тексеру тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z248" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z248" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) іскерлік қатынастарды қашықтықтан белгілеу кезінде сәйкестендіру ерекшеліктері (клиенттің немесе оның өкілінің жеке қатысуынсыз);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z249" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z249" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Талаптарды орындау шеңберінде клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру процесінде алынған мәліметтер алмасу ерекшеліктері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z250" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z250" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) басқа ұйымдардан мәліметтер алу, оның ішінде өздерінің (оның өкілінің) және бенефициарлық меншік иесінің пайдасына немесе атынан операциялар жасалатын жеке және заңды тұлғаларды сәйкестендіру арқылы клиенттерді сәйкестендіру ерекшеліктері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z251" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z251" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру мақсатында қосымша ақпарат көздерінің, оның ішінде мемлекеттік органдар ұсынатын ақпарат көздерінің сипаттамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z252" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z252" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) клиент (оның өкілі) және бенефициарлық меншік иесі туралы мәліметтердің анықтығын тексеру тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z253" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z253" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) клиент досьесінің нысанына, мазмұнына және жүргізу тәртібіне, мәліметтерді жаңарту кезеңділігін көрсете отырып, досьедегі мәліметтерді жаңартуға (жылына кемінде 1 рет) қойылатын талаптары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z254" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z254" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сәйкестендіру жүргізу кезінде алынған ақпаратқа субъект қызметкерлерінің қол жеткізуін қамтамасыз ету рәсімін қамтиды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z255" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z255" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) клиенттің тәуекел деңгейін бағалау тәртібі, осындай тәуекелді бағалау негіздері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Субъект КЖ/ТҚҚ туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4346,190 +4392,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақтарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-әрекеттерді жасауға құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="111"/>
+    <w:bookmarkStart w:name="z256" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Субъектілер клиентті (оның өкілін) және бенефициарлық меншік иесін тиісті тексеруді жүргізу кезінде оларды келесі міндеттемелер бойынша сәйкестендіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z257" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z257" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сенімді, тәуелсіз бастапқы құжаттарды, деректерді немесе ақпаратты қолдана отырып, клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру және клиенттің (оның өкілінің) және бенефициарлық меншік иесінің жеке басын растау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z258" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z258" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бенефициарлық меншік иесін анықтау және бенефициарлық меншік иесінің жеке басын тексеру үшін ақылға қонымды шаралар қабылдау, бұл Субъектіге бенефициарлық меншік иесінің кім екенін білетініне сенуге мүмкіндік береді. Заңды тұлғалар мен заңды тұлға құрмаған шетелдік құрылымдар үшін бұл Субъектінің басқару құрылымы мен клиенттің меншігі туралы ақпарат алуын қамтуы керек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z259" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z259" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) іскерлік қатынастардың мақсаттары мен болжамды сипаты туралы ақпаратты түсіну және қажет болған кезде алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z260" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z260" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жасалатын мәмілелердің Субъектілердің клиент (оның өкілі) және бенефициарлық меншік иесі, оның шаруашылық қызметі және тәуекелдердің сипаты туралы, оның ішінде қажет болған жағдайда қаражат көзі туралы мәліметтерге сәйкестігіне көз жеткізу үшін тұрақты негізде іскерлік қатынастарға тиісті тексеру жүргізу және осындай қатынастар шеңберінде жасалған мәмілелерге толық талдау жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z261" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z261" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) баламалы немесе ұқсас лауазымдарды атқаратын заңды тұлға құрмаған шетелдік құрылымдарға, жеке деректерге қатысты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z262" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z262" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Субъектілердің клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеруі үшін қажетті құжаттар тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғаның құжаттарына қол қоюға уәкілетті лауазымды тұлғаның (тұлғалардың) жеке басын куәландыратын, сондай-ақ ақшамен және (немесе) өзге мүлікпен операциялар жасауға сенімхатсыз клиент атынан іс-әрекеттер жасауға арналған құжат (құжаттар);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4558,130 +4604,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше көзделмесе, бейрезидент жеке тұлғаның Қазақстан Республикасының аумағына келу, кету және болу құқығына Қазақстан Республикасының уәкілетті органдарында тіркелгенін куәландыратын құжат.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектілер клиентке (оның өкіліне) және бенефициарлық меншік иесіне тиісінше тексеру жүргізген кезде клиент (оның өкілі) және бенефициарлық меншік иесі туралы мәліметтерді клиенттің (оның өкілінің) таңдауы бойынша ұсынылатын түпнұсқалардың не құжаттардың нотариат куәландырған көшірмелерінің не апостиль қоя отырып, құжаттардың көшірмелерінің негізінде немесе Қазақстан Республикасы ратификациялаған халықаралық шарттарда белгіленген заңдастырылған тәртіппен құжаттық түрде тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z263" w:id="118"/>
+    <w:bookmarkStart w:name="z263" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. КЖ/ТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын ескере отырып, субъектілер іскерлік қатынастар орнатылғанға дейін клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіруді жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z264" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z264" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. КЖ/ТҚҚ туралы Заңның 7-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын ескере отырып, Субъектілер клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіруді, жасалатын операцияларды қаржыландыру көзі туралы мәліметтерді қажет болған кезде алуды және тіркеуді қоса алғанда, іскерлік қатынастарды тексеруді және операцияларды зерделеуді жүргізеді, сондай-ақ клиенттің тәуекел деңгейін ескере отырып, клиент туралы алынған мәліметтердің анықтығына тексеру жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) клиент шекті операция (мәміле) жасаған кезде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4782,90 +4828,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиент – заңды тұлғаның, заңды тұлға құрмаған шетелдік құрылымдардың жарғылық капиталына қатысу үлестерінің не орналастырылған (артықшылықты және қоғам сатып алғанды шегергенде) акцияларының жиырма бес пайызынан астамы тікелей немесе жанама түрде тиесілі тұлға заңнамада белгіленген тәртіппен бенефициарлық меншік иесі болып танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жарғылық капиталға қатысу негізінде бенефициарлық меншік иесін анықтау мүмкін болмаған жағдайда, клиентті өзгеше түрде бақылауды жүзеге асыратын не оның мүддесінде клиент ақшамен және (немесе) өзге мүлікпен операциялар жасайтын тұлға бенефициарлық меншік иесі деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="120"/>
+    <w:bookmarkStart w:name="z265" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру шеңберінде осы Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес алынған құжаттар мен мәліметтерді Субъектілер құжаттамалық тіркейді және клиенттің досьесіне енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақшамен және (немесе) өзге мүлікпен жасалатын операциялар, оның ішінде қаржы мониторингіне жататын операциялар туралы құжаттар мен мәліметтер және күдікті операцияларды, сондай-ақ барлық күрделі, ерекше ірі және басқа да ерекше операцияларды Субъект клиентпен іскерлік қатынастардың бүкіл кезеңі ішінде және клиентпен іскерлік қатынастар тоқтатылған күннен бастап кемінде 5 (бес) жыл сақтауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4990,70 +5036,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексерудің күшейтілген шаралары КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелінің жоғары деңгейі кезінде қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексерудің оңайлатылған шаралары КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелінің төмен деңгейі кезінде қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z266" w:id="121"/>
+    <w:bookmarkStart w:name="z266" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру процесінде субъектілер Тізімде және Тізбелерде осындай клиенттің (бенефициарлық меншік иесінің) болуына тексеру жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттің (бенефициарлық меншік иесінің) Тізімде және Тізбелерде болуын тексеру (Тізімге және Тізбелерге енгізу) клиенттің тәуекел деңгейіне байланысты емес және оларға өзгерістердің (жаңартулардың) енгізілуіне қарай жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5158,484 +5204,484 @@
         </w:rPr>
         <w:t xml:space="preserve">
       КЖ/ТҚҚ туралы Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасында көзделген шараларды қолдану мүмкін болмаған жағдайда, сондай-ақ клиент жасайтын операцияларды зерделеу процесінде клиент іскерлік қатынастарды КЖ/ТҚ/ЖҚҚТҚ мақсатында пайдаланады деген күдік туындаған жағдайда, субъектілер клиентпен іскерлік қатынастарды тоқтатады. Егер іскерлік қатынастар жоғарыда көрсетілген негіздер бойынша тоқтатылса, Субъектілер уәкілетті органға ҚМ-1 нысаны бойынша хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z267" w:id="122"/>
+    <w:bookmarkStart w:name="z267" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Клиенттердің күрделі, ерекше ірі операцияларын зерделеуді қоса алғанда, клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z268" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z268" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. КЖ/ТҚҚ туралы Заңның клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеру жөніндегі, сондай-ақ қаржы мониторингіне жататын операциялар туралы хабарламаларды анықтау және уәкілетті органға жіберу жөніндегі талаптарын іске асыру мақсатында Субъект клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасын әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z269" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z269" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасы мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z270" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z270" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) КЖ/ТҚҚ туралы Заңның 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті орган бекітетін күдікті операцияларды айқындау белгілері негізінде жасалған ерекше және күдікті операциялар белгілерінің тізбесі, сондай-ақ Субъектілермен дербес әзірлеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z271" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z271" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) КЖ/ТҚҚ туралы Заңның 4-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті орган бекітетін КЖ/ТҚ/ЖҚҚТҚ заңдастыру типологияларына, схемалары мен тәсілдеріне сәйкес келетін сипаттамалары бар клиенттің операциясын анықтау рәсімін қамтиды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z272" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z272" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) клиент жүйелі түрде және (немесе) елеулі көлемде әдеттен тыс және (немесе) күдікті операцияларды жүзеге асырған жағдайда, Субъектілердің клиентке және оның операцияларына қатысты қабылдайтын шараларды қабылдау тәртібі және сипаттау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z273" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z273" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жария лауазымды тұлғалар, олардың жұбайы (зайыбы) және жақын туыстары болып табылатын, сондай-ақ, олардың жүзеге асырылу нысанына және ақша қаражатының және (немесе) осындай клиенттердің басқа меншігінің шығу көзін анықтауды қоса алғанда, олар жасалған не жасалуы мүмкін сомасына қарамастан көрсетілген тұлғалар бенефициарлық меншік иелері болып табылатын клиенттерге қызмет көрсетуге қабылданған қаржылық операциялардың тұрақты күшейтілген мониторингін жүзеге асыру тәртібі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъект жауапты қызметкерді не КЖ/ТҚ/ЖҚҚТҚҚІ бойынша бөлімше қызметкерлерін тағайындаған жағдайда, клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасы қосымша қамтиды, бірақ онымен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z274" w:id="129"/>
+    <w:bookmarkStart w:name="z274" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Талаптарда көзделген жағдайларда клиент (оның өкілі) және бенефициарлық меншік иесі туралы бұрын алынған және (немесе) қосымша мәліметтерді жаңарту бойынша Субъектінің бөлімшелері (қызметкерлері) арасында міндеттерді бөлу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z275" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z275" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шектік, ерекше және күдікті операциялар туралы мәліметтерді анықтау және бөлімшелер (қызметкерлер) арасында беру бойынша Субъектінің бөлімшелері (қызметкерлері) арасындағы міндеттерді бөлу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z276" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z276" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шекті, ерекше және күдікті операциялар анықталған кезде Субъект бөлімшелерінің өзара іс-қимыл тетігінің сипаттамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z277" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z277" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жауапты қызметкердің клиент операциясының біліктілігі туралы шешім қабылдау тәртібі, негіздері және мерзімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z278" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z278" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) клиенттің операциясын жүргізуден бас тарту туралы (клиенттің, бенефициарлық меншік иесінің тізбеде болуына байланысты бас тартуды қоспағанда), сондай-ақ клиентпен іскерлік қатынастарды тоқтату туралы шешім қабылдау бойынша бөлімшелердің (қызметкерлердің) өзара іс-қимыл жасау тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z279" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z279" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Тізімде және Тізбелерде тұрған клиенттерді және бенефициарлық меншік иелерін анықтау бойынша, сондай-ақ осындай клиенттерді ақшамен және (немесе) өзге мүлікпен операциялар жүргізуден бас тарту, осындай клиенттерге қызмет көрсету не онымен іскерлік қатынастарды тоқтату бойынша Субъект бөлімшелерінің (қызметкерлерінің) өзара іс-қимыл жасау тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z280" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z280" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Субъектінің лауазымды адамдарына шекті және күдікті операцияның, Тізімнен және Тізбелерден клиенттерді анықтау туралы ақпарат беру тәртібі (қажет болған кезде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z281" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z281" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Клиент операцияларын зерделеу жиілігін Субъектілер клиенттің тәуекел деңгейін және (немесе) клиент пайдаланатын Субъектілер қызметтерінің ҚЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдеріне ұшырау дәрежесін, клиенттің операцияларды (операцияларды) жасауын (жасауға әрекет жасауын) ескере отырып, сондай-ақ КЖ/ТҚҚ туралы Заңның 4-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті орган бекітетін ҚЖ/ТҚҚ заңдастыру типологияларын, схемалары мен тәсілдерін ескере отырып айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиентке тәуекелдің жоғары деңгейі берілген жағдайда, сондай-ақ клиент күдікті операция жасаған жағдайда Субъектілер клиент жүргізетін (жүргізген) операцияларды субъект айқындайтын операцияны жүргізгенге дейінгі кезеңде, бірақ әдетте бір айдан аспайтын мерзімде зерделейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z282" w:id="137"/>
+    <w:bookmarkStart w:name="z282" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Егер осы Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген операцияларды зерделеу нәтижелері бойынша Субъектілерде клиенттің операциялары КЖ/ТҚ/ЖҚҚТҚ заңдастыруға байланысты деп пайымдауға негіз болған жағдайда клиенттің операциялары күдікті деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектілер клиент операциясын күдікті операция ретінде тану (танымау) туралы шешімді клиенттің (оның өкілінің) және операцияны жүзеге асыратын бенефициарлық меншік иесінің мәртебесі мен қызметін сипаттайтын өзінің иелігіндегі мәліметтер мен құжаттардың, сондай-ақ клиенттің қаржы-шаруашылық қызметі, қаржылық жағдайы және іскерлік беделі туралы ақпараттың негізінде дербес қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5664,108 +5710,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектілер уәкілетті органға бөлінген байланыс арналары арқылы электрондық тәсілмен тиісті шешім қабылдаған (іс-әрекет жасаған) күннен кейінгі жұмыс күнінен кешіктірмей ақшамен және (немесе) өзге мүлікпен күдікті операция жасалғаны туралы хабарламалар ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектілер ақшамен және (немесе) өзге мүлікпен жасалған, олар жүргізілгенге дейін күдікті деп танылмаған операциялар туралы хабарларды операция күдікті деп танылғаннан кейін жиырма төрт сағаттан кешіктірмей уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z283" w:id="138"/>
+    <w:bookmarkStart w:name="z283" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. КЖ/ТҚ/ЖҚҚТҚҚІ саласында Субъектілерді даярлау және оқыту бағдарламасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z284" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z284" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. КЖ/ТҚҚ туралы Заңның 11-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, КЖ/ТҚ/ЖҚҚТҚІ саласында Субъектілерді даярлау және оқыту бағдарламасы (бұдан әрі – Оқыту бағдарламасы) уәкiлеттi орган қаржы мониторингі субъектілерінің КЖ/ТҚҚ туралы заңнамасын сақтауына мемлекеттік бақылауды өз құзыреті шегінде жүзеге асыратын мемлекеттiк органдармен келiсу бойынша бекiтілген қаржы мониторингі субъектілеріне КЖ/ТҚ/ЖҚҚТҚІ саласында даярлау және оқыту бойынша қойылатын талаптарға сәйкес әзірленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқыту бағдарламасының мақсаты Субъектілер жұмыскерлерінің КЖ/ТҚҚ туралы заңнаманың, сондай-ақ ІБҚ-ның талаптарын және КЖ/ТҚ/ЖҚҚТҚҚІ саласындағы Субъектінің өзге де ішкі құжаттарын орындауы үшін қажетті білім алуы және дағдыларды қалыптастыруы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -5966,242 +6012,264 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 19 Бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z143" w:id="140"/>
+    <w:bookmarkStart w:name="z143" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылды деп танылған Қазақстан Республикасы Қаржы министрінің және Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің кейбір бірлескен бұйрықтардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z144" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z144" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасы Инвестициялар және даму министрінің 2014 жылғы 25 қарашадағы № 182 және Қазақстан Республикасы Қаржы министрінің 2014 жылғы 19 қарашадағы № 499 "Ақша аударымы қызметін көрсететін почта операторларына арналған қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптарды бекіту туралы" бірлескен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9965 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z145" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z145" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Қаржы министрінің 2015 жылғы 28 желтоқсандағы № 703 және Қазақстан Республикасы Инвестициялар және даму министрі міндетін атқарушының 2015 жылғы 31 желтоқсандағы № 1302 "Ақша аударымы қызметін көрсететін почта операторларына арналған қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау ережелеріне қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Қаржы Министрінің 2014 жылғы 19 қарашадағы № 499 және Қазақстан Республикасы Инвестициялар және даму Министрінің 2014 жылғы 25 қарашадағы № 182 бірлескен бұйрығына өзгерістер енгізу туралы" бірлескен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13040 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z146" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z146" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Қаржы министрінің 2020 жылғы 29 қыркүйектегі № 935 және Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2020 жылғы 29 қыркүйектегі № 359/НҚ "Ақша аударымы қызметін көрсететін пошта операторларына арналған қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2014 жылғы 19 қарашадағы № 499 және Қазақстан Республикасы Инвестициялар және даму министрінің 2014 жылғы 25 қарашадағы № 182 бірлескен бұйрығына өзгеріс енгізу туралы" бірлескен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21321 тіркелген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6523,35 +6591,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>