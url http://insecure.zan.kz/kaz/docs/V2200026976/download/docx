--- v0 (2025-12-25)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="39ece20" w14:textId="39ece20">
+    <w:p w14:paraId="18a35b3" w14:textId="18a35b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,71 +151,153 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -939,74 +1021,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve"> сәйкес және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармақшасына сәйкес әзірленді және ақталған адамға куәлік беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1179,120 +1323,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ақталған адамның куәлігін беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Ақталған адамға куәлік беру туралы өтінішті (бұдан әрі – өтініш) саяси қуғын-сүргінге ұшырап, ақталған адам өзі не өкілі арқылы (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға </w:t>
+      3. Ақталған адамға куәлік беру туралы өтінішті (бұдан әрі – өтініш) саяси қуғын-сүргінге ұшырап, ақталған адам өзі (немесе нотариат куәландырған сенімхат бойынша оның өкілі) (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша осы Қағидаларға 2-қосымшаға сәйкес "Ақталған адамға куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде (бұдан әрі – мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі) көрсетілген құжаттарды қоса бере отырып Мемлекеттік корпорацияға береді.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Ақталған адамға куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде (бұдан әрі – мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі) көрсетілген құжаттарды қоса бере отырып Мемлекеттік корпорацияға береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.01.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 6</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1301,100 +1465,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік көрсетілетін қызметтің және көрсетілетін қызметті берушінің атауларын, мемлекеттік қызмет көрсету тәсілдерін, мерзімін, нысанын және нәтижесін, сондай-ақ мемлекеттік қызметті ұсынудың ерекшеліктерін ескере отырып өзге де мәліметтерді қамтиды.</w:t>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік көрсетілетін қызметтің және оның кіші түрі (бар болса), сондай-ақ көрсетілетін қызметті берушінің атауларын, мемлекеттік қызмет көрсету тәсілдерін, мерзімін, нысанын және нәтижесін, сондай-ақ мемлекеттік қызметті ұсынудың ерекшеліктерін ескере отырып өзге де мәліметтерді қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.01.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 6</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1403,100 +1567,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Көрсетілетін қызметті алушы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген құжаттардың толық топтамасын ұсынған кезде Мемлекеттік корпорацияның қызметкері көрсетілетін қызметті алушыдан қабылданған құжаттардың тізбесі, өтінішті қабылдаған қызметкердің тегі, аты және әкесінің аты (бар болса), өтініш беру күні мен уақыты, сондай-ақ дайын құжаттарды беру күні көрсетілетін тиісті құжаттарды қабылдау туралы қолхат береді.</w:t>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген құжаттардың толық топтамасын ұсынған кезде Мемлекеттік корпорацияның қызметкері көрсетілетін қызметті алушыдан қабылданған құжаттардың тізбесі, өтінішті қабылдаған қызметкердің тегі, аты және әкесінің аты (ол болған жағдайда), өтініш беру күні мен уақыты, сондай-ақ дайын құжаттарды беру күні көрсетілетін тиісті құжаттарды қабылдау туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.01.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 6</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1888,87 +2052,135 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - көрсетілетін қызметті алушыны тыңдауға шақыру, бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы;</w:t>
-[...35 lines deleted...]
-      - көрсетілетін қызметті алушыға өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырылуы мүмкін.</w:t>
+      көрсетілетін қызметті алушыны тыңдауға шақыру, бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      12-тармақтың екінші бөлігінің үшінші абзацы 12.07.2026 бастап қолданысқа енгізіледі - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 № 113 (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті алушыға өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ҚР ӘРПК 73-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2028,51 +2240,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2187,424 +2419,632 @@
         <w:t>
       14. Көрсетілетін қызметті беруші мемлекеттік қызметтің нәтижесін Мемлекеттік корпорацияға мемлекеттік қызмет көрсету мерзімі өткенге дейін бір тәуліктен кешіктірмей жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік корпорация мемлекеттік қызмет көрсетудің нәтижесін оны қабылдаған күннен бастап бір ай бойы сақтауды қамтамасыз етеді, одан кейін оларды көрсетілетін қызметті берушіге одан әрі сақтау үшін береді. Көрсетілетін қызметті алушы мемлекеттік қызмет көрсетудің нәтижесін қабылдаған күннен бастап бір ай өткен соң жүгінген кезде көрсетілетін қызметті беруші Мемлекеттік корпорацияның сұрау салуы бойынша бір жұмыс күні ішінде дайын құжаттарды Мемлекеттік корпорацияға көрсетілетін қызметті берушіге ұсыну үшін жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Көрсетілетін қызметті беруші мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушы көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге, лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі жоғары тұрған әкімшілік органға (бұдан әрі – шағымды қарайтын орган) жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға шағымды жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілген мемлекеттік қызметтің нәтижелерімен келіспеген кезде, көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге, лауазымды адамға беріледі.</w:t>
-[...35 lines deleted...]
-      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға шағымды жібермейді.</w:t>
+      Мемлекеттік қызметтерді тікелей көрсететін орталық мемлекеттік органның, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының, қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімінің, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.01.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...137 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Халықты әлеуметтік қорғау саласындағы уәкілетті мемлекеттік орган осы Қағидалар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты жаңартады және оны Бірыңғай байланыс-орталығына, көрсетілетін қызметті берушіге, Мемлекеттік корпорацияға және "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2728,466 +3168,493 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(уәкілетті органның атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(өтініш берушінің тегі, аты,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің аты (ол болған жағдайда))</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тұратын мекенжайы)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ақталған адамның куәлігін (телнұсқасын) беру туралы өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Нысан </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _____________________________________ </w:t>
-[...84 lines deleted...]
-        <w:t xml:space="preserve">                   (тұратын мекенжайы)</w:t>
+      "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес маған жеңілдіктерге құқықты растайтын ақталған адамның куәлігін (куәліктің телнұсқасын) беруді сұраймын. Өтінішке мынадай құжаттарды қоса беремін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен ұсынылған құжаттардың дәйектілігін растаймын. Куәлікті беру үшін қажетті менің дербес деректерімді жинауға және өңдеуге келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20___жылғы "__" ________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         (өтініш берушінің қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды: ___________________________________________________қабылдады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       (құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___жылғы "__" _____________________________________________                                                 (құжаттарды қабылдаған адамның қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...280 lines deleted...]
-        <w:t xml:space="preserve">                                    (құжаттарды қабылдаған адамның қолы)</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4933,89 +5400,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.01.2024 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 6</w:t>
+        <w:t>№ 113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 20-бабының </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 20-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясының № ____ филиалы (мекенжайын көрсету) мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне сәйкес құжаттардың толық емес топтамасын, сонымен қатар қолданылу мерзімі өткен құжаттарды ұсынуға байланысты "Ақталған адамға куәлік беру" мемлекеттік қызметті көрсету үшін құжаттарды қабылдаудан бас тартады, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -5099,123 +5566,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (бар болса), Мемлекеттік корпорация қызметкерінің қолы)</w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда), Мемлекеттік корпорация қызметкерінің қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон (бар болса) __________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қабылдады: 20__ жылғы "___" ____________</w:t>
-[...35 lines deleted...]
-      (көрсетілетін қызметті алушының тегі, аты, әкесінің аты (бар болса), қолы)</w:t>
+      Қабылдады: 20__ жылғы "___" ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда), қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6295,55 +6744,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6669,31 +7118,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>