--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="18a35b3" w14:textId="18a35b3">
+    <w:p w14:paraId="82b41be" w14:textId="82b41be">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2059,110 +2059,62 @@
       Тыңдау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті алушыны тыңдауға шақыру, бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...58 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифрлық жүйелерді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті алушыға өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2260,51 +2212,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2419,204 +2391,172 @@
         <w:t>
       14. Көрсетілетін қызметті беруші мемлекеттік қызметтің нәтижесін Мемлекеттік корпорацияға мемлекеттік қызмет көрсету мерзімі өткенге дейін бір тәуліктен кешіктірмей жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік корпорация мемлекеттік қызмет көрсетудің нәтижесін оны қабылдаған күннен бастап бір ай бойы сақтауды қамтамасыз етеді, одан кейін оларды көрсетілетін қызметті берушіге одан әрі сақтау үшін береді. Көрсетілетін қызметті алушы мемлекеттік қызмет көрсетудің нәтижесін қабылдаған күннен бастап бір ай өткен соң жүгінген кезде көрсетілетін қызметті беруші Мемлекеттік корпорацияның сұрау салуы бойынша бір жұмыс күні ішінде дайын құжаттарды Мемлекеттік корпорацияға көрсетілетін қызметті берушіге ұсыну үшін жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Көрсетілетін қызметті беруші мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушы көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге, лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2689,90 +2629,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілген мемлекеттік қызметтің нәтижелерімен келіспеген кезде, көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтерді тікелей көрсететін орталық мемлекеттік органның, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының, қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімінің, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2847,250 +2787,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Халықты әлеуметтік қорғау саласындағы уәкілетті мемлекеттік орган осы Қағидалар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты жаңартады және оны Бірыңғай байланыс-орталығына, көрсетілетін қызметті берушіге, Мемлекеттік корпорацияға және "цифрлық үкiметтiң" операторына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 20-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      20-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3517,146 +3383,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        (құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___жылғы "__" _____________________________________________                                                 (құжаттарды қабылдаған адамның қолы)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...94 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3753,1539 +3523,1827 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ақталған адамға куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.01.2024 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 6</w:t>
+        <w:t>№ 113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...91 lines deleted...]
-              <w:t>Астана, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары</w:t>
+              <w:t>"Ақталған адамға куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Мемлекеттік қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация)</w:t>
+Ақталған адамға куәлік беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) куәлік (куәліктің телнұсқасын) беру – 5 (бес) жұмыс күні.</w:t>
-[...53 lines deleted...]
-3) Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 20 минут.</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағаз түрінде</w:t>
+Астана, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес бекітілген үлгі бойынша куәлікті немесе оның телнұсқасын беру</w:t>
+              <w:t>
+"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекетік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемнің мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оларды алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+1) куәлік (куәліктің телнұсқасын) беру – 5 (бес) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құжаттардың топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 20 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші – мемлекеттік қызметті көрсетуге өтініштер мен мемлекеттік қызмет көрсету нәтижелерін беру 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
-[...53 lines deleted...]
-Қабылдау "электрондық кезек" тәртібінде, жеделдетіп қызмет көрсетусіз жүзеге асырылады, электрондық кезекті портал арқылы броньдауға болады.</w:t>
+Қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-Салыстырып тексеру үшін заңды күшіне енген сот актісінің көшірмесін қоспағанда, құжаттардың түпнұсқалары ұсынылады, содан кейін құжаттардың түпнұсқалары қайтарылады.</w:t>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 28 ақпандағы № 78 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26976 болып тіркелген) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес бекітілген үлгі бойынша куәлікті немесе оның телнұсқасын беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті беруші мынадай:</w:t>
-[...35 lines deleted...]
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, деректердің және мәліметтердің осы Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында белгіленген талаптарға сәйкес келмеуі негіздері бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерінен басқа, түскі үзілісті ескере отырып, көрсетілетін қызметті берушінің жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін өтінішті қабылдау және Мемлекеттік қызмет көрсету нәтижесін беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз электрондық кезек тәртібінде жүзеге асырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Мемлекеттік корпорация – өтініштерді қабылдау және мемлекеттік көрсетілетін қызметтердің дайын нәтижелерін беру Мемлекеттік корпорация арқылы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұманы қоса алғанда үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабылдау "электрондық кезек" тәртібінде, жеделдетіп қызмет көрсетусіз жүзеге асырылады, электрондық кезекті "цифрлық үкімет" веб-порталы арқылы броньдауға болады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету үшін қажетті құжаттар:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке куәлік немесе цифрлық құжаттар сервисінен алынған электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ақтау туралы анықтама не заңды күшіне енген сот актісінің көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) өкілі арқылы жүгінген кезде – оның өкілеттіктерін растайтын нотариат куәландырған құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырып тексеру үшін заңды күшіне енген сот актісінің көшірмесін қоспағанда, құжаттардың түпнұсқалары ұсынылады, содан кейін құжаттардың түпнұсқалары қайтарылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші мынадай:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, деректердің және мәліметтердің осы Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында белгіленген талаптарға сәйкес келмеуі негіздері бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1. Мемлекеттік қызмет көрсету орындарының мекенжайлары Министрліктің www.enbek.gov.kz ресми интернет-ресурсында, "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Көрсетілетін қызметті алушының мемлекеттік қызмет көрсетудің тәртібі мен статусы туралы ақпаратты көрсетілетін қызметті берушінің анықтамалық қызметтері, "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
-[...17 lines deleted...]
-Субъект мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде қолжетімді әдістермен авторландырудан өтеді, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
+3. Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъект мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде қолжетімді әдістермен авторландырудан өтеді, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6744,55 +6802,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>