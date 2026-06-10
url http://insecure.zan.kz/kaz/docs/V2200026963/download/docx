--- v0 (2025-10-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b595f5a" w14:textId="b595f5a">
+    <w:p w14:paraId="98e65ce" w14:textId="98e65ce">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,353 +85,413 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Нотариустар үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптарды бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...23 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржылық мониторинг агенттігі Төрағасының 2022 жылғы 24 ақпандағы № 15 және Қазақстан Республикасы Әділет министрінің 2022 жылғы 24 ақпандағы № 152 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 28 ақпанда № 26963 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржылық мониторинг агенттігі Төрағасының 2026 жылғы 6 сәуірдегі № 4, Қазақстан Республикасы Әділет министрінің 2026 жылғы 30 сәуірдегі № 408, Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 22 сәуірдегі № 216/НҚ, Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 2026 жылғы 8 сәуірдегі № 1, Қазақстан Республикасы туризм және спорт министрінің 2026 жылғы 14 сәуірдегі № 60 бірлескен бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржылық мониторинг агенттігі Төрағасының 06.04.2026 № 4, ҚР Әділет министрінің 30.04.2026 № 408, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 22.04.2026 № 216/НҚ, ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 08.04.2026 № 1, ҚР туризм және спорт министрінің 14.04.2026 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бірлескен бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрықтың тақырыбы жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 13.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы" Заңының 11-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫЗ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоса беріліп отырған Нотариустар үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптар бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 13.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Қаржылық мониторинг агенттігі төрағасының 2021 жылғы 6 тамыздағы № 5 және Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2021 жылғы 19 тамыздағы № 722 "Нотариустар үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл мақсатында ішкі бақылау қағидаларына қойылатын талаптарды бекіту туралы" бірлескен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 24068 тіркелген) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Қаржылық мониторинг агенттігі (бұдан әрі – Агенттік) заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бірлескен бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бірлескен бұйрықты Агенттіктің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -924,185 +986,164 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бірлескен бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нотариустар үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптар</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Талаптардың тақырыбы жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 13.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Нотариустар үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптар (бұдан әрі – Талаптар) Қазақстан Республикасы "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы" Заңының (бұдан әрі – КЖ/ТҚҚ туралы Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-2-тармағына және Ақшаны жылыстатуға қарсы күрестің қаржылық шараларын әзірлеу тобының (ФАТФ) халықаралық стандарттарына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1121,306 +1162,290 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Талаптарда қаржы мониторингі субъектілеріне ақшамен және (немесе) өзге мүлікпен нотариаттық іс-әрекеттерді жүзеге асыратын нотариустар (бұдан әрі – Субъектілер) жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Талаптарда пайдаланылатын ұғымдар КЖ/ТҚҚ туралы Заңда және Қазақстан Республикасының "Нотариат туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мағыналарда қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы Талаптардың мақсаттары үшін мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z132" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бөлінген байланыс арнасы – Субъектімен электрондық өзара іс-қимыл жасау үшін пайдаланылатын қаржы мониторингін жүзеге асыратын уәкілетті органның желісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z133" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z133" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ҚМ-1 нысаны – КЖ/ТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес қылмыстық жолмен алынған кiрiстердi заңдастыруға (жылыстатуға), терроризмдi қаржыландыруға, жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы iс-қимыл (бұдан әрі – КЖ/ТҚ/ЖҚҚТҚҚІ) саласындағы қаржылық мониторинг жөніндегі уәкілетті орган бекітетін қаржы мониторингі субъектілерімен мәліметтерді беру қағидаларында көзделген қаржылық мониторингке жататын операция туралы мәліметтер мен ақпараттың нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z134" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z134" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату), терроризмді және жаппай қырып-жою қаруын таратуды қаржыландыру (бұдан әрі – КЖ/ТҚ/ЖҚҚТҚ) тәуекелдері – Субъектілерді КЖ/ТҚ/ЖҚҚТҚ немесе өзге де қылмыстық әрекет процестеріне әдейі немесе абайсызда тарту мүмкіндігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z135" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z135" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату), терроризмді және жаппай қырып-жою қаруын таратуды қаржыландыру тәуекелдерін басқару – Субъектілердің КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін анықтау, мониторингтеу, сондай-ақ оларды азайту (клиенттердің қызметтеріне қатысты) бойынша қабылдайтын шаралар жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z136" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z136" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мінсіз іскерлік бедел – кәсібилікті, адалдықты, алынбаған немесе өтелмеген соттылығының жоқтығын растайтын фактілердің болуы, оның ішінде қаржы ұйымының, банк және (немесе) сақтандыру холдингінің басшы қызметкері лауазымын атқару және қаржы ұйымының ірі қатысушы (ірі акционер) болу өмір бойы құқығынан айыру түріндегі қылмыстық жазаны қолдану туралы заңды күшіне енген сот шешімінің болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z137" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z137" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) уәкілетті орган – КЖ/ТҚҚ туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қаржы мониторингiн жүзеге асыратын және КЖ/ТҚ/ЖҚҚТҚҚІ жөніндегі өзге де шараларды қабылдайтын мемлекеттiк орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1439,68 +1464,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ішкі бақылау мынадай мақсаттарда жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Субъектілердің КЖ/ТҚҚ туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1593,68 +1620,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Субъектілер КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды ұйымдастыру шеңберінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ұйымның ішкі аудит қызметімен не ішкі аудит жүргізуге уәкілетті өзге органмен ішкі бақылау тиімділігін бағалауды, сондай-ақ тәуелсіз аудит жүргізуге шешім болған жағдайда, оны жүргізуін қамтитын ішкі бақылау қағидаларын Талаптарға сәйкес әзірлеуді және қабылдауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1709,68 +1738,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Субъектілер ішкі бақылау қағидаларды (бұдан әрі – ІБҚ) іске асыруға және сақтауға жауапты тұлғалар болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1789,68 +1820,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. ІБҚ КЖ/ТҚ/ЖҚҚТҚҚІ-ға бағытталған жұмыстың ұйымдастырушылық негіздерін реттейтін және КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында Субъектілердің іс-қимыл тәртібін белгілейтін құжат болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1869,393 +1902,388 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. ІБҚ КЖ/ТҚҚ туралы Заңның 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген бағдарламаларды қамтиды, оларды Субъектілер осы Талаптарға сәйкес дербес әзірлейді және Субъектілердің ішкі құжаты не осындай құжаттардың жиынтығы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. КЖ/ТҚҚ туралы заңнамаға өзгерістер және (немесе) толықтырулар енгізу кезінде Субъектілер оларды қабылдаған сәттен бастап күнтізбелік 30 (отыз) күн ішінде ІБҚ-ға тиісті өзгерістер және (немесе) толықтырулар енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Субъектілерінің ІБҚ-ын іске асыруға және сақтауға жауапты жұмыскерлеріне қойылатын талаптарды қоса алғанда, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл мақсатында ішкі бақылауды ұйымдастыру бағдарламасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды ұйымдастыру бағдарламасы (бұдан әрі – Бағдарлама) мынадай рәсімдерді қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды жүзеге асыру үшін Субъект пайдаланатын автоматтандырылған ақпараттық жүйесі мен бағдарламалық қамтамасыз етулерді қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) клиенттерге іскерлік қатынастар орнатудан және іскерлік қатынастарды тоқтатудан бас тартқан, ақшамен және (немесе) өзге мүлікпен операциялар жүргізуден бас тартқан және ақшамен және (немесе) өзге мүлікпен операцияларды тоқтатып қою жөнінде шаралар қолданған жағдайларда жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) КЖ/ТҚ/ЖҚҚТҚ заңдастыру типологияларына, схемалары мен тәсілдеріне сәйкес келетін сипаттамалары бар клиент операциясын күдікті ретінде тану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қаржы мониторингіне жататын операциялар туралы, клиенттің іскерлік қатынастар орнатудан бас тартуы, клиентпен іскерлік қатынастарды тоқтатуы, ақшамен және (немесе) өзге мүлікпен операциялар жүргізуден бас тартуы фактілері туралы, Уәкілетті органға мәліметтер, ақпарат және құжаттар беру үшін пайдаланылатын автоматтандырылған ақпараттық жүйелердегі және бағдарламалық қамтамасыз етудегі жұмыстың нұсқаулары мен регламенттерін қоса алғанда, уәкілетті органға ақшамен және (немесе) өзге мүлікпен операцияларды тұмшалау жөніндегі шаралар туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы мониторингіне жататын және уәкілетті органға жіберілетін операцияларды құжаттамалық тіркеу Субъектілер белгілеген тәртіппен жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ұйымның ішкі аудит қызметімен не ішкі аудитті жүргізуге уәкілетті өзге органмен ішкі бақылау тиімділігін бағалауды, сондай-ақ тәуелсіз аудит жүргізуге шешімі болған жағдайда, оны жүргізудің нәтижелері бойынша басқарушылық есептілікті уәкілетті органдарға дайындау және ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру, оның ішінде клиентті (оның өкілін) және бенефициарлық меншік иесін, бейрезидент заңды тұлғаны, заңды тұлға құрмай өзге де шетелдік құрылымын тексерудің оңайлатылған және күшейтілген шараларын қолдану рәсімдерінің ерекшеліктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Субъектілердің зерделеуге жататын күрделі, ерекше ірі операцияны күдікті операция ретінде тануы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін бағалау нәтижелерін бағалау, айқындау, құжаттамалық тіркеу және жаңарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бақылау шараларын, КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару және КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін төмендету жөніндегі рәсімдерді әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өз клиенттерін тәуекел дәрежесін, КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін бағалауды ескере отырып жіктеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) барлық құжаттар мен мәліметтерді, оның ішінде біржолғы операциялар бойынша, сондай-ақ клиенттің (оның өкілінің) және бенефициарлық меншік иесінің досьесін және онымен хат алмасуды қоса алғанда, клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеру нәтижелері бойынша алынған мәліметтерді клиентпен (оның өкілімен) және бенефициарлық меншік иесімен іскерлік қатынастар тоқтатылған күннен бастап немесе біржолғы мәміле жасалған күннен кейін кемінде бес жыл, оларды сотта дәлелдеме ретінде пайдалану мүмкіндігін ескере отырып, олар уәкілетті органға, сондай-ақ өздерінің құзыретіне сәйкес өзге де мемлекеттік органдарға уақтылы қолжетімді болуы үшін сақтау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектілердің КЖ/ТҚ/ЖҚҚТҚ мақсатында ішкі бақылауды ұйымдастыру жөніндегі қосымша шараларды Бағдарламаға енгізуіне жол беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...257 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 13.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2268,68 +2296,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z41" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Ішкі бақылауды ұйымдастыру бағдарламасына сәйкес Субъектілердің функциялары мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ІБҚ-ға өзгерістер және (немесе) толықтырулар әзірлеуді, енгізуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2584,68 +2614,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z54" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жүктелген функцияларға сәйкес Субъектілер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) КЖ/ТҚҚ туралы заңнаманың орындалуын бақылауды жүзеге асыру үшін тиісті мемлекеттік органдарға ақпарат береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2776,312 +2808,282 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="15"/>
+    <w:bookmarkStart w:name="z57" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Осы Талаптардың 12-тармағында көзделген Субъектілердің функциялары ішкі аудит қызметінің не ішкі аудит жүргізуге уәкілетті өзге органның функцияларымен қоса атқарылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z58" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Технологиялық жетістіктерді пайдалану тәуекелін қоса алғанда, клиенттердің тәуекелдерін және көрсетілген қызметтерді қылмыстық мақсаттарда пайдалану тәуекелдерін ескеретін, КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін (тәуекелдің төмен, жоғары деңгейлері) басқару бағдарламасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 13.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z59" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқаруды ұйымдастыру мақсатында Субъектілер клиенттердің тәуекелдерін және технологиялық жетістіктерді пайдалану тәуекелін қоса алғанда, көрсетілетін қызметтерді қылмыстық мақсаттарда пайдалану тәуекелдерін ескеретін КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару бағдарламасын әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектілер Субъектілер қызметтерінің (өнімдерінің) КЖ/ТҚ/ЖҚҚТҚ жария ету тәуекелдеріне ұшырау дәрежесін бағалауды КЖ/ТҚ/ЖҚҚТҚ жария ету тәуекелдерінің есебіндегі ақпаратты және ең аз дегенде мынадай тәуекелдердің ерекше санаттарын ескере отырып жүзеге асырады: клиенттердің типі бойынша тәуекел, елдік (географиялық) тәуекел, көрсетілетін қызметтің (өнімдердің) тәуекелі және (немесе) оны ұсыну тәсілі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуекелдерді бағалау нәтижелері уәкілетті органның және КЖ/ТҚ/ЖҚҚТҚ саласындағы реттеуші органның талабы бойынша ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектілер қызметтерінің (өнімдерінің) КЖ/ТҚ тәуекелдеріне ұшырау дәрежесін бағалау қызметтерді (өнімдерді) ұсынудан бас тартуды қоса алғанда, анықталған тәуекелдерді барынша азайтуға бағытталған ықтимал іс-шараларды сипаттаумен сүйемелденеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...77 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 13.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...43 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мәртебесі және (немесе) қызметі КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын клиенттердің түрлеріне келесі факторлар жатады, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жария лауазымды тұлғалар, олардың жұбайлары мен жақын туыстары, сондай-ақ аталған тұлағалар бенефициарлық иеленушілері болып табылатын заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3358,68 +3360,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z71" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мәртебесі және (немесе) қызметі КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін төмендететін клиенттердің түрлері келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының мемлекеттік органдары, сондай-ақ оларға бақылауды мемлекеттік органдар жүзеге асыратын заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3510,68 +3514,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z76" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Субъектілер осы тармақта көрсетілген шет мемлекеттерде қызмет жүргізуге, осындай шет мемлекеттердің клиенттеріне қызметтер (өнімдер) ұсынуға және осындай шет мемлекеттердің қатысуымен ақшамен және (немесе) өзге мүлікпен операцияларды жүзеге асыруға байланысты елдік (географиялық) тәуекелді бағалауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Операциялары КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын шет мемлекеттер келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3718,68 +3724,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z77" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Операциялары КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін төмендететін шетел мемлекеттері келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       халықаралық стандарттарды орындайтын және ақшаны жылыстатуға қарсы күрестің қаржылық шараларын әзірлеу тобының (ФАТФ) мәліметтеріне сәйкес КЖ/ТҚҚ тиімді жүйесі бар шет мемлекеттер (аумақтар).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3816,68 +3824,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z78" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын Субъектілердің қызметтеріне (өнімдеріне) клиент (оның өкілі) бенефициарлық меншік иесі кірген кезде қосылады, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нотариаттық іс-әрекеттердің асығуын талап етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3968,68 +3978,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z79" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын өнімді (қызметті) ұсыну тәсілдері келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиенттің (оның өкіліне) жеке қатысуынсыз операцияны жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4084,68 +4096,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z80" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін төмендететін өнімді (қызметті) ұсыну тәсілдері келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиенттің жеке қатысуымен операцияларды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4200,68 +4214,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z81" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару бағдарламасын іске асыру шеңберінде субъектілер осы Талаптардың 16-22-тармақтарында көрсетілген санаттар мен тәуекел факторларын, сондай-ақ субъектілер белгілейтін тәуекелдердің өзге де санаттарын ескере отырып, клиенттерді сыныптау бойынша шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиент тәуекелінің деңгейін Субъектілер Субъектілерде бар клиент (клиенттер) туралы мәліметтерді талдау нәтижелері бойынша белгілейді және кемінде екі деңгейден (төмен, жоғары) тұратын тәуекел деңгейін айқындау шәкілі бойынша бағаланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4334,68 +4350,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z82" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Субъектілер КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін анықтайды және бағалайды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) берудің жаңа тетіктерін қоса алғанда, жаңа өнімдер мен жаңа іскерлік тәжірибені әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4468,93 +4486,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="16"/>
+    <w:bookmarkStart w:name="z85" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Клиенттерді сәйкестендіру бағдарламасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z86" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Клиентті және бенефициарлық меншік иесін сәйкестендіру бағдарламасы Субъектілердің клиент (оның өкілі) туралы мәліметтерді тіркеу және олардың анықтығын тексеру, бенефициарлық меншік иесін анықтау және ол туралы мәліметтерді тіркеу, клиент (оның өкілі) туралы бұрын алынған мәліметтерді жаңарту, іскерлік қатынастардың болжамды мақсатын белгілеу және тіркеу, сондай-ақ клиент және олардың өкілдері туралы заңда көзделген өзге де мәліметтерді алу және тіркеу жөніндегі іс-шараларды жүргізуінен тұрады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) іскерлік қатынастарды орнатудан және (немесе) операцияны жүргізуден бас тарту, сондай-ақ іскерлік қатынастарды тоқтату рәсімі мен негіздерін қоса алғанда, клиенттерді қабылдау тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5067,68 +5080,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z99" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Субъектілер клиентті (оның өкілін) және бенефициарлық меншік иесін тиісті тексеруді жүргізу кезінде оларды мынадай міндеттемелер бойынша сәйкестендіреді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сенімді, тәуелсіз бастапқы құжаттарды, деректерді немесе ақпаратты қолдана отырып, клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру және клиенттің (оның өкілінің) және бенефициарлық меншік иесінің жеке басын растау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5237,68 +5252,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z105" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеру үшін Субъектілерге қажетті құжаттар тізбесі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғаның құжаттарына қол қоюға уәкілетті лауазымды тұлғаның (тұлғалардың) жеке басын куәландыратын, сондай-ақ ақшамен және (немесе) өзге мүлікпен операциялар жасауға сенімхатсыз клиент атынан іс-әрекеттер жасауға арналған құжат (құжаттар);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5389,264 +5406,248 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="17"/>
+    <w:bookmarkStart w:name="z106" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. КЖ/ТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын ескере отырып, субъектілер іскерлік қатынастар орнатылғанға дейін клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіруді жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z107" w:id="18"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z107" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. КЖ/ТҚҚ туралы Заңның 7-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын ескере отырып, Субъектілер клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіруді, жасалатын операцияларды қаржыландыру көзі туралы мәліметтерді қажет болған кезде алуды және тіркеуді қоса алғанда, іскерлік қатынастарды тексеруді және операцияларды зерделеуді жүргізеді, сондай-ақ клиенттің тәуекел деңгейін ескере отырып, клиент туралы алынған мәліметтердің анықтығына тексеру жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z108" w:id="19"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z108" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) клиент шекті операция (мәміле) жасаған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z109" w:id="20"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z109" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) клиент күдікті операция (мәміле) жасаған (жасауға әрекет жасаған) жағдайларда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z110" w:id="21"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z110" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) клиент ерекше операция (мәміле) жасаған жағдайларда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z111" w:id="22"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z111" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) клиент қылмыстық кірістерді заңдастыру (жылыстату) және терроризмді қаржыландыру типологияларына, схемалары мен тәсілдеріне сәйкес келетін сипаттамалары бар операцияны (мәмілені) жасаған жағдайларда тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиент белгіленген іскерлік қатынастар шеңберінде операция (мәміле) жасаған кезде, егер ол осы тармақтың бірінші бөлігінің 2), 3) және 4) тармақшаларында көзделген жағдайларды, сондай-ақ клиенттің тәуекел деңгейі мен осы талаптарға сәйкес бұрын алынған не қосымша мәліметтер алу қажеттілігін қоспағанда, осындай іскерлік қатынастар орнатылған кезде жүргізілсе, клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру шеңберінде осы Талаптардың 27-тармағына сәйкес алынған құжаттар мен мәліметтерді Субъектілер құжаттамалық тіркейді және клиенттің досьесіне енгізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақшамен және (немесе) өзге мүлікпен жасалатын операциялар, оның ішінде қаржы мониторингіне жататын операциялар туралы құжаттар мен мәліметтер және күдікті операцияларды, сондай-ақ барлық күрделі, ерекше ірі және басқа да ерекше операцияларды Субъект клиентпен іскерлік қатынастардың бүкіл кезеңі ішінде және клиентпен іскерлік қатынастар тоқтатылған күннен бастап кемінде 5 (бес) жыл сақтауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5833,68 +5834,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z113" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру процесінде субъектілер тізімде және тізбелерде осындай клиенттің (бенефициарлық меншік иесінің) болуына тексеру жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттің (бенефициарлық меншік иесінің) тізімде және тізбелерде болуын тексеру (тізімге және тізбелерге енгізу) клиенттің тәуекел деңгейіне байланысты емес және оларға өзгерістердің (жаңартулардың) енгізілуіне қарай жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6061,99 +6064,94 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="23"/>
+    <w:bookmarkStart w:name="z114" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Клиенттердің күрделі, ерекше ірі операцияларын зерделеуді қоса алғанда, клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z115" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. КЖ/ТҚҚ туралы Заңның клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеру жөніндегі, сондай-ақ қаржы мониторингіне жататын операциялар туралы хабарламаларды анықтау және уәкілетті органға жіберу жөніндегі талаптарын іске асыру мақсатында Субъектілер клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасын әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 13.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6166,68 +6164,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z116" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Клиенттердің операцияларын бақылау және зерттеу бағдарламасы мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) КЖ/ТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6358,68 +6358,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z121" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасының шеңберінде Субъектілер КЖ/ТҚ/ЖҚҚТҚ заңдастырудың типологияларына, схемаларына және тәсілдеріне сәйкес келетін сипаттамалары бар барлық шекті, ерекше, күдікті операциялар мен операциялардың мақсаттары мен негіздерін белгілеуге бағытталған іс-шараларды жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Клиенттердің операцияларын мониторингтеу және зерделеу нәтижелері Субъектілер қызметтерінің КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдеріне ұшырау дәрежесін жыл сайын бағалау үшін, сондай-ақ клиенттердің тәуекелдер деңгейлерін қайта қарау үшін пайдаланылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6474,88 +6476,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z122" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Клиент операцияларын зерделеу жиілігін Субъектілер клиенттің тәуекел деңгейін және (немесе) клиент пайдаланатын Субъектілер қызметтерінің КЖ/ТҚ/ЖҚҚТҚ жария ету тәуекелдеріне ұшырау дәрежесін, клиенттің операцияларды (операцияларды) жасауын (жасауға әрекет жасауын) ескере отырып, сондай-ақ КЖ/ТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағына сәйкес уәкілетті орган бекітетін КЖ/ТҚ/ЖҚҚТҚ заңдастыру типологияларын, схемалары мен тәсілдерін ескере отырып айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиентке тәуекелдің жоғары деңгейі берілген жағдайда, сондай-ақ клиент күдікті операция жасаған жағдайда Субъектілер клиент жүргізетін (жүргізген) операцияларды субъект айқындайтын операцияны жүргізгенге дейінгі кезеңде, бірақ әдетте бір айдан аспайтын мерзімде зерделейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6610,68 +6614,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z123" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Егер осы Талаптардың 20-тармағында көрсетілген операцияларды зерделеу нәтижелері бойынша Субъектілерде клиенттің операциялары КЖ/ТҚ/ЖҚҚТҚ заңдастыруға байланысты деп пайымдауға негіз болған жағдайда клиенттің операциялары күдікті деп танылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиент операциясын күдікті операция ретінде тану (танымау) туралы шешімді Субъектілер клиенттің (оның өкілінің) және операцияны жүзеге асыратын бенефициарлық меншік иесінің мәртебесі мен қызметін сипаттайтын өзінің иелігіндегі мәліметтер мен құжаттардың, сондай-ақ клиенттің қаржы-шаруашылық қызметі, қаржылық жағдайы және іскерлік беделі туралы ақпараттың негізінде дербес қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6762,160 +6768,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z124" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. КЖ/ТҚ/ЖҚҚТҚҚІ саласында Субъектілерді даярлау және оқыту бағдарламасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-тараудың тақырыбы жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 13.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. КЖ/ТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тармағына сәйкес КЖ/ТҚ/ЖҚҚТҚІ саласында Субъектілерді даярлау және оқыту бағдарламасы (бұдан әрі – Оқыту бағдарламасы) уәкiлеттi орган қаржы мониторингі субъектілерінің КЖ/ТҚҚ туралы заңнамасын сақтауына мемлекеттік бақылауды өз құзыреті шегінде жүзеге асыратын мемлекеттiк органдармен келiсу бойынша бекiтілген қаржы мониторингі субъектілеріне КЖ/ТҚ/ЖҚҚТҚІ саласында даярлау және оқыту бойынша қойылатын талаптарға сәйкес әзірленеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқыту бағдарламасының мақсаты Субъектілер жұмыскерлерінің КЖ/ТҚҚ туралы заңнаманың, сондай-ақ ІБҚ-ның талаптарын және КЖ/ТҚ/ЖҚҚТҚҚІ саласындағы Субъектінің өзге де ішкі құжаттарын орындауы үшін қажетті білім алуы және дағдыларды қалыптастыруы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6959,95 +6951,115 @@
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      38. Алып тасталды – ҚР Қаржылық мониторинг агенттігі Төрағасының 13.09.2022 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38. Алып тасталды – ҚР Қаржылық мониторинг агенттігі Төрағасының 13.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      39. Алып тасталды – ҚР Қаржылық мониторинг агенттігі Төрағасының 13.09.2022 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">39. Алып тасталды – ҚР Қаржылық мониторинг агенттігі Төрағасының 13.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Әділет министрінің 15.09.2022 № 783 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -7081,63 +7093,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7459,35 +7493,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>