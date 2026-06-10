--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="09b7378" w14:textId="09b7378">
+    <w:p w14:paraId="677cbbe" w14:textId="677cbbe">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,287 +93,313 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кәмелетке толмағандарды арнаулы бiлiм беру ұйымдары мен ерекше режимде ұстайтын бiлiм беру ұйымдарында бағып-күтуге және оқытуға кедергi болатын аурулардың тiзбесiн бекiту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 23 ақпандағы № ҚР ДСМ-17 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 25 ақпанда № 26931 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 23 ақпандағы № ҚР ДСМ-17 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 25 ақпанда № 26931 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Кәмелетке толмағандар арасындағы құқық бұзушылықтардың профилактикасы мен балалардың қадағалаусыз және панасыз қалуының алдын алу туралы" Қазақстан Республикасының Заңы 13-бабының </w:t>
-[...29 lines deleted...]
-        <w:t>12) тармағына</w:t>
+      Қазақстан Республикасы Үкiметiнiң 2017 жылғы 17 ақпандағы № 71 қаулысымен бекітілген Қазақстан Республикасы Денсаулық сақтау министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>232) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Денсаулық сақтау министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасында кәмелетке толмағандарды арнаулы бiлiм беру ұйымдары мен ерекше режимде ұстайтын бiлiм беру ұйымдарында бағып-күтуге және оқытуға кедергi болатын аурулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тiзбесi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Денсаулық сақтау министрлігінің Ана мен бала денсаулығын сақтау департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z23" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z23" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z24" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z24" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты ресми жариялағаннан кейін оны Қазақстан Республикасы Денсаулық сақтау министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z25" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z25" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықты Қазақстан Республикасы Әділет минстрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Денсаулық сақтау министрлігінің Заң департаментіне осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z3" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z3" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Денсаулық сақтау вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z4" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z4" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -813,106 +839,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ҚР ДСМ-17</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5" w:id="6"/>
+    <w:bookmarkStart w:name="z5" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кәмелетке толмағандарды арнаулы бiлiм беру ұйымдары  мен ерекше режимде ұстайтын бiлiм беру ұйымдарында бағып-күтуге және оқытуға кедергi болатын аурулардың тiзбесi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнаулы бiлiм беру ұйымдары мен ерекше режимде ұстайтын бiлiм беру ұйымдарына мынадай аурулары бар (Аурулар мен денсаулыққа байланысты проблемалардың халықаралық статистикалық жiктемесiне сәйкес 10-қайта қарау) кәмелетке толмағандар орналастырылмайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="7"/>
+    <w:bookmarkStart w:name="z6" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. I класс. Бірқатар жұқпалы және паразиттік аурулар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) A15 - А19 Туберкулез (белсендi туберкулездiң кез келген нысаны);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -941,70 +967,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) A50 - A53 Мерез (белсендi нысаны);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) В20 - B24 Адам иммунитет тапшығы вирусы (АИВ) тудырған ауру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="8"/>
+    <w:bookmarkStart w:name="z7" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. II класс. Өспелер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) C00 - С97 Кез келген орындағы қатерлi жаңа өспелер, оның iшiнде лимфалық, қан өндiру және оларға ұқсас тiндердiң қатерлi жаңа өспелер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1015,70 +1041,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) D 46 Миелодиспластикалық синдромдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) D 47.1 Созылмалы миелопролиферациялық ауру. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="9"/>
+    <w:bookmarkStart w:name="z8" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. III класс. Қанның, қан өндiру ағзаларының аурулары және иммундық механизмді қамтитын жеке бұзылулар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) D55 - D58 Гемолиздік анемиялар - тұқым қуалайтын және жүре пайда болатын (ауыр нысаны);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1143,70 +1169,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) D 76.0 Басқа Айдарларда жіктелмеген Лангерганс жасушаларынан пайда болған гистиоцитоз;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) D80-D84 Иммундық механизм қамтылған жеке бұзылулар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="10"/>
+    <w:bookmarkStart w:name="z9" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. IV класс. Эндокриндiк жүйе аурулары, тамақтану мен зат алмасудың бұзылуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) E05 Тиреотоксикоз (ауыр нысаны);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1489,70 +1515,70 @@
         </w:rPr>
         <w:t>
       17) Е88.0 Басқа айдарларда жіктелмеген плазма белоктары алмасуының бұзылулары (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-1- антитрипсин жеткіліксіздігі, бис–альбуминемия);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="11"/>
+    <w:bookmarkStart w:name="z10" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. V класс. Психикалық және мінез-құлық бұзылулары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) F01, F02.1-F02.8, F03-F05, F06.0-F06.05, F07.1-F07.9, F09 Симптоматикалық, психикалық бұзылуларды қоса алғанда, органикалық бұзылулар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1635,70 +1661,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) F70.1 - F70.8, F71 - F79 Ақыл-ой кемiстiгi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) F84 Психологиялық дамудың жалпы бұзылулары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="12"/>
+    <w:bookmarkStart w:name="z11" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. VI класс. Жүйке жүйесiнiң аурулары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) G10 - G13 Негiзiнен орталық жүйке жүйесiн зақымдайтын жүйелiк атрофиялар (ауыр нысандары);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1907,70 +1933,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) G91.1 Окклюздiк, қалпына келмейтiн суми;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) G 93.4 Glut 1 тапшылық синдромы (Glut I глюкозасының транспортері тапшылығы синдромы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="13"/>
+    <w:bookmarkStart w:name="z12" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. VII класс. Көз және оның қосымша аппаратының аурулары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) H40 - H42 Глаукома;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1999,126 +2025,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) H54.1 Бір көздiң соқырлығы, екiншi көздiң нашар көруi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) H54.7 Нақтыланбаған көрмей қалу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="14"/>
+    <w:bookmarkStart w:name="z13" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. VIII класс. Құлақтың және емiзiк тәрiздi өсіндінің аурулары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) H81.0 Вестибулярлық функцияның бұзылуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Н90.3 Естудi екі жақты нейросенсорлы жоғалту (ауыр дәрежедегi).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="15"/>
+    <w:bookmarkStart w:name="z14" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. IХ класс. Қан айналымы жүйесiнiң аурулары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) I08.3 Митральды, қолқа және үш қақпақшалы клапандардың үйлескен ревматизмдік) зақымдануы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2201,70 +2227,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) І47.1 Синкопальды жағдайдағы ұстамалы қарыншаүстi тахикардиясы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) I48, I49.0, I49.5 Жүрекше, қарынша бұлшық еттерiнiң фибрилляциясы мен лүпiлдеуi, синустық түйiншектiң әлсiздiк синдромы (предсинкопальды немесе синкопальды жағдайлар болған жағдайда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="16"/>
+    <w:bookmarkStart w:name="z15" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. X класс. Тыныс алу мүшелерiнiң аурулары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) J45 Гормондық тәуелдi демiкпе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2329,108 +2355,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) J84.8 Өкпенің нақтыланбаған интерстициалдық аурулары,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) J84.9 Өкпенің анықталмаған интерстициалдық аурулары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="17"/>
+    <w:bookmarkStart w:name="z16" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. XI класс. Ас қорыту мүшелерiнiң аурулары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К74 Бауыр фиброзы мен циррозы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="18"/>
+    <w:bookmarkStart w:name="z17" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. XIII класс. Сүйек-бұлшық ет жүйесi мен дәнекер тiннің аурулары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) М08 Жасөспiрiмдер (жеткiншектер) артриті (ауыр ағым);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2567,70 +2593,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) М31.8 Өлі еттендіруші анықталған басқа васкулопатия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) M35.2 Бехчет ауруы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="19"/>
+    <w:bookmarkStart w:name="z18" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. XIV класс. Несеп-жыныс жүйесiнiң аурулары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) N03 Созылмалы нефриттiк синдром;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2641,108 +2667,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) N04 Нефротикалық синдром;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) N18 Созылмалы бүйрек функциясының жеткiлiксiздiгi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="20"/>
+    <w:bookmarkStart w:name="z19" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. XV класс. Жүктілiк, босану және босанғаннан кейiнгi кезең: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О00-О99.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="21"/>
+    <w:bookmarkStart w:name="z20" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. XVII класс. Туа бiткен ауытқулар (даму кемiстiктерi), қисаю және хромосомдық бұзылу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Q15.0 Туа бiткен глаукома;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2807,108 +2833,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Q 80 Туа біткен ихтиоз (әртүрлі нысандар), CHILD синдромы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Q 81 Буллалық эпидермолиз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="22"/>
+    <w:bookmarkStart w:name="z21" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. XVIII класс. Басқа айдарларда жiктелмеген, клиникалық және зертханалық зерттеулер кезiнде анықталған симптомдар, белгiлер мен нормадан ауытқулар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R15 Зәрдi ұстай алмауымен (энурез) бiрге нәжiстi ұстай алмау (энкопрез).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="23"/>
+    <w:bookmarkStart w:name="z22" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. ХІХ класс. Жарақаттар, уланулар мен сыртқы себептер әсерлерінің кейбір басқа да салдарлары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т90 - Т98 Науқасқа жеке күтім жасауды талап ететін жарақаттардың, уланулардың және сыртқы себептердің басқа да әсерлерінің салдарлары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2932,55 +2958,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3306,31 +3332,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>