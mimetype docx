--- v2 (2026-06-10)
+++ v3 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="52a8d17" w14:textId="52a8d17">
+    <w:p w14:paraId="32ab5e6" w14:textId="32ab5e6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -851,108 +851,68 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасы</w:t>
-[...36 lines deleted...]
-              <w:t>министрлігі</w:t>
+              <w:t>Әділет министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -989,168 +949,68 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасының</w:t>
-[...96 lines deleted...]
-              <w:t>агенттігі</w:t>
+              <w:t>Бәсекелестікті қорғау және дамыту агенттігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1187,108 +1047,68 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасы</w:t>
-[...36 lines deleted...]
-              <w:t>министрлігі</w:t>
+              <w:t>Қаржы министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1325,195 +1145,85 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасы</w:t>
+              <w:t xml:space="preserve">Қаржы нарығын реттеу </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қаржы</w:t>
-[...106 lines deleted...]
-              <w:t>агенттігі</w:t>
+              <w:t>және дамыту агенттігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1550,128 +1260,68 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасы</w:t>
-[...56 lines deleted...]
-              <w:t>министрлігі</w:t>
+              <w:t>Мәдениет және спорт министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1708,118 +1358,78 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасы</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> 
+              <w:t xml:space="preserve">Ұлттық Банкі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
@@ -1846,192 +1456,112 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасы</w:t>
+              <w:t>Цифрлық даму, инновациялар</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық</w:t>
-            </w:r>
+              <w:t>және аэроғарыш өнеркәсібі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> даму, </w:t>
-[...93 lines deleted...]
-              <w:t xml:space="preserve"> 
+              <w:t xml:space="preserve">министрлігі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -2590,389 +2120,493 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Субъектілердің хабарлар беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Уәкілетті орган мен субъектілер арасындағы өзара іс-қимыл осы Қағидаларда белгіленген тәртіппен және жеке кабинет немесе "Қазақстан Республикасы Ұлттық Банкінің ұлттық төлем корпорациясы" акционерлік қоғамының телекоммуникациялар желілері арқылы жүзеге асырылады.</w:t>
+      2. Уәкілетті орган мен субъектілер арасындағы өзара іс-қимыл осы Қағидаларда белгіленген тәртіппен және жеке кабинет, цифрлық үкіметтің сыртқы шлюзі, API‑сервистер немесе "Қазақстан Республикасы Ұлттық Банкінің Ұлттық төлем корпорациясы" акционерлік қоғамының телекоммуникация желілері арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіле) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Құжаттамалы тіркелген хабарлар жеке кабинетте орналастырылған ҚМ-1 нысаны бойынша электрондық тәсiлмен беріледі және субъектінің (ішкі бақылау қағидаларының іске асырылуына және сақталуына жауапты қызметкерінің) электрондық цифрлық қолтаңбасымен қойылады.</w:t>
+      3. Құжаттамалы тіркелген хабарламалар жеке кабинетте орналастырылған ҚМ-1 нысаны бойынша XML форматында электрондық тәсілмен ұсынылады және субъектінің (ішкі бақылау қағидаларының іске асырылуына және сақталуына жауапты адамның) электрондық цифрлық қолтаңбасымен қол қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Субъект осы Қағидаларда көзделмеген тәсілмен хабар берген кезде, мұндай хабарды уәкілетті орган қарамайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. ҚМ-1 нысаны 4 (төрт) бөлімнен тұрады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z392" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z392" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ҚМ-1 нысаны туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z393" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z393" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ҚМ-1 нысанын толтырған субъекті туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z394" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z394" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қаржы мониторингіне жататын операция немесе күдікті қызмет туралы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) операцияға қатысушылар туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. ҚМ-1 нысанын толтыру кезінде мынадай анықтамалық мәліметтер пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) субъектілер түрлерінің кодтарының анықтамалығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке басын куәландыратын құжаттар кодтарының анықтамалығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қаржы мониторингіне жататын операциялар түрлерінің кодтарының анықтамалығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ақша және (немесе) өзге мүлікпен жасалатын операциялар мен қатысушылардың санаттары кодтарының анықтамалығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттердің операцияларын зерделеу үшін субъект пайдалана алатын күдікті операцияның, клиенттің қызметін белгілеріне сипаттамалар жеке кабинетте орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Субъектіден хабар алған жағдайда уәкілетті органмен 4 (төрт) сағат ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген нысанға сәйкес электрондық тәсiлмен хабарлама (бұдан әрі – хабарлама) жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарды қабылдамау туралы хабарлама алған жағдайда, субъект 24 (жиырма төрт) сағаттың ішінде (демалыс және мереке күндерін қоспағанда) бас тарту себептерін жою бойынша шаралар қабылдайды және түзетілген хабарды уәкілетті органға жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұрын қабылданған хабарға өзгерістер және (немесе) толықтырулар енгізу қажет болған кезде, субъект ауыстырылуға жататын мәліметтер мен ақпарат анықталған күннен кейінгі бір жұмыс күнінен кешіктірмей уәкілетті органға бұрын бергеннің орнына хабар береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Уәкілетті орган хабарды алғаннан кейін 24 (жиырма төрт) сағат ішінде операцияны жүргізуге рұқсат беру не бас тарту туралы шешім қабылдайды және оны осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2987,52 +2621,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген нысандар бойынша субъектіге электрондық тәсілмен жеткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Заңның 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3067,110 +2701,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 13-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мерзімдер уәкілетті органмен расталған бағдарламалық қамтылыммен немесе байланыс арналарының техникалық қателіктері салдарынан бұзылған жағдайда егер осындай хабар техникалық қателіктер жойылғаннан кейінгі 1 (бір) жұмыс күнінен кешіктірмей берілген болса, осы хабар белгіленген мерзімде берілген деп саналады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Сұрау салу бойынша ақпаратты, мәліметтер мен құжаттарды беру тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Уәкілетті орган Заңға сәйкес алынған ақпаратқа талдау жүргізу кезінде субъектіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген нысан бойынша электрондық тәсiлмен қажетті ақпаратты, мәліметтер мен құжаттарды беруге сұрау салу жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Субъект сұратылатын ақпаратты, мәліметтер мен құжаттарды уәкілетті органға Заңның 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3205,51 +2839,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген нысандар бойынша электрондық тәсiлмен жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сұрау салуды өңдеу үшін қосымша уақыт қажет болған жағдайда, субъект мерзімді 10 (он) жұмыс күнінен аспайтын мерзімге ұзарту туралы өтінішті уәкілетті органға келісуге жолдайды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3300,70 +2934,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Қажетті ақпаратты, мәліметтер мен құжаттарды ұсынуға арналған сұрау салу мерзімін ұзарту туралы өтініш нысаны осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Уәкілетті органның Қазақстан Республикасы ратификациялаған халықаралық шарт негізінде ұсынылатын ақпаратты, мәліметтер мен құжаттарды қоспағанда, Заң қолданысқа енгізілгенге дейін жасалған операциялар бойынша ақпаратты, мәліметтер мен құжаттарды сұратуға құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3494,88 +3128,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарды қабылдау немесе қабылдамау туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z45" w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Қаржылық мониторинг агенттігі (бұдан әрі – ҚМА) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4061,108 +3695,108 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Қаржы мониторингі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>субъектісінің атауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күдікті операцияны тоқтата тұру қажеттілігінің жоқтығы туралы №_________ хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z50" w:id="35"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Қаржылық мониторинг агенттігі (бұдан әрі – ҚМА) "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының 13-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 20__ жылғы "__"________№ ___ хабар бойынша күдікті операцияны тоқтата тұру қажеттілігінің жоқтығы туралы шешім қабылдады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Негіздеме: ҚМА 20__ жылғы "___" __________ № _______ бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4482,108 +4116,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қаржы мониторингі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субъектісінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күдікті операцияны тоқтата тұру туралы №__________ хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z53" w:id="37"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Қаржылық мониторинг агенттігі (бұдан әрі – ҚМА) "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының 13-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 20__ жылғы "__"__________ №_______ күдікті операцияны 20__ж. "__"__________сағат __:__ бастап 20__ж. "__"__________сағат __:__ дейін тоқтата тұрудың қажеттілігі туралы шешім қабылдады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Негіздеме: ҚМА "__"__________20__ жылғы №_____ бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4799,75 +4433,75 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қажетті ақпаратты, мәліметтер мен құжаттарды ұсынуға арналған сұрау салу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z56" w:id="39"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының 17-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4876,51 +4510,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына және 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Қаржылық мониторинг агенттігі клиенттердің операциялары және клиенттердің бенефициарлық меншік иелері туралы/ақша аударымдары жүйесі арқылы жүргізілген халықаралық ақша аударымдары/цифрлық активтер бойынша мынадай ақпаратты, мәліметтер* мен құжаттарды беруі сұрайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. ________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5207,68 +4841,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="41"/>
+    <w:bookmarkStart w:name="z60" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қажетті ақпаратты, мәліметтер мен құжаттарды беруге арналған сұрау салу бойынша мерзімін ұзарту туралы өтініш </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5525,75 +5159,75 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ақпаратты беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="42"/>
+    <w:bookmarkStart w:name="z62" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қажетті ақпаратты, мәліметтер мен құжаттарды беруге арналған сұрау салуға жауап</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z63" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z63" w:id="42"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды  қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5602,51 +5236,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-2-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                    (қаржы мониторингі субъектісінің атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5972,68 +5606,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ақпаратты беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="44"/>
+    <w:bookmarkStart w:name="z67" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚМА сұрау салуы шеңберінде субъектілер ұсынатын мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -8144,70 +7778,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="45"/>
+    <w:bookmarkStart w:name="z68" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН/БСН – жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8218,1148 +7852,1148 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ААЖ – ақша аударымдары жүйесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.А.Ә. – тегі, аты, әкесінің аты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="46"/>
+    <w:bookmarkStart w:name="z69" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚМА цифрлық активтер бойынша (жеке тұлғалар бойынша)  сұрау салу шеңберінде субъектілер беретін мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z70" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z70" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Клиент туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z71" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z71" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1. Тіркеу кезіндегі фото;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z72" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z72" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2. Тіркеу кезінде ұсынылған құжаттың деректері және (немесе) құжаттың фотосуреті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z73" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z73" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.3. Жеке сәйкестендіру нөмірі (немесе резиденттік еліндегі сәйкестендіру нөмірі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z74" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z74" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.4. Тіркеу күні, уақыты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z75" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z75" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.5. Ұялы телефон нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z76" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z76" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.6. Электрондық пошта мекенжайы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z77" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z77" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.7. Тұрғылықты мекенжайы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z78" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z78" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.8. Резиденттік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z79" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z79" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.9. Банк деректемелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z80" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z80" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.10. Шарттар мен ережелерге қол қойылған күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z81" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z81" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.11. Пайдаланылатын IP-мекенжайлары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z82" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z82" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.12. Аккаунтқа кіру жүзеге асырылатын құрылғы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z83" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z83" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.13. Аккаунт нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z84" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z84" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.14. Клиентке берілген тәуекел деңгейі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z85" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z85" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Транзакциялар туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z86" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z86" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1. Платформаның қолжетімді өнімдері және (немесе) қызметтері бойынша ағымдағы шоттардың баланстары туралы ақпарат (Spot, Futures, Earn, Fiat, Margin, Pool, NFT, DeFi Staking, Swap-фарминг және ішкі нормативтік құжаттарға сәйкес жаңа өнімдер және (немесе) қызметтер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z87" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z87" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.2. Ағымдағы активтер мен әмияндар, тапсырыс тарихы, депозит тарихы, фиат қаражаты депозитінің тарихы, қаражаттарды шығару тарихы, фиат қаражатын шығару тарихы, Р2Р, қолжетімділік журналдары (аccess logs), OTC, қаржыландыруға арналған әмиян, transfer records, transaction log;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z88" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z88" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.3. Байланыстырылған банк карталары туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z89" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z89" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.4. Белгіленген аккаунттар бойынша барлық мәмілелерді жүргізудің нақты күндері мен уақыты (бүкіл жүзеге асыру кезеңінде), қолма-қол ақшасыз нысанда ақша қаражатын енгізу және шығару құралдары (шоттардың, төлем карталарының нөмірлері және өзге де деректемелер), IP-мекенжайлары, геолокациялар, платформада белгіленген аккаунттарды пайдалану туралы өзге де мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z90" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z90" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.5. Майнинг бойынша мәліметтер (өндірілген/алынған активтердің саны және атауы, операцияның күні мен уақыты, майнингтік пулдың атауы, цифрлық активтер әмияндарының нөмірлері).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z91" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z91" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚМА цифрлық активтер бойынша (заңды тұлғалар бойынша) сұрау салуы шеңберінде субъектілер беретін мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z92" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z92" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Клиент туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z93" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z93" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1. Компанияның толық атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z94" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z94" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2. Заңды мекенжайы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z95" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z95" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.3. Нақты мекенжайы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z96" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z96" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.4. Тіркелген елі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z97" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z97" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.5. Ұйымдық-құқықтық нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z98" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z98" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.6. Тіркелген күні мен орны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z99" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z99" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.7. Тіркеу туралы куәліктің көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z100" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z100" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.8. Бенефициарлық меншік иелерінің, құрылтайшылардың немесе акционерлердің тізімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z101" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z101" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.9. Клиенттің сәйкестендіру деректері (немесе резиденттік еліндегі бизнес сәйкестендіру нөмірі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z102" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z102" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.10. Банк деректемелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z103" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z103" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.11. Қаржылық есептілік, бар болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z104" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z104" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.12. Клиент ретінде тіркелу уақыты мен күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z105" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z105" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.13. Клиентке берілген тәуекел деңгейі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z106" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z106" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Басшылар мен уәкілетті тұлғалар туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z107" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z107" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1. Тегі, аты, жөні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z108" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z108" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.2. Лауазымы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z109" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z109" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.3. Тіркеу кезінде ұсынылған құжаттың деректері және (немесе) құжаттың фотосуреті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z110" w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z110" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.4. Ұялы телефон нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z111" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z111" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.5. Электрондық пошта мекенжайы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z112" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z112" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.6. Тұрғылықты мекенжайы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z113" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z113" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.7. Резиденттік.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z114" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z114" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қызметі бойынша мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z115" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z115" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1. Шарттар мен ережелерге қол қойылған күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z116" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z116" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2. Пайдаланылатын IP-мекенжайлары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z117" w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z117" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.3. Аккаунтқа кіру жүзеге асырылатын құрылғы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z118" w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z118" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Транзакциялар туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z119" w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z119" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1. Платформаның қолжетімді өнімдері және (немесе) қызметтері бойынша ағымдағы шоттардың баланстары туралы ақпарат (Spot, Futures, Earn, Fiat, Margin, Pool, NFT, DeFi Staking, Swap-фарминг және ішкі нормативтік құжаттарға сәйкес жаңа өнімдер және (немесе) қызметтер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z120" w:id="97"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z120" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2. Ағымдағы активтер мен әмияндар, тапсырыс тарихы, депозит тарихы, фиат қаражатының депозитінің тарихы, қаражаттарды шығару тарихы, фиат қаражатын шығару тарихы, Р2Р, қолжетімділік журналдары (аccess logs), OTC, қаржыландыруға арналған әмиян, transfer records, transaction log;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z121" w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z121" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.3. Байланыстырылған банк карталары туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z122" w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z122" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.4. Белгіленген аккаунттар бойынша барлық мәмілелерді жүргізудің нақты күндері мен уақыты (бүкіл жүзеге асыру кезеңінде), қолма-қол ақшасыз нысанда ақша қаражатын енгізу және шығару құралдары (шоттардың, төлем карталарының нөмірлері және өзге де деректемелер), IP-мекенжайлары, геолокациялар, платформада белгіленген аккаунттарды пайдалану туралы өзге де мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z123" w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z123" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.5. Майнинг бойынша мәліметтер (өндірілген/алынған активтердің саны мен атауы, операцияның күні мен уақыты, майнинг пулының атауы, әмияндар, логиндер және басқа да мәліметтер).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9464,68 +9098,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 13 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z381" w:id="101"/>
+    <w:bookmarkStart w:name="z381" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күдікті операцияны, клиенттің күдікті қызметін айқындау белгілері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Қаржылық мониторинг агенттігі Төрағасының 23.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9537,51 +9171,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.04.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен; ; 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10113,51 +9767,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңсыз қызметпен байланысты цифрлық активтермен, оның ішінде криптобиржалар мен крипто айырбастаушылардың қатысуымен, сондай-ақ цифрлық активтер әмияндарымен жасалатын операциялар</w:t>
+Заңсыз қызметпен байланысты цифрлық активтермен, цифрлық активтер әмияндарымен жасалатын операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11064,55 +10718,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11438,31 +11092,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>