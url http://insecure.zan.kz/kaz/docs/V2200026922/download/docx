--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c2cd677" w14:textId="c2cd677">
+    <w:p w14:paraId="1fdb3a9" w14:textId="1fdb3a9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1509,1078 +1508,218 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының кредиттік бюролар мен банктік және микроқаржылық қызметті реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізілетін нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z11" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z11" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Қарыздар мен салымдар бойынша шынайы, жылдық, тиімді, салыстырмалы есептеудегі сыйақы мөлшерлемелерін (нақты құнын) есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 26 наурыздағы № 137 </w:t>
+      1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қаулысына</w:t>
+        <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7663 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (алғашқы жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z12" w:id="12"/>
-[...56 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тармақ</w:t>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
-[...98 lines deleted...]
-      4) клиент қарызға қызмет көрсету кезеңінде Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19702 болып тіркелген Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 28 қарашадағы № 218 қаулысымен бекітілген Жеке тұлғаға берілген банктік қарыз беруге және оған қызмет көрсетуге байланысты комиссиялар мен өзге де төлемдердің тізбесі (бұдан әрі – Тізбе) </w:t>
+        <w:t>№ 66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармағының</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 5), 6), 7) және 7-1) тармақшаларында көрсетілген төлемді жүзеге асырған және қызмет көрсету туралы шарт жасасқан күнгі жылдық тиімді сыйақы мөлшерлемесінің есебіне енгізілмеген жағдайда. Клиент банктік қарыз шартында көзделген тәртіппен жылдық тиімді сыйақы мөлшерлемесі мәнінің өзгеруі туралы хабардар етіледі.";</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...692 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Ақпарат берушiлердiң кредиттiк бюроларға ақпарат беру тәртiбiнiң шарттары мен ең төмен талаптарын, Кредиттiк тарих субъектiлерiнiң өздерi туралы ақпаратты кредиттiк бюроларға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруге келiсiмiн ресiмдеу, кредиттік бюродан кредиттiк есептi беруге келiсiмiн ресімдеу қағидаларын, сондай-ақ Кредиттiк есептi берудiң қағидалары мен шарттарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 27 наурыздағы № 53 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15115 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z40" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Кредиттік тарих субъектілерінің өздері туралы ақпаратты кредиттік бюроларға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруге келісімін ресімдеу, кредиттік бюродан кредиттік есепті беруге келісімін ресімдеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2593,3496 +1732,282 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7. Кредиттік тарих субъектісінде ақпарат беруші алдында ақшалай міндеттемелер пайда болған кезде ақпарат беруші мен кредиттік тарих субъектісінің арасында қарыз беру туралы шарт не өзге мәміле жасауға өтінішті қарау кезінде Заңның 18-бабының 1-тармағының 1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілер кредиттік тарих субъектісінің кредиттік бюродан кредиттік есепті беруге келісімін (бұдан әрі – кредиттік есепті беруге келісім) алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z43" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиттік есепті беруге келісім кредиттік тарих субъектісінің қарыз беру туралы шартты не ақпаратты беруші мен кредиттік тарих субъектісі арасында өзге мәмілені жасасуға арналған өтініші шеңберінде ресімделеді және осы өтініш негізінде жасалған қарыз беру туралы шарттың немесе ақпарат беруші мен кредиттік тарих субъектісі арасында жасалған, кредиттік тарих субъектісінің ақпарат беруші алдында ақшалай міндеттемелері туындайтын өзге де мәміленің қолданылу мерзімі аяқталғанға дейін қолданылады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...805 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:drawing>
-[...43 lines deleted...]
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 85</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> – кәмелетке толмаған отбасы мүшелерінің саны.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2241 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="102"/>
+    <w:bookmarkStart w:name="z98" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Пруденциялық нормативтердi және микроқаржылық қызметті жүзеге асыратын ұйымның сақтауы мiндеттi өзге де нормалар мен лимиттердi, оларды есептеу әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 14 қарашадағы № 192 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19629 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z99" w:id="103"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z99" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Пруденциялық нормативтерде және микроқаржылық қызметті жүзеге асыратын ұйымның сақтауы мiндеттi өзге де нормалар мен лимиттерде, оларды есептеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z100" w:id="104"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z100" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Жарғылық капиталдың ең төменгі мөлшері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z101" w:id="105"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z101" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 2020 жылғы 1 қаңтарға дейін қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті органда (бұдан әрі - уәкілетті орган) есептік тіркеуден өткен, ол үшін жарғылық капиталдың ең төменгі мөлшері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2020 жылғы 1 қаңтардан бастап - 30 000 000 (отыз миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6111,70 +2036,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2022 жылғы 1 қаңтардан бастап - 70 000 000 (жетпіс миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2023 жылғы 1 қаңтардан бастап - 100 000 000 (бір жүз миллион) теңге болатын микроқаржы ұйымын қоспағанда, микроқаржы ұйымы үшін - 100 000 000 (бір жүз миллион) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="106"/>
+    <w:bookmarkStart w:name="z102" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кредиттік серіктестік үшін - 50 000 000 (елу миллион) теңге, мыналарды қоспағанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кредиттік серіктестік ретінде 2020 жылғы 1 қаңтарға дейін мемлекеттік тіркеуден өткен және өз қызметін Нұр-Сұлтан, Алматы, Шымкент қалаларында немесе облыс орталығында жүзеге асыратын кредиттік серіктестікті, ол үшін жарғылық капиталдың ең төменгі мөлшері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6311,70 +2236,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2022 жылғы 1 қаңтардан бастап - 15 000 000 (он бес миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2023 жылғы 1 қаңтардан бастап - 25 000 000 (жиырма бес миллион) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="107"/>
+    <w:bookmarkStart w:name="z103" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) 2020 жылғы 1 қаңтарға дейін ломбард ретінде мемлекеттік тіркеуден өткен, ол үшін жарғылық капиталдың ең төменгі мөлшері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2020 жылғы 1 қаңтардан бастап - 10 000 000 (он миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6403,1844 +2328,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2022 жылғы 1 қаңтардан бастап - 30 000 000 (отыз миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2024 жылғы 1 қаңтардан бастап - 50 000 000 (елу миллион) теңге, болатын ломбардты қоспағанда, ломбард үшін - 70 000 000 ( жетпіс миллион) теңге.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="108"/>
-[...628 lines deleted...]
-    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:drawing>
-[...43 lines deleted...]
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...141 lines deleted...]
-        <w:br/>
+        <w:t>№ 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...370 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-    </w:p>
-[...552 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -8262,131 +2453,207 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (20.08.2024 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Жеке тұлғаға берілген банктік қарыз беруге және оған қызмет көрсетуге байланысты комиссиялар мен өзге де төлемдердің тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 28 қарашадағы № 218 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19702 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z137" w:id="135"/>
+    <w:bookmarkStart w:name="z137" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жеке тұлғаға берілген банктік қарыз беруге және оған қызмет көрсетуге байланысты комиссиялар мен өзге де төлемдер </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8399,130 +2666,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="136"/>
+    <w:bookmarkStart w:name="z139" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Жеке тұлғаға берілген (берілетін) қарызды беруге және оған қызмет көрсетуге байланысты комиссиялар мен өзге де төлемдерге мынадай комиссиялар мен өзге де төлемдер жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z140" w:id="137"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z140" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қарыз алуға арналған өтініш пен құжаттарды қарағаны үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z141" w:id="138"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z141" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қарызды ұйымдастырғаны үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z142" w:id="139"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z142" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) берілген қарыз шарттарын өзгерткені үшін комиссия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтеу кестесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8551,70 +2818,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сыйақы мөлшерлемелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарызды өтеу әдістері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="140"/>
+    <w:bookmarkStart w:name="z143" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) комиссия мәселелерін қарау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыз алушының (тең қарыз алушының), кепілгердің (кепіл болушының) бастамасы бойынша қарыз алушыға (тең қарыз алушыға), кепілгерге (кепіл болушыға) байланысты шарттарды өзгертуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8679,290 +2946,290 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттің өтініші бойынша жеке тұлғаның тұрғылықты жері бойынша тіркеуге (тіркеуден шығаруға), кепілзаттық қамтамасыз ету аумағында жүргізілген қайта жоспарлауды, құрылыстарды, жапсарлас құрылыстарды заңдастыруға келісетіні туралы анықтама беру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кепіл беруші ауысқан кезде пайдалануға берілген мүлікке меншік құқығын және (немесе) кепіл құқығын ресімдеу бойынша қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="141"/>
+    <w:bookmarkStart w:name="z144" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жылжымайтын мүліктің нысаналы мақсатын өзгерту, жер учаскелерін үлестерге бөлу бойынша қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z145" w:id="142"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z145" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттің өтініші бойынша кепілдік қамтамасыз ету болып табылатын көлік құралының тіркеу нөмірін ауыстыруға, көлік құралын тіркеу туралы куәлікті қайта ресімдеуге, көлік құралы бойынша жоғалған құжаттарды қалпына келтіруге рұқсат беру туралы анықтама беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z146" w:id="143"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z146" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) клиенттің банктік қарыз шарты бойынша клиенттің міндеттемелерін қамтамасыз ететін және кепіл берушінің пайдалануындағы кепіл шарты бойынша кепіл нысанасын сақтандыру кезінде сақтандыру ұйымының пайдасына клиенттің төлемдерін қоспағанда, қарыз алуға, қарызға қызмет көрсетуге байланысты, сақтандыру (қайта сақтандыру) шарттары бойынша сақтандыру ұйымының пайдасына жасалатын төлемдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z147" w:id="144"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z147" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) кепілдікті (кепілгерлікті) алғаны үшін кепілгерге (кепіл берушіге), кепілге берілетін мүлікті бағалағаны үшін бағалаушыға клиенттің төлемдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z148" w:id="145"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z148" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) екінші деңгейдегі банкке, Қазақстан Республикасы бейрезидент-банкінің филиалына, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға (бұдан әрі - банк) клиенттерді тарту, клиенттер ұсынатын құжаттардың қарыз беру талаптарына сәйкестігін тексеруді жүзеге асыру, клиенттердің құжаттарын банкке беру, банк клиенттерінен қарыздарды өтеу есебіне төлемдер мен аударымдарды қабылдау бойынша қызметтер көрсететін ұйымдардың (делдалдардың) пайдасына клиенттің төлемдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z149" w:id="146"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z149" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) клиенттің сақтандыру (қайта сақтандыру) шарттары бойынша банктің және (немесе) өзге де ұйымдардың пайдасына қарыз алуға, қарызға қызмет көрсетуге байланысты, осы тармақтың 5), 6) және 7) тармақшаларына байланысты емес банктік шот шарттары және (немесе) банктік қызмет көрсету шарттары шеңберіндегі комиссиялар және төлемдері жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z150" w:id="147"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z150" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) клиенттің өтініші бойынша қарыз бойынша несие берешегі туралы анықтама бергені үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z151" w:id="148"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z151" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қарызды ішінара (толық) мерзімінен бұрын өтегені үшін төленеді.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z152" w:id="149"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z152" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Ломбардта заттарды сақтау, ломбард үй-жайларының қауіпсіздігін және техникалық нығайтылуын қамтамасыз ету жөніндегі талаптарды, заңсыз өндірілген заттардың ломбардтардағы айналымына қарсы іс-қимыл жөніндегі шараларды белгілеу мәселелерін қоса алғанда, ломбардтардың қызметін ұйымдастыру қағидалары" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 28 қарашадағы № 226 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19709 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z153" w:id="150"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z153" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген ломбардта заттарды сақтау, ломбард үй-жайларының қауіпсіздігін және техникалық нығайтылуын қамтамасыз ету жөніндегі талаптарды, ломбардтарда заңсыз өндірілген заттардың айналымына қарсы іс-қимыл жөніндегі шараларды белгілеу мәселелерін қоса алғанда, ломбардтардың қызметін ұйымдастыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8975,90 +3242,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="151"/>
+    <w:bookmarkStart w:name="z155" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Ломбард:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z156" w:id="152"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z156" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заңда көзделген қызметті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кепіл билетін беру және қарыз алушының келісімін алу жолымен ломбардта микрокредит беру және заттар кепілі туралы шарттар жасасады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9253,51 +3520,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="153"/>
+    <w:bookmarkStart w:name="z158" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ""Қазақстан Республикасындағы банктер және банк қызметі" Қазақстан Республикасы заңының 17-бабы 5-тармағының бірінші бөлігіне, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9412,51 +3679,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тармағының 2) тармақшасына сәйкес Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9730,68 +3997,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әдістемелеріне, капиталының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мөлшеріне 5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkStart w:name="z161" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген банк активтерінің кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -27844,55 +22111,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28214,35 +22481,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>