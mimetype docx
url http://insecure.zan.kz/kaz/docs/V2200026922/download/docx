--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1fdb3a9" w14:textId="1fdb3a9">
+    <w:p w14:paraId="5b85166" w14:textId="5b85166">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2471,765 +2471,167 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">8. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...573 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="36"/>
+    <w:bookmarkStart w:name="z152" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Ломбардта заттарды сақтау, ломбард үй-жайларының қауіпсіздігін және техникалық нығайтылуын қамтамасыз ету жөніндегі талаптарды, заңсыз өндірілген заттардың ломбардтардағы айналымына қарсы іс-қимыл жөніндегі шараларды белгілеу мәселелерін қоса алғанда, ломбардтардың қызметін ұйымдастыру қағидалары" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 28 қарашадағы № 226 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19709 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z153" w:id="37"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z153" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген ломбардта заттарды сақтау, ломбард үй-жайларының қауіпсіздігін және техникалық нығайтылуын қамтамасыз ету жөніндегі талаптарды, ломбардтарда заңсыз өндірілген заттардың айналымына қарсы іс-қимыл жөніндегі шараларды белгілеу мәселелерін қоса алғанда, ломбардтардың қызметін ұйымдастыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3242,90 +2644,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="38"/>
+    <w:bookmarkStart w:name="z155" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Ломбард:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z156" w:id="39"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z156" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заңда көзделген қызметті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кепіл билетін беру және қарыз алушының келісімін алу жолымен ломбардта микрокредит беру және заттар кепілі туралы шарттар жасасады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3520,51 +2922,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="40"/>
+    <w:bookmarkStart w:name="z158" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ""Қазақстан Республикасындағы банктер және банк қызметі" Қазақстан Республикасы заңының 17-бабы 5-тармағының бірінші бөлігіне, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3679,51 +3081,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тармағының 2) тармақшасына сәйкес Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3997,68 +3399,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әдістемелеріне, капиталының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мөлшеріне 5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="41"/>
+    <w:bookmarkStart w:name="z161" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген банк активтерінің кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22111,55 +21513,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22485,31 +21887,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>