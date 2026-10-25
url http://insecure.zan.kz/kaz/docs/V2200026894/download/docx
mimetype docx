--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d2e37fc" w14:textId="d2e37fc">
+    <w:p w14:paraId="63340b9" w14:textId="63340b9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1194,54 +1194,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік кадастр Қазақстан Республикасындағы ерекше қорғалатын табиғи аумақтардың (бұдан әрі – ЕҚТА) құқықтық мәртебесі, олардың орналасқан жері, мөлшері мен шекаралары, географиялық координаттары, мемлекеттік табиғи-қорық қоры объектілерінің сандық және сапалық сипаттамасы, экологиялық, ғылыми, тарихи-мәдени, рекреациялық құндылығы, қорғау режимінің түрлері, нысаналы пайдаланылуы және рұқсат етілген қызмет түрлері туралы мәліметтер жүйесін қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Мемлекеттік кадастрды ЕҚТА жүйесін дамыту бағдарламаларын әзірлеу үшін пайдалану, экологиялық желіні қалыптастыру және жерді ұтымды пайдалануды жоспарлау және биологиялық саналуандықты, бірегей табиғи ландшафттарды сақтауды ескере отырып, өңірлердің өндіргіш күштерін орналастыру мақсатында уәкілетті органның аумақтық органдары мен облыстық (республикалық маңызы бар қалалардың, астананың) атқарушы органдар ұсынатын мәліметтері негізінде тұрақты негізде ерекше қорғалатын табиғи аумақтар саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) жүргізеді.</w:t>
+      3. Мемлекеттік кадастрды ЕҚТА жүйесін дамыту бағдарламаларын әзірлеу үшін пайдалану, экологиялық желіні қалыптастыру және жерді ұтымды пайдалануды жоспарлау және биологиялық саналуандықты, бірегей табиғи ландшафттарды сақтауды ескере отырып, өңірлердің өндіргіш күштерін орналастыру мақсатында уәкілетті органның аумақтық органдары және астананың, облыстардың, республикалық маңызы бар қалалардың атқарушы органдары ұсынатын мәліметтері негізінде тұрақты негізде ерекше қорғалатын табиғи аумақтар саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Мемлекеттік кадастрды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1309,51 +1371,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Кадастрлық іс әрбір ЕҚТА-ға жеке ресімделеді және оған мыналар кіреді: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) Қазақстан Республикасы Үкіметінің немесе облыстық (республикалық маңызы бар қалалардың, астананың) атқарушы органдардың ЕҚТА құру туралы шешімі; </w:t>
+      1) Қазақстан Республикасы Үкіметінің немесе астананың, облыстардың, республикалық маңызы бар қалалардың атқарушы органдарды ЕҚТА құру туралы шешімі; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Ерекше қорғалатын табиғи аумақтар туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1422,86 +1484,210 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уәкілетті мемлекеттік органдардың сұратуы бойынша ұсынылатын табиғи ресурстардың (жер, су, орман, жануарлар дүниесі, кен орындары мен пайдалы қазбалар көрініс-белгілерінің) мемлекеттік кадастрларында ЕҚТА-ны көрсету туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осы ЕҚТА-да анықталған мемлекеттік табиғи-қорық қоры объектілерінің тізбесі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Республикалық кадастрлық кітапта оларды қорғау режимінің түрін, Қазақстан Республикасы Үкіметінің немесе облыстық (республикалық маңызы бар қалалардың, астананың) атқарушы органдардың ЕҚТА құру туралы шешімін көрсете отырып, әрбір облыс бойынша Қазақстан Республикасының заңнамасына сәйкес құрылған барлық ЕҚТА көрсетіледі.</w:t>
+      6. Республикалық кадастрлық кітапта оларды қорғау режимінің түрін, Қазақстан Республикасы Үкіметінің немесе астананың, облыстардың республикалық маңызы бар қалалардың атқарушы органдарды ЕҚТА құру туралы шешімін көрсете отырып, әрбір облыс бойынша Қазақстан Республикасының заңнамасына сәйкес құрылған барлық ЕҚТА көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикалық кадастрлық кітапқа енгізілетін әрбір ЕҚТА-ға кадастрлық нөмір беріледі. Тиісті ЕҚТА-ға ресімделетін кадастрлық іс осы нөмірмен сәйкестендіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік кадастр ақпаратты жинаудың, өңдеудің және сақтаудың электрондық жүйелерін пайдалана отырып, электрондық жеткізгіштерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1578,212 +1764,192 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Кадастрлық істерді ресімдеуді қоса алғанда, мәліметтерді өңдеуді, мемлекеттік кадастрға енгізуді уәкілетті орган қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Мемлекеттік орман қоры аумағында орман қорының мемлекеттік есебін, мемлекеттік орман кадастрын, ормандардың мемлекеттік мониторингін және орман орналастыруды жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2015 жылғы 27 ақпандағы № 18-02/163 (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11387 болып тіркелген) </w:t>
+      9. Мемлекеттік орман қоры аумағында орман қорының мемлекеттік есебін, мемлекеттік орман кадастрын, ормандардың мемлекеттік мониторингін және орман орналастыруды жүргізу қағидаларын бекіту туралы Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2015 жылғы 27 ақпандағы № 18-02/163 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11387 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес уәкілетті органның аумақтық органдары және облыстық (республикалық маңызы бар қалалардың, астананың) атқарушы органдар уәкілетті органға жыл сайын, 10 қаңтарға дейінгі мерзімде тиісті әкімшілік-аумақтық бірліктерде құрылған ЕҚТА-ға қатысты осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген құжаттар мен мәліметтерді электрондық жеткізгіштерде ұсынады.</w:t>
+        <w:t xml:space="preserve"> сәйкес уәкілетті органның аумақтық органдары және астананың, облыстардың, республикалық маңызы бар қалалардың атқарушы органдары уәкілетті органға жыл сайын, 10 қаңтарға дейінгі мерзімде тиісті әкімшілік-аумақтық бірліктерде құрылған ЕҚТА-ға қатысты осы Қағидалардың 5-тармағында көрсетілген құжаттар мен мәліметтерді электрондық жеткізгіштерде ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 16.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 161</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Кадастрлық іс ресімделетін құжаттарға немесе мәліметтерге өзгерістер енгізілген жағдайда, мұндай өзгерістер туралы уәкілетті органның аумақтық органдары мен облыстық (республикалық маңызы бар қалалардың, астананың) атқарушы органдар электрондық жеткізгіштердегі тиісті құжаттар мен мәліметтерді қоса бере отырып, уәкілетті органды дереу хабардар етеді.</w:t>
+      10. Кадастрлық іс ресімделетін құжаттарға немесе мәліметтерге өзгерістер енгізілген жағдайда, мұндай өзгерістер туралы уәкілетті органның аумақтық органдары мен астананың, облыстардың, республикалық маңызы бар қалалардың атқарушы органдары электрондық жеткізгіштердегі тиісті құжаттар мен мәліметтерді қоса бере отырып, уәкілетті органды дереу хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 16.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 161</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1935,55 +2101,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>