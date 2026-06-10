--- v0 (2025-11-03)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="54cb4e1" w14:textId="54cb4e1">
+    <w:p w14:paraId="cb31e26" w14:textId="cb31e26">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржы нарығын және қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау саласында мемлекеттік қызметтер көрсету мәселелері бойынша өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 14 ақпандағы № 3 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 22 ақпанда № 26888 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 14 ақпандағы № 3 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 22 ақпанда № 26888 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -925,6026 +925,4212 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының қаржы нарығын және қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау саласында мемлекеттік қызметтер көрсету мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">1. "Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар жүзеге асыратын банк операцияларын лицензиялау қағидаларын, Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банк операцияларын жүргізу бойынша біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2007 жылғы 25 маусымдағы № 168 </w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z27" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидаларын және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 67 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 4873 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7552 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z28" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар жүзеге асыратын банк операцияларын лицензиялау </w:t>
-[...9 lines deleted...]
-        <w:t>қағидаларында</w:t>
+      көрсетілген қаулымен бекітілген Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидаларының және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-тармақ</w:t>
+        <w:t>6-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-      Банк операцияларын жүргізуге лицензия беруден бас тарту үшін негіздер анықталған кезде уәкілетті орган көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Ұсынылған құжаттардың толық болуы фактісі анықталған жағдайда жауапты бөлімше құжаттарды 36 (отыз алты) жұмыс күні ішінде Қазақстан Республикасының заңнамасы талаптарына сәйкес келуі тұрғысынан қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті орган өтініш берушіге мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсетуден бас тарту туралы шешім қабылданғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы хабарламаны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған құжаттарды қарау, тыңдау нәтижелері бойынша жауапты бөлімше қаржы ұйымының ірі қатысушысы, банк холдингі немесе сақтандыру холдингінің мәртебесін иеленуге келісім беру (беруден бас тарту) туралы көрсетілетін қызмет берушінің Басқармасы қаулысының жобасын дайындайды және көрсетілетін қызмет берушінің Басқармасының қарауына жібереді. Көрсетілетін қызметті берушінің Басқармасы қаржы ұйымының ірі қатысушысы, банк холдингі немесе сақтандыру холдингінің мәртебесін иеленуге келісім беру (беруден бас тарту) туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Банк операцияларын жүргізуге арналған лицензия беруден дәлелді бас тарту үшін Банктер туралы заңның </w:t>
-[...37 lines deleted...]
-      Банк операцияларын жүргізуге лицензия беруден бас тартуға негіздер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті беруші басшысының немесе оның орынбасарының дәлелді шешімімен ақылға қонымды мерзімге, бірақ өтінішті дұрыс қарау үшін маңызы бар нақты мән-жайларды анықтау қажеттілігіне байланысты 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде, өтінішті қарау мерзімі көрсетілетін қызметті беруші басшысының немесе оның орынбасарының дәлелді шешімімен тиімді мерзімге, бірақ өтінішті дұрыс қарау үшін маңызы бар нақты жағдайларды анықтау қажеттілігіне байланысты 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы көрсетілетін қызметті алушыға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>76-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тармағына сәйкес мерзім ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде көрсетілетін қызметті алушыға хабарланады.";</w:t>
+        <w:t xml:space="preserve"> 3-тармағына сәйкес мерзімі ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабарланады.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-тармақ</w:t>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...106 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "24. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне шағымдану жазбаша түрде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мәселелері бойынша шағымды қарауды көрсетілетін қызметті берушінің жоғары тұрған лауазымды адамы, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z35" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қабылдаған адамның аты-жөні, берілген шағымға жауап алу мерзімі мен орны көрсетіле отырып көрсетілетін қызметті берушінің кеңсесінде тіркеу (мөртаңба, кіріс нөмірі мен күні) шағымның қабылданғанын растау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z36" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты: 8-800-080-7777 немесе 1414 телефоны бойынша Бірыңғай байланыс орталығына хабарласу арқылы алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z37" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды портал арқылы көрсетілетін қызметті алушыға "жеке кабинеттен" жіберген кезде, көрсетілетін қызметті беруші өтінішті өңдеу кезінде жаңартылатын өтініш туралы ақпаратқа (жеткізілім, тіркеу, орындау туралы жазбалар, қарауға жауап немесе қараудан бас тарту туралы жауап) қол жеткізуге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету туралы көрсетілетін қызметті берушіге келіп түскен шағымы ол тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z39" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен шағымы ол тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Шағымда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z41" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушының (жеке тұлғаның) тегі, аты, әкесінің аты (бар болса), жеке сәйкестендіру нөмірі, пошталық мекенжайы не көрсетілетін қызметті алушының толық атауы, пошталық мекенжайы, бизнес-сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті берушінің атауы және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамның тегі, аты, әкесінің аты (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шағым беруші тұлға өзінің талаптары мен дәлелдемелерін негіздейтін жағдайлар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шағымның шығыс нөмірі және берілген күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) шағымға қоса берілетін құжаттардың тізбесі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымға көрсетілетін қызметті алушы не оның өкілі болып табылатын тұлға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының банктік заңнамасында көзделген банктік және өзге де операцияларды жүргізуге лицензияны қайта ресімдеуден бас тарту үшін негіздер болған кезде, лицензияны қайта ресімдеу туралы өтінішті қарау мерзімі көрсетілетін қызметті беруші басшысының немесе оның орынбасарының дәлелді шешімімен тиімді мерзімге, бірақ лицензияны қайта ресімдеу туралы өтінішті дұрыс қарау үшін маңызы бар нақты жағдайларды анықтау қажеттілігіне байланысты 2 (екі) айдан аспайтын мерзімге ұзартылады, бұл туралы көрсетілетін қызметті алушыға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
-[...21 lines deleted...]
-    </w:p>
+      3. "Банкке және (немесе) банк холдингіне еншiлес ұйымды құруға немесе сатып алуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына, банктің және (немесе) банк холдингінің ұйымдардың капиталына қомақты қатысуға рұқсатты беру, сондай-ақ банктің және (немесе) банк холдингінің еншiлес ұйымды құруға, сатып алуға, банктің және (немесе) банк холдингінің ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 қаңтардағы № 24 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15050 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Банкке және (немесе) банк холдингіне еншiлес ұйымды құруға немесе сатып алуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына, банктің және (немесе) банк холдингінің ұйымдардың капиталына қомақты қатысуға рұқсатты беру, сондай-ақ банктің және (немесе) банк холдингінің еншiлес ұйымды құруға, сатып алуға, банктің және (немесе) банк холдингінің ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>22</w:t>
-[...39 lines deleted...]
-        <w:t>24-тармақтар</w:t>
+        <w:t>11-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...289 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z50" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11. Ұсынылған құжаттардың толық болу фактісі анықталған жағдайда, жауапты бөлімше 36 (отыз алты) жұмыс күні ішінде құжаттардың олардың Қазақстан Республикасы заңнамасының талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер анықталған кезде уәкілетті орган көрсетілетін банкті немесе банк холдингін мемлекеттік қызмет көрсетуден бас тарту туралы алдын-ала шешім, сондай-ақ банкке немесе банк холдингіне алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін тыңдау жүргізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсетуден бас тарту туралы шешім қабылданғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы хабарламаны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z52" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк, банк холдингі ұсынған құжаттарды қарау нәтижелері бойынша жауапты бөлімше тыңдауды дайындайды және уәкілетті орган Басқармасының банктің немесе банк холдингінің еншілес ұйым құруға немесе иеленуге рұқсат беру (беруден бас тарту) туралы қаулысының жобасын уәкілетті органның Басқармасының қарауына жібереді. Уәкілетті орган Басқармасы банктің немесе банк холдингінің еншілес ұйым құруға немесе иеленуге рұқсат беру (беруден бас тарту) туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері уәкілетті орган Басқармасының қаулысын алғаннан кейін 3 (үш) жұмыс күні ішінде (мемлекеттік қызмет көрсету шегінде) банктің немесе банк холдингінің "жеке кабинетіне" портал арқылы банктің немесе банк холдингінің еншілес ұйым құруға немесе иеленуге рұқсат беру туралы хабарламаны не Басқарма қаулысының және тиісті рұқсаттың (рұқсат беру туралы шешім қабылдаған кезде) электрондық көшірмелерін қоса бере отырып, уәкілетті органның уәкілетті тұлғасының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанындағы мемлекеттік қызмет көрсетуден бас тарту туралы мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z54" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидаларын және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 67 </w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті берушінің басшысы немесе оның орынбасарының дәлелді шешімімен тиімді мерзімге, бірақ өтінішті дұрыс қарау үшін мәні бар нақты жағдайларды белгілеу қажеттігіне орай 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы көрсетілетін қызметті алушы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>76-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына сәйкес мерзім ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабарланады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармақ</w:t>
+        <w:t>21-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "21. Ұсынылған құжаттар толық болған жағдайда жауапты бөлімше 36 (отыз алты) жұмыс күні ішінде құжаттарды Қазақстан Республикасы заңнамасының талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер анықталған кезде уәкілетті орган көрсетілетін банкті мемлекеттік қызмет көрсетуден бас тарту туралы алдын-ала шешім, сондай-ақ банкке алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін тыңдау жүргізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z57" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсетуден бас тарту туралы шешім қабылданғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы хабарламаны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z58" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк ұсынған құжаттарды қарау нәтижелері бойынша жауапты бөлімше тыңдауды дайындайды және уәкілетті орган Басқармасының банктің еншілес ұйым құруға немесе иеленуге рұқсат беру (беруден бас тарту) туралы қаулысының жобасын уәкілетті органның Басқармасының қарауына жібереді. Уәкілетті орган Басқармасы банктің немесе банк холдингінің еншілес ұйым құруға немесе иеленуге рұқсат беру (беруден бас тарту) туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z59" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері уәкілетті орган Басқармасының қаулысын алғаннан кейін 3 (үш) жұмыс күні ішінде (мемлекеттік қызмет көрсету шегінде) банктің немесе банк холдингінің "жеке кабинетіне" портал арқылы банктің немесе банк холдингінің еншілес ұйым құруға немесе иеленуге рұқсат беру туралы хабарламаны не Басқарма қаулысының және тиісті рұқсаттың (рұқсат беру туралы шешім қабылдаған кезде) электрондық көшірмелерін қоса бере отырып, уәкілетті органның уәкілетті тұлғасының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанындағы мемлекеттік қызмет көрсетуден бас тарту туралы мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z60" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде, өтінішті қарау мерзімі көрсетілетін қызметті беруші басшысының немесе оның орынбасарының дәлелді шешімімен тиімді мерзімге, бірақ өтінішті дұрыс қарау үшін маңызы бар нақты жағдайларды анықтау қажеттілігіне байланысты 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы көрсетілетін қызметті алушыға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті берушінің басшысы немесе оның орынбасарының дәлелді шешімімен тиімді мерзімге, бірақ өтінішті дұрыс қарау үшін мәні бар нақты жағдайларды белгілеу қажеттігіне орай 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы көрсетілетін қызметті алушы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>76-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тармағына сәйкес мерзімі ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабарланады.";</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 3-тармағына сәйкес мерзім ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабарланады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>24</w:t>
-[...39 lines deleted...]
-        <w:t>26-тармақтар</w:t>
+        <w:t>31-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
-[...297 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "31. Ұсынылған құжаттар толық болған жағдайда жауапты бөлімше 36 (отыз алты) жұмыс күні ішінде құжаттарды Қазақстан Республикасы заңнамасының талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер анықталған кезде уәкілетті орган көрсетілетін банкті немесе банк холдингін мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ банкке немесе банк холдингіне алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін тыңдау жүргізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсетуден бас тарту туралы шешім қабылданғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы хабарламаны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк, банк холдингі ұсынған құжаттарды қарау нәтижелері бойынша жауапты бөлімше тыңдауды дайындайды және уәкілетті орган Басқармасының банктің немесе банк холдингінің ұйымдардың капиталына қомақты қатысуына рұқсат беру (беруден бас тарту) туралы қаулысының жобасын уәкілетті органның Басқармасының қарауына жібереді. Уәкілетті орган Басқармасы банктің немесе банк холдингінің еншілес ұйым құруға немесе иеленуге рұқсат беру (беруден бас тарту) туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері жауапты бөлімше уәкілетті орган Басқармасының қаулысын алған күннен кейін 3 (үш) жұмыс күні ішінде (мемлекеттік қызмет көрсету мерзімі шегінде) портал арқылы банктің немесе банк холдингінің "жеке кабинетіне" банктің немесе банк холдингінің ұйымдар капиталына қомақты қатысуына рұқсат беру туралы хабарлама не Басқарма қаулысының және тиісті рұқсаттың электрондық көшірмелерін қоса бере отырып, уәкілетті органның уәкілетті адамының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанында (рұқсат беру туралы шешім қабылданған кезде) мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап жібереді</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. "Банкке және (немесе) банк холдингіне еншiлес ұйымды құруға немесе сатып алуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына, банктің және (немесе) банк холдингінің ұйымдардың капиталына қомақты қатысуға рұқсатты беру, сондай-ақ банктің және (немесе) банк холдингінің еншiлес ұйымды құруға, сатып алуға, банктің және (немесе) банк холдингінің ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 қаңтардағы № 24 </w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
+      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті берушінің басшысы немесе оның орынбасарының дәлелді шешімімен тиімді мерзімге, бірақ өтінішті дұрыс қарау үшін мәні бар нақты жағдайларды белгілеу қажеттігіне орай 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы көрсетілетін қызметті алушы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>76-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына сәйкес мерзім ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабарланады.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-тармақ</w:t>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
-[...15 lines deleted...]
-      "11. Ұсынылған құжаттардың толық болу фактісі анықталған жағдайда, жауапты бөлімше 36 (отыз алты) жұмыс күні ішінде құжаттардың олардың Қазақстан Республикасы заңнамасының талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "37. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне шағымдану жазбаша түрде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мәселелері бойынша шағымды қарауды көрсетілетін қызметті берушінің жоғары тұрған лауазымды адамы, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қабылдаған адамның аты-жөні, берілген шағымға жауап алу мерзімі мен орны көрсетіле отырып көрсетілетін қызметті берушінің кеңсесінде тіркеу (мөртаңба, кіріс нөмірі мен күні) шағымның қабылданғанын растау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты: 8-800-080-7777 немесе 1414 телефоны бойынша Бірыңғай байланыс орталығына хабарласу арқылы алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды портал арқылы көрсетілетін қызметті алушыға "жеке кабинеттен" жіберген кезде, көрсетілетін қызметті беруші өтінішті өңдеу кезінде жаңартылатын өтініш туралы ақпаратқа (жеткізілім, тіркеу, орындау туралы жазбалар, қарауға жауап немесе қараудан бас тарту туралы жауап) қол жеткізуге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының мемлекеттік қызметтер көрсету мәселелері жөніндегі шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Шағымда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:p>
-[...33 lines deleted...]
-      Тыңдау туралы хабарлама мемлекеттік қызмет көрсетуден бас тарту туралы шешім қабылданғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы хабарламаны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушының тегі, аты, әкесінің аты (бар болса), пошталық мекенжайы, бизнес-сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
-[...15 lines deleted...]
-      Банк, банк холдингі ұсынған құжаттарды қарау нәтижелері бойынша жауапты бөлімше тыңдауды дайындайды және уәкілетті орган Басқармасының банктің немесе банк холдингінің еншілес ұйым құруға немесе иеленуге рұқсат беру (беруден бас тарту) туралы қаулысының жобасын уәкілетті органның Басқармасының қарауына жібереді. Уәкілетті орган Басқармасы банктің немесе банк холдингінің еншілес ұйым құруға немесе иеленуге рұқсат беру (беруден бас тарту) туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті берушінің атауы және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамның тегі, аты, әкесінің аты (бар болса);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
-[...15 lines deleted...]
-      Жауапты бөлімшенің қызметкері уәкілетті орган Басқармасының қаулысын алғаннан кейін 3 (үш) жұмыс күні ішінде (мемлекеттік қызмет көрсету шегінде) банктің немесе банк холдингінің "жеке кабинетіне" портал арқылы банктің немесе банк холдингінің еншілес ұйым құруға немесе иеленуге рұқсат беру туралы хабарламаны не Басқарма қаулысының және тиісті рұқсаттың (рұқсат беру туралы шешім қабылдаған кезде) электрондық көшірмелерін қоса бере отырып, уәкілетті органның уәкілетті тұлғасының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанындағы мемлекеттік қызмет көрсетуден бас тарту туралы мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты жібереді.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шағым беруші тұлға өзінің талаптары мен дәлелдемелерін негіздейтін мән-жайлар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkStart w:name="z68" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шағымның шығыс нөмірі және берілген күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z69" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) шағымға қоса берілетін құжаттардың тізбесі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымға көрсетілетін қызметті алушы не оның өкілі болып табылатын тұлға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Егер өзгесі заңда көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті берушінің басшысы немесе оның орынбасарының дәлелді шешімімен тиімді мерзімге, бірақ өтінішті дұрыс қарау үшін мәні бар нақты жағдайларды белгілеу қажеттігіне орай 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы көрсетілетін қызметті алушы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+      5. "Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың деректер базасын, пайдаланылатын ақпараттық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру қағидаларын бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 32 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 20239 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z89" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың деректер базасын, пайдаланылатын ақпараттық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>21-тармақ</w:t>
+        <w:t>7-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "21. Ұсынылған құжаттар толық болған жағдайда жауапты бөлімше 36 (отыз алты) жұмыс күні ішінде құжаттарды Қазақстан Республикасы заңнамасының талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+      "7. Жауапты бөлімшенің қызметкері Комиссия сәйкестік туралы актіні ұсынғаннан кейін 5 (бес) жұмыс күні ішінде оны қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті орган көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z92" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсетуден бас тарту туралы шешім қабылданғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы хабарламаны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z93" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған құжаттарды қарау, тыңдау нәтижелері бойынша жауапты бөлімше рұқсат жобасын және рұқсат беруден бас тартуды дайындайды, көрсетілетін қызметті берушінің уәкілетті тұлғасына қарауға жібереді. Көрсетілетін қызметті берушінің уәкілетті тұлғасы рұқсат жобасына не рұқсат беруден бас тартуға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері көрсетілетін қызметті берушінің уәкілетті тұлғасы рұқсат жобасына не рұқсат беруден бас тартуға қол қойғаннан кейін 1 (бір) жұмыс күні ішінде көрсетілетін қызметті алушының "жеке кабинетіне" сәйкестік туралы актімен қоса рұқсатты не рұқсат беруден бас тарту туралы хабарламаны жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Стандарттың 8-тармағында көрсетілген рұқсатты алуға арналған құжаттарды ұсынған жағдайда және кредиттік бюро Кредиттік бюро туралы заңның 8-бабында белгіленген талаптарға сәйкес келген жағдайда, көрсетілетін қызметті алушыға осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша рұқсат және осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша сәйкестік туралы акті көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен (бұдан әрі − ЭЦҚ) қол қойылған құжаттардың электрондық көшірмелері нысанында беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порталда мемлекеттік көрсетілетін қызмет нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті берушінің басшысы немесе оның орынбасарының дәлелді шешімімен тиімді мерзімге, бірақ өтінішті дұрыс қарау үшін мәні бар нақты жағдайларды белгілеу қажеттігіне орай 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы көрсетілетін қызметті алушы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      Мемлекеттік қызметті көрсетуден бас тартуға негіздер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті беруші басшысының немесе оның орынбасарының дәлелді шешімімен тиімді мерзімге, бірақ өтінішті дұрыс қарау үшін маңызы бар нақты мән-жайларды анықтау қажеттілігіне байланысты 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>76-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тармағына сәйкес мерзім ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабарланады.";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
+        <w:t xml:space="preserve"> 3-тармағына сәйкес мерзім ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде көрсетілетін қызметті алушыға хабарланады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>31-тармақ</w:t>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "31. Ұсынылған құжаттар толық болған жағдайда жауапты бөлімше 36 (отыз алты) жұмыс күні ішінде құжаттарды Қазақстан Республикасы заңнамасының талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
-[...75 lines deleted...]
-    </w:p>
+      "10. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне шағымдану жазбаша түрде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мәселелері бойынша шағымды қарауды көрсетілетін қызметті берушінің жоғары тұрған лауазымды адамы, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қабылдаған адамның аты-жөні, берілген шағымға жауап алу мерзімі мен орны көрсетіле отырып көрсетілетін қызметті берушінің кеңсесінде тіркеу (мөртаңба, кіріс нөмірі мен күні) шағымның қабылданғанын растау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z98" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты: 8-800-080-7777 немесе 1414 телефоны бойынша Бірыңғай байланыс орталығына хабарласу арқылы алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z99" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды портал арқылы көрсетілетін қызметті алушыға "жеке кабинеттен" жіберген кезде, көрсетілетін қызметті беруші өтінішті өңдеу кезінде жаңартылатын өтініш туралы ақпаратқа (жеткізілім, тіркеу, орындау туралы жазбалар, қарауға жауап немесе қараудан бас тарту туралы жауап) қол жеткізуге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z100" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету туралы көрсетілетін қызметті берушіге келіп түскен шағымы ол тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z101" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен шағымы ол тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z102" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Шағымда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z103" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушының тегі, аты, әкесінің аты (бар болса), пошталық мекенжайы, бизнес-сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z104" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті берушінің атауы және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамның тегі, аты, әкесінің аты (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z105" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шағым беруші тұлға өзінің талаптары мен дәлелдемелерін негіздейтін жағдайлар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z106" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шағымның шығыс нөмірі және берілген күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z107" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) шағымға қоса берілетін құжаттардың тізбесі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z108" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымға көрсетілетін қызметті алушы не оның өкілі болып табылатын тұлға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z109" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z110" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті берушінің басшысы немесе оның орынбасарының дәлелді шешімімен тиімді мерзімге, бірақ өтінішті дұрыс қарау үшін мәні бар нақты жағдайларды белгілеу қажеттігіне орай 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы көрсетілетін қызметті алушы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
-[...21 lines deleted...]
-    </w:p>
+      6. "Банкті, Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсат беру қағидалары мен банкті ашуға рұқсат беруден бас тарту негіздерін, Банктерді, Қазақстан Республикасы бейрезидент-банктерінің филиалдарын банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензиялау, ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуді лицензиялау қағидаларын бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 36 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтiк құқықтық актiлерiнiң мемлекеттiк тізілімiнде № 20228 болып тіркелген) мынадай өзгертулер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z111" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Банкті, Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсат беру қағидалары мен банкті ашуға рұқсат беруден бас тарту </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>негіздерінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>37</w:t>
-[...336 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+        <w:t xml:space="preserve">8-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8. Ұсынылған құжаттардың толық болу фактісі белгіленгеннен кейін жауапты бөлімше 50 (елу) жұмыс күні ішінде құжаттарды Қазақстан Республикасы банк заңнамасының талаптарына сәйкес келуі тұрғысынан қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z114" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер анықталған жағдайда, уәкілетті орган қызмет алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ қызмет алушыға алдын ала шешім бойынша өз пікірін білдіруі үшін тыңдаудың өтетін уақыты мен орны (әдісі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z115" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсетуден бас тарту туралы шешім қабылданғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы хабарламаны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z116" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. "Банкті (банк холдингін) ерікті түрде қайта ұйымдастыруға рұқсат беру не рұқсат беруден бас тарту, банкті ислам банкіне айналдыруға рұқсат беру және рұқсат беруден бас тарту, банктерді ерікті түрде таратуға рұқсат беру, Қазақстан Республикасының бейрезидент-банкі филиалының қызметін ерікті түрде тоқтатуға рұқсат беру, сондай-ақ жеке тұлғалардың депозиттерін қайтару, оларды депозиттерге міндетті кепілдік беру жүйесінің қатысушылары болып табылатын басқа банкке немесе Қазақстан Республикасы бейрезидент-банкінің филиалына аудару қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 31 </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="60"/>
+      Қызмет алушы ұсынған құжаттарды қарау, тыңдау нәтижелері бойынша жауапты бөлімше банкті, Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсат беру не беруден бас тарту туралы қаулысының жобасын дайындайды және уәкілетті орган Басқармасының қарауына шығарады. Көрсетілетін қызметті берушінің Басқармасы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тармағында көзделген негіздер бойынша банкті, Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсат беру не банкті, Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсат беруден бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z117" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері көрсетілетін қызметті беруші Басқармасының қаулысын жауапты бөлімше алған күннен кейінгі келесі 4 (төрт) жұмыс күні ішінде (мемлекеттік қызметті көрсету мерзімі шегінде) көрсетілетін қызметті алушының "жеке кабинетіне" портал арқылы банкті, Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсаттың электрондық көшірмесімен қоса бере отырып көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанында банкті, Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсат беру туралы хабарлама не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z118" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Банкті (банк холдингін) ерікті түрде қайта ұйымдастыруға рұқсат беру не рұқсат беруден бас тарту, банкті ислам банкіне айналдыруға рұқсат беру және рұқсат беруден бас тарту, банктерді ерікті түрде таратуға рұқсат беру, Қазақстан Республикасының бейрезидент-банкі филиалының қызметін ерікті түрде тоқтатуға рұқсат беру, сондай-ақ жеке тұлғалардың депозиттерін қайтару, оларды депозиттерге міндетті кепілдік беру жүйесінің қатысушылары болып табылатын басқа банкке немесе Қазақстан Республикасы бейрезидент-банкінің филиалына аудару </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер болған жағдайда, өтінішті қарау мерзімі көрсетілетін қызметті беруші басшысының дәлелді шешімімен өтінішті дұрыс қарау үшін маңызы бар деректі мән-жайларды белгілеу қажеттілігіне орай қонымды, бірақ 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>76-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына сәйкес, бұл туралы көрсетілетін қызметті алушы мерзім ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабардар болады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармақ</w:t>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="61"/>
-[...90 lines deleted...]
-    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне шағымдану жазбаша түрде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мәселелері бойынша шағымды қарауды көрсетілетін қызметті берушінің жоғары тұрған лауазымды адамы, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z121" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қабылдаған адамның аты-жөні, берілген шағымға жауап алу мерзімі мен орны көрсетіле отырып көрсетілетін қызметті берушінің кеңсесінде тіркеу (мөртаңба, кіріс нөмірі мен күні) шағымның қабылданғанын растау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z122" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты: 8-800-080-7777 немесе 1414 телефоны бойынша Бірыңғай байланыс орталығына хабарласу арқылы алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z123" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды портал арқылы көрсетілетін қызметті алушыға "жеке кабинеттен" жіберген кезде, көрсетілетін қызметті беруші өтінішті өңдеу кезінде жаңартылатын өтініш туралы ақпаратқа (жеткізілім, тіркеу, орындау туралы жазбалар, қарауға жауап немесе қараудан бас тарту туралы жауап) қол жеткізуге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z124" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету туралы көрсетілетін қызметті берушіге келіп түскен шағымы ол тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z125" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен шағымы ол тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z126" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Шағымда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z127" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушының (жеке тұлғаның) тегі, аты, әкесінің аты (бар болса), жеке сәйкестендіру нөмірі, пошталық мекенжайы не көрсетілетін қызметті алушының (заңды тұлғаның) толық атауы, пошталық мекенжайы, бизнес-сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z128" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті берушінің атауы және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамның тегі, аты, әкесінің аты (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z129" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шағым беруші тұлға өзінің талаптары мен дәлелдемелерін негіздейтін жағдайлар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z130" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шағымның шығыс нөмірі және берілген күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z131" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) шағымға қоса берілетін құжаттардың тізбесі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z132" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымға көрсетілетін қызметті алушы не оның өкілі болып табылатын тұлға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z133" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z134" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті беруші басшысының немесе оның орынбасарының дәлелді шешімімен ақылға қонымды мерзімге, бірақ өтінішті дұрыс қарау үшін маңызы бар нақты мән-жайларды анықтау қажеттілігіне байланысты 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
-[...21 lines deleted...]
-    </w:p>
+      көрсетілген қаулымен бекітілген Банктерді, Қазақстан Республикасы бейрезидент-банктерінің филиалдарын банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензиялау, ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуді лицензиялау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14-тармақ</w:t>
-[...101 lines deleted...]
-    </w:p>
+        <w:t>9-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мына редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. Ұсынылған құжаттардың толық болу фактісі анықталғаннан кейін жауапты бөлімше мемлекеттік қызмет көрсету мерзімі ішінде құжаттарды Қазақстан Республикасының банк заңнамасының талаптарына олардың сәйкес келу тұрғысынан қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z137" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензия беруден тарту үшін негіздемелер анықталған жағдайда, уәкілетті орган қызмет алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ қызмет алушыға алдын ала шешім бойынша өз пікірін білдіруі үшін тыңдаудың өтетін уақыты мен орны (әдісі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z138" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсетуден бас тарту туралы шешім қабылданғанға дейін кем дегенде 3 (үш) күн бұрын жіберіледі. Тыңдау көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы хабарламаны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірмей өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z139" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті беруші басшысының немесе оның орынбасарының дәлелді шешімімен ақылға қонымды мерзімге, бірақ өтінішті дұрыс қарау үшін маңызы бар нақты мән-жайларды анықтау қажеттілігіне байланысты 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      Көрсетілетін қызметті алушы ұсынған құжаттарды қарау, тыңдау нәтижелері бойынша жауапты бөлімше банктік және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензия беру туралы бұйрықты немесе банктік және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензия беруден дәлелді бас тарту жобасын дайындайды және көрсетілетін қызметті берушінің уәкілетті тұлғасының қарауына жібереді. Көрсетілетін қызметті берушінің уәкілетті тұлғасы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тармағында және Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тармағында көзделген негіздер бойынша банктік және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензия беру туралы бұйрықтың жобасына немесе банктік және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензия беруден дәлелді бас тартуға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z140" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің жұмыскері көрсетілетін қызметті берушінің уәкілетті тұлғасы тиісті шешім қабылдаған күннен кейінгі 3 (үш) жұмыс күні ішінде (мемлекеттік қызмет көрсету мерзімі шегінде) көрсетілетін қызметті берушінің кеңсесі арқылы көрсетілетін қызметті алушыға банктік және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензияны қоса бере отырып, банктік және өзге де операцияларды жүргізуге лицензия беру туралы хабарламаны немесе банктік және өзге де операцияларды жүргізуге лицензия беруден дәлелді түрде бас тартуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z141" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порталда лицензияның электрондық көшірмесін қоса бере отырып, банктік және өзге де операцияларды жүргізуге лицензия беру туралы хабарлама не банктік және өзге де операцияларды жүргізуге лицензия беруден дәлелді бас тарту көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z142" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Банктік және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензия беруден бас тарту үшін негіздер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті беруші басшысының немесе оның орынбасарының дәлелді шешімімен қисынды мерзімге, бірақ өтінішті дұрыс қарау үшін маңызы бар нақты мән-жайларды анықтау қажеттілігіне байланысты 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>76-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тармағына сәйкес көрсетілетін қызметті алушыға мерзім ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабарланады.";</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 3-тармағына сәйкес көрсетілетін қызметті алушыға мерзімі ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабардар етіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>21-тармақ</w:t>
+        <w:t>17-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17. Ұсынылған құжаттардың толық болу фактісі анықталғаннан кейін жауапты бөлімше Мемлекеттік қызмет көрсету мерзімі ішінде құжаттарды Қазақстан Республикасының банк заңнамасының талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктік және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензияны қайта ресімдеуден бас тарту үшін негіздер анықталған кезде уәкілетті орган көрсетілетін қызметті алушыға лицензияны қайта ресімдеуден бас тарту туралы алдын ала қабылданған шешім бойынша, сондай-ақ қызметті алушыға позициясын білдіру мүмкіндігін беру үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсетуден бас тарту туралы шешім қабылданғанға дейін кем дегенде 3 (үш) күн бұрын жіберіледі. Тыңдау көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы хабарламаны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірмей өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z146" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған құжаттарды қарау, тыңдау нәтижелері бойынша жауапты бөлімше лицензияны қайта ресімдеу туралы бұйрықтың жобасын немесе лицензияны қайта ресімдеуден дәлелді бас тартуды дайындайды және көрсетілетін қызметті берушінің уәкілетті тұлғасының қарауына жібереді. Көрсетілетін қызметті берушінің уәкілетті тұлғасы лицензияны қайта ресімдеу туралы бұйрықтың жобасына немесе лицензияны қайта ресімдеуден дәлелді бас тартуға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z147" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызметті көрсетуден бас тартуға негіздер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті беруші басшысының немесе оның орынбасарының дәлелді шешімімен ақылға қонымды мерзімге, бірақ өтінішті дұрыс қарау үшін маңызы бар нақты мән-жайларды анықтау қажеттілігіне байланысты 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      Жауапты бөлімшенің жұмыскері көрсетілетін қызметті берушінің уәкілетті тұлғасы тиісті шешім қабылдаған күннен кейінгі 1 (бір) жұмыс күні ішінде (мемлекеттік қызмет көрсету мерзімі шегінде) көрсетілетін қызметті берушінің кеңсесі арқылы көрсетілетін қызметті алушыға банктік және өзге де операцияларды жүргізуге қайта ресімделген лицензияны қоса бере отырып, банктік және өзге де операцияларды жүргізуге лицензияны қайта ресімдеу туралы хабарламаны немесе Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тармағында және Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тармағында көзделген негіздер бойынша банктік және өзге де операцияларды жүргізуге лицензияны қайта ресімдеуден дәлелді бас тартуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порталда қайта ресімделген лицензияның электрондық көшірмесін қоса бере отырып, банктік және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензияны қайта ресімдеу туралы хабарлама немесе банктік және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензияны қайта ресімдеуден дәлелді бас тарту көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Банктік және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензияны қайта ресімдеуден бас тартуға негіздер болған кезде лицензияны қайта ресімдеу туралы өтінішті қарау мерзімі көрсетілетін қызметті беруші басшысының немесе оның орынбасарының дәлелді шешімімен қисынды мерзімге, бірақ лицензияны қайта ресімдеу туралы өтінішті дұрыс қарау үшін маңызы бар нақты мән-жайларды анықтау қажеттілігіне байланысты 2 (екі) айдан аспайтын мерзімге ұзартылады, бұл туралы Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>76-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тармағына сәйкес мерзім ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде көрсетілетін қызметті алушыға хабарланады.";</w:t>
+        <w:t xml:space="preserve"> 3-тармағына сәйкес көрсетілетін қызметті алушыға мерзімі ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабардар етіледі.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>37</w:t>
+        <w:t>31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>38</w:t>
+        <w:t>32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>39-тармақтар</w:t>
+        <w:t>33-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "37. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану жазбаша түрде жүргізіледі.</w:t>
-[...53 lines deleted...]
-      Портал арқылы өтініш берген жағдайда шағымдану тәртібі туралы ақпаратты Бірыңғай байланыс орталығының 8-800-080-7777 немесе 1414 телефоны арқылы алуға болады.</w:t>
+      "31. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану жазбаша түрде жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды көрсетілетін қызметті берушінің жоғары тұрған лауазымды адамы, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қабылдаған адамның тегі, аты-жөні, берілген шағымға жауап алу мерзімі мен орнын көрсетумен көрсетілетін қызмет берушінің кеңсесінде шағымды тіркеу (мөртабан, кіріс нөмірі және күні) шағымның қабылдануын растау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы өтініш берген жағдайда шағымдану тәртібі туралы ақпарат бірыңғай байланыс орталығының 8-800-080-7777 немесе 1414 телефоны арқылы ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым портал арқылы жіберілген жағдайда көрсетілетін қызметті алушыға "жеке кабинеттен" шағым туралы ақпарат қолжетімді болады, ол көрсетілетін қызметті берушінің шағымды өңдеу (жеткізу, тіркеу, орындалуы туралы белгілер, қарау немесе қараудан бас тарту туралы жауап) барысында жаңартылып отырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="62"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті алушының шағымы оны тіркеген күнінен бастап 5 (бес) жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Шағымда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z150" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушының тегі, аты, әкесінің аты (бар болса), пошталық мекенжайы, бизнес-сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z82" w:id="65"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z151" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті берушінің атауы және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамның тегі, аты, әкесінің аты (бар болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="67"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z152" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шағым беруші адам өзінің талаптары мен дәлелдемелерін негіздейтін мән-жайлар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z153" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шағымның шығыс нөмірі және берілген күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z85" w:id="68"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z154" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) шағымға қоса берілетін құжаттардың тізбесі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...1330 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z129" w:id="108"/>
-[...15 lines deleted...]
-      3) шағым беруші тұлға өзінің талаптары мен дәлелдемелерін негіздейтін жағдайлар;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымға көрсетілетін қызметті алушы не оның өкілі болып табылатын адам қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z130" w:id="109"/>
-[...15 lines deleted...]
-      4) шағымның шығыс нөмірі және берілген күні;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z131" w:id="110"/>
-[...986 lines deleted...]
-    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>