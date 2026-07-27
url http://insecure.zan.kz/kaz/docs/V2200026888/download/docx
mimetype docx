--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cb31e26" w14:textId="cb31e26">
+    <w:p w14:paraId="d1d19d6" w14:textId="d1d19d6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -913,4224 +913,2096 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының қаржы нарығын және қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау саласында мемлекеттік қызметтер көрсету мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z11" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z27" w:id="10"/>
-[...96 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармақ</w:t>
-[...87 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде, өтінішті қарау мерзімі көрсетілетін қызметті беруші басшысының немесе оның орынбасарының дәлелді шешімімен тиімді мерзімге, бірақ өтінішті дұрыс қарау үшін маңызы бар нақты жағдайларды анықтау қажеттілігіне байланысты 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы көрсетілетін қызметті алушыға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
-[...21 lines deleted...]
-    </w:p>
+      3. "Банкке және (немесе) банк холдингіне еншiлес ұйымды құруға немесе сатып алуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына, банктің және (немесе) банк холдингінің ұйымдардың капиталына қомақты қатысуға рұқсатты беру, сондай-ақ банктің және (немесе) банк холдингінің еншiлес ұйымды құруға, сатып алуға, банктің және (немесе) банк холдингінің ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 қаңтардағы № 24 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15050 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z48" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Банкке және (немесе) банк холдингіне еншiлес ұйымды құруға немесе сатып алуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына, банктің және (немесе) банк холдингінің ұйымдардың капиталына қомақты қатысуға рұқсатты беру, сондай-ақ банктің және (немесе) банк холдингінің еншiлес ұйымды құруға, сатып алуға, банктің және (немесе) банк холдингінің ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>24</w:t>
-[...39 lines deleted...]
-        <w:t>26-тармақтар</w:t>
+        <w:t>11-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="14"/>
-[...15 lines deleted...]
-      "24. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне шағымдану жазбаша түрде жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11. Ұсынылған құжаттардың толық болу фактісі анықталған жағдайда, жауапты бөлімше 36 (отыз алты) жұмыс күні ішінде құжаттардың олардың Қазақстан Республикасы заңнамасының талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер анықталған кезде уәкілетті орган көрсетілетін банкті немесе банк холдингін мемлекеттік қызмет көрсетуден бас тарту туралы алдын-ала шешім, сондай-ақ банкке немесе банк холдингіне алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін тыңдау жүргізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсетуден бас тарту туралы шешім қабылданғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы хабарламаны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z52" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк, банк холдингі ұсынған құжаттарды қарау нәтижелері бойынша жауапты бөлімше тыңдауды дайындайды және уәкілетті орган Басқармасының банктің немесе банк холдингінің еншілес ұйым құруға немесе иеленуге рұқсат беру (беруден бас тарту) туралы қаулысының жобасын уәкілетті органның Басқармасының қарауына жібереді. Уәкілетті орган Басқармасы банктің немесе банк холдингінің еншілес ұйым құруға немесе иеленуге рұқсат беру (беруден бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z34" w:id="15"/>
-[...15 lines deleted...]
-      Мемлекеттік қызмет көрсету мәселелері бойынша шағымды қарауды көрсетілетін қызметті берушінің жоғары тұрған лауазымды адамы, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері уәкілетті орган Басқармасының қаулысын алғаннан кейін 3 (үш) жұмыс күні ішінде (мемлекеттік қызмет көрсету шегінде) банктің немесе банк холдингінің "жеке кабинетіне" портал арқылы банктің немесе банк холдингінің еншілес ұйым құруға немесе иеленуге рұқсат беру туралы хабарламаны не Басқарма қаулысының және тиісті рұқсаттың (рұқсат беру туралы шешім қабылдаған кезде) электрондық көшірмелерін қоса бере отырып, уәкілетті органның уәкілетті тұлғасының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанындағы мемлекеттік қызмет көрсетуден бас тарту туралы мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z35" w:id="16"/>
-[...15 lines deleted...]
-      Шағымды қабылдаған адамның аты-жөні, берілген шағымға жауап алу мерзімі мен орны көрсетіле отырып көрсетілетін қызметті берушінің кеңсесінде тіркеу (мөртаңба, кіріс нөмірі мен күні) шағымның қабылданғанын растау болып табылады.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті берушінің басшысы немесе оның орынбасарының дәлелді шешімімен тиімді мерзімге, бірақ өтінішті дұрыс қарау үшін мәні бар нақты жағдайларды белгілеу қажеттігіне орай 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы көрсетілетін қызметті алушы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>76-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына сәйкес мерзім ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабарланады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z36" w:id="17"/>
-[...316 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-тармақ</w:t>
+        <w:t>21-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="30"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "21. Ұсынылған құжаттар толық болған жағдайда жауапты бөлімше 36 (отыз алты) жұмыс күні ішінде құжаттарды Қазақстан Республикасы заңнамасының талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер анықталған кезде уәкілетті орган көрсетілетін банкті мемлекеттік қызмет көрсетуден бас тарту туралы алдын-ала шешім, сондай-ақ банкке алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін тыңдау жүргізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z57" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсетуден бас тарту туралы шешім қабылданғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы хабарламаны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="33"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z58" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк ұсынған құжаттарды қарау нәтижелері бойынша жауапты бөлімше тыңдауды дайындайды және уәкілетті орган Басқармасының банктің еншілес ұйым құруға немесе иеленуге рұқсат беру (беруден бас тарту) туралы қаулысының жобасын уәкілетті органның Басқармасының қарауына жібереді. Уәкілетті орган Басқармасы банктің немесе банк холдингінің еншілес ұйым құруға немесе иеленуге рұқсат беру (беруден бас тарту) туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z59" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауапты бөлімшенің қызметкері уәкілетті орган Басқармасының қаулысын алғаннан кейін 3 (үш) жұмыс күні ішінде (мемлекеттік қызмет көрсету шегінде) банктің немесе банк холдингінің "жеке кабинетіне" портал арқылы банктің немесе банк холдингінің еншілес ұйым құруға немесе иеленуге рұқсат беру туралы хабарламаны не Басқарма қаулысының және тиісті рұқсаттың (рұқсат беру туралы шешім қабылдаған кезде) электрондық көшірмелерін қоса бере отырып, уәкілетті органның уәкілетті тұлғасының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанындағы мемлекеттік қызмет көрсетуден бас тарту туралы мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z54" w:id="34"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z60" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті берушінің басшысы немесе оның орынбасарының дәлелді шешімімен тиімді мерзімге, бірақ өтінішті дұрыс қарау үшін мәні бар нақты жағдайларды белгілеу қажеттігіне орай 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы көрсетілетін қызметті алушы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>76-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағына сәйкес мерзім ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабарланады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>21-тармақ</w:t>
+        <w:t>31-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "21. Ұсынылған құжаттар толық болған жағдайда жауапты бөлімше 36 (отыз алты) жұмыс күні ішінде құжаттарды Қазақстан Республикасы заңнамасының талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="36"/>
+      "31. Ұсынылған құжаттар толық болған жағдайда жауапты бөлімше 36 (отыз алты) жұмыс күні ішінде құжаттарды Қазақстан Республикасы заңнамасының талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер анықталған кезде уәкілетті орган көрсетілетін банкті немесе банк холдингін мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ банкке немесе банк холдингіне алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін тыңдау жүргізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсетуден бас тарту туралы шешім қабылданғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы хабарламаны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк, банк холдингі ұсынған құжаттарды қарау нәтижелері бойынша жауапты бөлімше тыңдауды дайындайды және уәкілетті орган Басқармасының банктің немесе банк холдингінің ұйымдардың капиталына қомақты қатысуына рұқсат беру (беруден бас тарту) туралы қаулысының жобасын уәкілетті органның Басқармасының қарауына жібереді. Уәкілетті орган Басқармасы банктің немесе банк холдингінің еншілес ұйым құруға немесе иеленуге рұқсат беру (беруден бас тарту) туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері жауапты бөлімше уәкілетті орган Басқармасының қаулысын алған күннен кейін 3 (үш) жұмыс күні ішінде (мемлекеттік қызмет көрсету мерзімі шегінде) портал арқылы банктің немесе банк холдингінің "жеке кабинетіне" банктің немесе банк холдингінің ұйымдар капиталына қомақты қатысуына рұқсат беру туралы хабарлама не Басқарма қаулысының және тиісті рұқсаттың электрондық көшірмелерін қоса бере отырып, уәкілетті органның уәкілетті адамының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанында (рұқсат беру туралы шешім қабылданған кезде) мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап жібереді</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті берушінің басшысы немесе оның орынбасарының дәлелді шешімімен тиімді мерзімге, бірақ өтінішті дұрыс қарау үшін мәні бар нақты жағдайларды белгілеу қажеттігіне орай 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы көрсетілетін қызметті алушы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>76-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағына сәйкес мерзім ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабарланады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>31-тармақ</w:t>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "31. Ұсынылған құжаттар толық болған жағдайда жауапты бөлімше 36 (отыз алты) жұмыс күні ішінде құжаттарды Қазақстан Республикасы заңнамасының талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
-[...75 lines deleted...]
-    </w:p>
+      "37. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне шағымдану жазбаша түрде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мәселелері бойынша шағымды қарауды көрсетілетін қызметті берушінің жоғары тұрған лауазымды адамы, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қабылдаған адамның аты-жөні, берілген шағымға жауап алу мерзімі мен орны көрсетіле отырып көрсетілетін қызметті берушінің кеңсесінде тіркеу (мөртаңба, кіріс нөмірі мен күні) шағымның қабылданғанын растау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты: 8-800-080-7777 немесе 1414 телефоны бойынша Бірыңғай байланыс орталығына хабарласу арқылы алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды портал арқылы көрсетілетін қызметті алушыға "жеке кабинеттен" жіберген кезде, көрсетілетін қызметті беруші өтінішті өңдеу кезінде жаңартылатын өтініш туралы ақпаратқа (жеткізілім, тіркеу, орындау туралы жазбалар, қарауға жауап немесе қараудан бас тарту туралы жауап) қол жеткізуге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының мемлекеттік қызметтер көрсету мәселелері жөніндегі шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Шағымда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z65" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушының тегі, аты, әкесінің аты (бар болса), пошталық мекенжайы, бизнес-сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z66" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті берушінің атауы және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамның тегі, аты, әкесінің аты (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z67" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шағым беруші тұлға өзінің талаптары мен дәлелдемелерін негіздейтін мән-жайлар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z68" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шағымның шығыс нөмірі және берілген күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z69" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) шағымға қоса берілетін құжаттардың тізбесі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымға көрсетілетін қызметті алушы не оның өкілі болып табылатын тұлға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Егер өзгесі заңда көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті берушінің басшысы немесе оның орынбасарының дәлелді шешімімен тиімді мерзімге, бірақ өтінішті дұрыс қарау үшін мәні бар нақты жағдайларды белгілеу қажеттігіне орай 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы көрсетілетін қызметті алушы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
-[...21 lines deleted...]
-    </w:p>
+      5. "Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың деректер базасын, пайдаланылатын ақпараттық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру қағидаларын бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 32 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 20239 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z89" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың деректер базасын, пайдаланылатын ақпараттық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>37</w:t>
-[...39 lines deleted...]
-        <w:t>39-тармақтар</w:t>
+        <w:t>7-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "37. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне шағымдану жазбаша түрде жүргізіледі.</w:t>
-[...340 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="48"/>
+      "7. Жауапты бөлімшенің қызметкері Комиссия сәйкестік туралы актіні ұсынғаннан кейін 5 (бес) жұмыс күні ішінде оны қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті орган көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z92" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсетуден бас тарту туралы шешім қабылданғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы хабарламаны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z93" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған құжаттарды қарау, тыңдау нәтижелері бойынша жауапты бөлімше рұқсат жобасын және рұқсат беруден бас тартуды дайындайды, көрсетілетін қызметті берушінің уәкілетті тұлғасына қарауға жібереді. Көрсетілетін қызметті берушінің уәкілетті тұлғасы рұқсат жобасына не рұқсат беруден бас тартуға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері көрсетілетін қызметті берушінің уәкілетті тұлғасы рұқсат жобасына не рұқсат беруден бас тартуға қол қойғаннан кейін 1 (бір) жұмыс күні ішінде көрсетілетін қызметті алушының "жеке кабинетіне" сәйкестік туралы актімен қоса рұқсатты не рұқсат беруден бас тарту туралы хабарламаны жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Стандарттың 8-тармағында көрсетілген рұқсатты алуға арналған құжаттарды ұсынған жағдайда және кредиттік бюро Кредиттік бюро туралы заңның 8-бабында белгіленген талаптарға сәйкес келген жағдайда, көрсетілетін қызметті алушыға осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша рұқсат және осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша сәйкестік туралы акті көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен (бұдан әрі − ЭЦҚ) қол қойылған құжаттардың электрондық көшірмелері нысанында беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порталда мемлекеттік көрсетілетін қызмет нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. "Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың деректер базасын, пайдаланылатын ақпараттық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру қағидаларын бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 32 </w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+      Мемлекеттік қызметті көрсетуден бас тартуға негіздер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті беруші басшысының немесе оның орынбасарының дәлелді шешімімен тиімді мерзімге, бірақ өтінішті дұрыс қарау үшін маңызы бар нақты мән-жайларды анықтау қажеттілігіне байланысты 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>76-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына сәйкес мерзім ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде көрсетілетін қызметті алушыға хабарланады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-тармақ</w:t>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "7. Жауапты бөлімшенің қызметкері Комиссия сәйкестік туралы актіні ұсынғаннан кейін 5 (бес) жұмыс күні ішінде оны қарайды.</w:t>
-[...157 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+      "10. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне шағымдану жазбаша түрде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мәселелері бойынша шағымды қарауды көрсетілетін қызметті берушінің жоғары тұрған лауазымды адамы, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қабылдаған адамның аты-жөні, берілген шағымға жауап алу мерзімі мен орны көрсетіле отырып көрсетілетін қызметті берушінің кеңсесінде тіркеу (мөртаңба, кіріс нөмірі мен күні) шағымның қабылданғанын растау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z98" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты: 8-800-080-7777 немесе 1414 телефоны бойынша Бірыңғай байланыс орталығына хабарласу арқылы алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z99" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды портал арқылы көрсетілетін қызметті алушыға "жеке кабинеттен" жіберген кезде, көрсетілетін қызметті беруші өтінішті өңдеу кезінде жаңартылатын өтініш туралы ақпаратқа (жеткізілім, тіркеу, орындау туралы жазбалар, қарауға жауап немесе қараудан бас тарту туралы жауап) қол жеткізуге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z100" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету туралы көрсетілетін қызметті берушіге келіп түскен шағымы ол тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z101" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен шағымы ол тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z102" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Шағымда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z103" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушының тегі, аты, әкесінің аты (бар болса), пошталық мекенжайы, бизнес-сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z104" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті берушінің атауы және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамның тегі, аты, әкесінің аты (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z105" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шағым беруші тұлға өзінің талаптары мен дәлелдемелерін негіздейтін жағдайлар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z106" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шағымның шығыс нөмірі және берілген күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z107" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) шағымға қоса берілетін құжаттардың тізбесі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z108" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымға көрсетілетін қызметті алушы не оның өкілі болып табылатын тұлға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z109" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...459 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...203 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1302 lines deleted...]
-    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>