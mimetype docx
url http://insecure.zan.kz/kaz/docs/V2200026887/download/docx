--- v0 (2025-12-17)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="38f6e9b" w14:textId="38f6e9b">
+    <w:p w14:paraId="7850e4f" w14:textId="7850e4f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне сақтандыру нарығында мемлекеттік қызметтер көрсету және қаржы нарығындағы басшы қызметкерлерді келісу мәселелері бойынша өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 14 ақпандағы № 2 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 22 ақпанда № 26887 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 14 ақпандағы № 2 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 22 ақпанда № 26887 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1621,117 +1621,189 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Сақтандыру (қайта сақтандыру) ұйымына және (немесе) сақтандыру холдингіне еншілес ұйымды құруға немесе иеленуге, ұйымдардың капиталына қомақты қатысуға рұқсат беру, еншілес ұйымды құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуға рұқсатты кері қайтарып алу қағидаларын, сондай-ақ еншілес ұйымды құруға немесе иеленуге рұқсат алу үшін қажетті құжаттарға қойылатын талаптарды, Сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің ұйымдардың капиталына қомақты қатысуына рұқсат алуға өтініштің мазмұнына қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 26 наурыздағы № 129 </w:t>
+      3. "Актуарийлерді оқытудың ең қысқа міндетті бағдарламасын, халықаралық актуарийлер қауымдастықтарының тізбесін және оларға қойылатын талаптарды, Міндетті актуарлық қорытындының мазмұнына және табыс етілу тәртібіне қойылатын талаптарды, Актуарийдің біліктілігін растауға қойылатын талаптарды, Сақтандыру (қайта сақтандыру) ұйымының штатында тұрған актуарийдің қызметін тексеру үшін тәуелсіз актуарийді тарту, тәуелсіз актуарийдің сақтандыру (қайта сақтандыру) ұйымының штатында тұрған актуарий жүргізген есептеулердің шынайылығын тексеру нәтижелерін жіберу қағидаларын және мерзімдерін, Сақтандыру нарығындағы актуарлық қызметтi жүзеге асыру құқығына лицензия беру қағидаларын, Тестілеу өткізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 тамыздағы № 191 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7619 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17618 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkStart w:name="z30" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Сақтандыру (қайта сақтандыру) ұйымына және (немесе) сақтандыру холдингіне еншілес ұйымды құруға немесе иеленуге, ұйымдардың капиталына қомақты қатысуға рұқсат беру, еншілес ұйымды құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуға рұқсатты кері қайтарып алу қағидаларында, сондай-ақ еншілес ұйымды құруға немесе иеленуге рұқсат алу үшін қажетті құжаттарға қойылатын </w:t>
-[...9 lines deleted...]
-        <w:t>талаптарды</w:t>
+      көрсетілген қаулымен бекітілген Актуарлық қызметті жүзеге асыру құқығына лицензия беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1757,2304 +1829,2784 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z32" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Осы Сақтандыру (қайта сақтандыру) ұйымына және (немесе) сақтандыру холдингіне еншілес ұйымды құруға немесе иеленуге, ұйымдардың капиталына қомақты қатысуға рұқсат беру, еншілес ұйымды құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуға рұқсатты кері қайтарып алу қағидалары, сондай-ақ еншілес ұйымды құруға немесе иеленуге рұқсат алу үшін қажетті құжаттарға қойылатын талаптар (бұдан әрі – Қағидалар) Қазақстан Республикасының әкімшілік рәсімдік-процестік кодексінің </w:t>
+      "1. Осы Сақтандыру нарығындағы актуарлық қызметті жүзеге асыру құқығына лицензия беру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Сақтандыру қызметі туралы" Қазақстан Республикасы заңының (бұдан әрі – Заң) </w:t>
-[...9 lines deleted...]
-        <w:t>32-бабына</w:t>
+        <w:t xml:space="preserve">, "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>40-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Электрондық құжат және электрондық цифрлық қолтаңба туралы</w:t>
-[...31 lines deleted...]
-    </w:p>
+        <w:t>Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік көрсетілетін қызметтер туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Рұқсаттар мен хабарламалар туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Қазақстан Республикасының заңдарына сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган) "Актуарлық қызметті жүзеге асыру құқығына лицензия беру" мемлекеттік қызметін (бұдан әрі – мемлекеттік қызмет) көрсету тәртібін айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-тармақ</w:t>
+        <w:t>6-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...59 lines deleted...]
-      Жауапты бөлімшенің қызметкері құжаттар пакеті тіркелген күннен бастап 5 (бес) жұмыс күні ішінде ұсынылған құжаттардың толықтығын және құжаттардың жарамдылық мерзімін тексереді.</w:t>
+        <w:t xml:space="preserve">
+      "6. Уәкілетті органның электрондық құжатты қабылдауға және тіркеуге уәкілетті қызметкері өтініш түскен күні оны қабылдауды, тіркеуді және мемлекеттік қызмет көрсетуге жауапты уәкілетті органның бөлімшесіне (бұдан әрі – жауапты бөлімше) орындауға жіберуді жүзеге асырады. Өтініш беруші Қазақстан Республикасының Еңбек кодексіне және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері өтінішті тіркеген күннен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толық болмау фактісі және (немесе) мерзімі өткені анықталған жағдайда, жауапты бөлімшенің қызметкері көрсетілген мерзімде өтінішті одан әрі қараудан жазбаша дәлелді бас тартуды дайындайды және өтініш берушіге жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p>
-[...124 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толық болу фактісі анықталған кезде жауапты бөлімшенің қызметкері мемлекеттік қызмет көрсету мерзімі ішінде құжаттардың Қағидаларға 1-қосымшаға сәйкес "Актуарлық қызметті жүзеге асыруға лицензия беру" мемлекеттік көрсетілетін қызмет стандартының 8-тармағының талаптарына сәйкес келуін қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z36" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті орган өтініш берушіге мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z37" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарланған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z38" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші ұсынған құжаттарды қарау, тыңдау нәтижелері бойынша жауапты бөлімше бұйрықтың және лицензияның жобаларын не лицензия беруден бас тартуды дайындайды, мемлекеттік қызмет көрсету нәтижесіне (бұдан әрі – мемлекеттік қызмет көрсету нәтижесі) уәкілетті орган басшылығының қолын қойғызады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z39" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері уәкілетті орган лицензия беру, лицензияны қайта ресімдеу, телнұсқаларын беру (беруден, қайта ресімдеуден бас тарту) туралы шешім қабылдағаннан кейін 3 (үш) жұмыс күні ішінде өтініш берушіге мемлекеттік қызмет көрсету нәтижесін уәкілетті органның уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында мемлекеттік қызмет көрсету нәтижесін өтініш берушінің "жеке кабинетіне" жібереді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>16-тармақ</w:t>
+        <w:t>7-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkStart w:name="z41" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды уәкілетті органның басшысы, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z42" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z43" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z44" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z45" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z46" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z47" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының басшы қызметкерлеріне қойылатын талаптарды, мінсіз іскерлік беделінің болмауы өлшемшарттарын қоса алғанда, қаржы ұйымдарының, Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) келісім беру қағидаларын және келісім алу үшін қажетті құжаттар тізбесін бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 43 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20248 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z48" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының басшы қызметкерлеріне қойылатын талаптарды, мінсіз іскерлік беделінің болмауы өлшемшарттарын қоса алғанда, қаржы ұйымдарының, Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) келісім беру қағидаларында және келісім алу үшін қажетті құжаттар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосымша</w:t>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+        <w:t>1- тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. "Актуарийлерді оқытудың ең қысқа міндетті бағдарламасын, халықаралық актуарийлер қауымдастықтарының тізбесін және оларға қойылатын талаптарды, Міндетті актуарлық қорытындының мазмұнына және табыс етілу тәртібіне қойылатын талаптарды, Актуарийдің біліктілігін растауға қойылатын талаптарды, Сақтандыру (қайта сақтандыру) ұйымының штатында тұрған актуарийдің қызметін тексеру үшін тәуелсіз актуарийді тарту, тәуелсіз актуарийдің сақтандыру (қайта сақтандыру) ұйымының штатында тұрған актуарий жүргізген есептеулердің шынайылығын тексеру нәтижелерін жіберу қағидаларын және мерзімдерін, Сақтандыру нарығындағы актуарлық қызметтi жүзеге асыру құқығына лицензия беру қағидаларын, Тестілеу өткізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 тамыздағы № 191 </w:t>
-[...80 lines deleted...]
-    </w:p>
+      "1. Осы Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының басшы қызметкерлеріне қойылатын талаптарды, мінсіз іскерлік беделінің болмауы өлшемшарттарын қоса алғанда, қаржы ұйымдарының, Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) келісім беру қағидалары және келісім алу үшін қажетті құжаттар тізбесі (бұдан әрі - Қағидалар) Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 20-бабына (бұдан әрі - Банктер туралы заң), "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Сақтандыру қызметі туралы заң), "Сақтандыру төлемдеріне кепілдік беру қоры туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 8) тармақшасына, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Кепілдік беру қоры туралы заң), "Бағалы қағаздар рыногы туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>54-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Бағалы қағаздар рыногы туралы заң), "Қазақстан Республикасында зейнетақымен қамсыздандыру туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>55-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Зейнетақымен қамсыздандыру туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (бұдан әрі – Мемлекеттік реттеу туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік көрсетілетін қызметтер туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) Қазақстан Республикасының заңдарына сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z51" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...151 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+        <w:t>Қағидалар қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының басшы қызметкерлеріне қойылатын талаптарды, мінсіз іскерлік беделінің болмау өлшемшарттарын және келісім алу үшін қажетті құжаттар тізбесін қоса алғанда, бағалы қағаздар нарығында қызметті, орталық депозитарийдің және бірыңғай оператордың қызметін, банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының қызметін жүзеге асыру үшін лицензия алуға үміткер немесе лицензияға ие банктердің, сақтандыру (қайта сақтандыру) ұйымдарының, сақтандыру брокерлерінің, Қазақстан Республикасының бейрезидент- банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент- сақтандыру брокерлері филиалдарының, бірыңғай жинақтаушы зейнетақы қорының, ерікті жинақтаушы зейнетақы қорларының, заңды тұлғалардың басшы қызметкерлерін тағайындауға (сайлауға) келісім беру тәртібін айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармақ</w:t>
+        <w:t>16-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...174 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z54" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "16. Ұсынылған құжаттардың толық болу фактісі және (немесе) қолданылу мерзімі өтпеген жағдайда жауапты бөлімшенің қызметкері 5 (бес) жұмыс күні ішінде оларды Қағидалардың 2-қосымшасына сәйкес Мемлекеттік көрсетілетін қызмет стандартының 8-тармағында белгіленген тәртіпке сәйкестігіне қарайды және тиісті сұрау салуды көрсетілетін қызметті берушінің мүдделі бөлімшелеріне, сондай-ақ Қазақстан Республикасы мемлекеттік органдарына және шет мемлекеттің уәкілетті қадағалау органдарына (қажет болған кезде) жібереді, сұрау салуды Қазақстан Республикасы Бас прокуратурасының Арнайы есепке алу ақпараттық жүйесіне және "Жеке тұлғалар" мемлекеттік дерекқорға жолдау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттарда мемлекеттік қызметті көрсету мерзімі ішінде Қағидаларға 2-қосымшаға сәйкес Мемлекеттік көрсетілетін қызмет стандартының 8-тармағының талаптарына сәйкес келмеу анықталған жағдайда, уәкілетті орган портал арқылы көрсетілетін қызметті алушыға оларды жою үшін және пысықталған (түзетілген) құжаттарды көрсетілетін қызметті алушының портал арқылы ұсынуы үшін ескертулермен хат жібереді. Бұл ретте уәкілетті органның кандидатты келісу үшін құжаттарды қарау мерзімі үзілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидаттың Қазақстан Республикасының бейрезиденттері болып табылатын қаржы ұйымдарында жұмыс өтілі болған жағдайда, уәкілетті орган кандидаттың мінсіз іскерлік беделінің болуын растау мақсатында шет мемлекеттің уәкілетті қадағалау органынан кандидаттың мінсіз іскерлік беделін сипаттайтын мәліметтердің болуы (болмауы) туралы ақпаратты сұратады не шет мемлекеттің қадағалау органының ресми интернет-ресурсынан (бар болса) осы мәліметтерді алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызмет стандартының 9-тармағында көзделген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті орган өтініш берушіге алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші ұсынған құжаттарды қарау, тыңдау нәтижелері бойынша жауапты бөлімшенің қызметкері көрсетілетін қызметті алушыға қаржы ұйымдарының, банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) келісім беру жөнінде уәкілетті органның қабылдаған шешімі туралы хат жібереді, ал кандидаттарды тестілеуге шақыра отырып, келіскен кезде тестілеуден өткені туралы шақыру хаты не мемлекеттік қызмет көрсетуден дәлелді бас тарту жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының басшы қызметкерлерін тағайындауға (сайлауға) келісім беру үшін ұсынылған құжаттарды кері қайтарып алуға уәкілетті орган кандидаттарды келісу туралы шешім қабылдағанға дейін, ал тестілеуге шақырумен келісілген кезде - көрсетілетін қызметті алушының портал арқылы кері қайтарып алу себебін көрсете отырып, еркін нысанда жазбаша өтініш беруі арқылы кандидат тестілеуден өткен күнге дейін жол беріледі.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-тармақ</w:t>
+        <w:t>27-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:bookmarkStart w:name="z56" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "27. Жауапты бөлімшенің қызметкері кандидат тестілеуден өткеннен кейін (тестілеудің нәтижесі оң болған кезде) немесе Комиссия кандидатты тестілеуден өту үшін шақырмай келісу туралы мәселе бойынша шешім қабылдағаннан кейін бір жұмыс күні ішінде мемлекеттік қызмет көрсету нәтижелері туралы мәлімет қамтылған хат жобасын дайындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "30. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды уәкілетті органның басшысы, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z59" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z60" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z61" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z62" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z63" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Сақтандыру қызметі туарлы заңда, Банктер туралы заңда, Кепілдік беру қоры туралы заңда, Бағалы қағаздар рыногы туралы заңда, Зейнетақымен қамсыздандыру туралы заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z64" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. "Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының басшы қызметкерлеріне қойылатын талаптарды, мінсіз іскерлік беделінің болмауы өлшемшарттарын қоса алғанда, қаржы ұйымдарының, Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) келісім беру қағидаларын және келісім алу үшін қажетті құжаттар тізбесін бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 43 </w:t>
+      5. "Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру қағидаларын және шарттарын, сондай-ақ құжаттардың мазмұнына қойылатын талаптарды, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру қағидаларын, сондай-ақ бизнес-жоспардың мазмұнына қойылатын талаптарды, Сақтандыру (қайта сақтандыру) қызметін және сақтандыру брокерінің қызметін лицензиялау қағидаларын, сондай-ақ құжаттардың мазмұнына қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 12 ақпандағы № 24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20248 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="36"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22217 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z65" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының басшы қызметкерлеріне қойылатын талаптарды, мінсіз іскерлік беделінің болмауы өлшемшарттарын қоса алғанда, қаржы ұйымдарының, Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) келісім беру қағидаларында және келісім алу үшін қажетті құжаттар </w:t>
-[...9 lines deleted...]
-        <w:t>тізбесінде</w:t>
+      көрсетілген қаулымен бекітілген Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру қағидаларында және шарттарында, сондай-ақ құжаттардың мазмұнына қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1- тармақ</w:t>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Осы Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының басшы қызметкерлеріне қойылатын талаптарды, мінсіз іскерлік беделінің болмауы өлшемшарттарын қоса алғанда, қаржы ұйымдарының, Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) келісім беру қағидалары және келісім алу үшін қажетті құжаттар тізбесі (бұдан әрі - Қағидалар) Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      "1. Осы Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру қағидалары және шарттары, сондай-ақ құжаттардың мазмұнына қойылатын талаптар (бұдан әрі – Қағидалар) Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 20-бабына (бұдан әрі - Банктер туралы заң), "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының </w:t>
-[...119 lines deleted...]
-        <w:t>" (бұдан әрі – Мемлекеттік реттеу туралы заң), "</w:t>
+        <w:t xml:space="preserve">, "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік көрсетілетін қызметтер туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>" (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) Қазақстан Республикасының заңдарына сәйкес әзірленді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+        <w:t>" және "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Рұқсаттар және хабарламалар туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық құжат және электрондық цифрлық қолтаңба туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" және "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақпараттандыру туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Қазақстан Республикасының заңдарына сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган, көрсетілетін қызметті беруші) сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру (бұдан әрі – мемлекеттік көрсетілетін қызмет) қағидаларын және шарттарын, сондай-ақ құжаттардың мазмұнына қойылатын талаптарды айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қағидалар қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының басшы қызметкерлеріне қойылатын талаптарды, мінсіз іскерлік беделінің болмау өлшемшарттарын және келісім алу үшін қажетті құжаттар тізбесін қоса алғанда, бағалы қағаздар нарығында қызметті, орталық депозитарийдің және бірыңғай оператордың қызметін, банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының қызметін жүзеге асыру үшін лицензия алуға үміткер немесе лицензияға ие банктердің, сақтандыру (қайта сақтандыру) ұйымдарының, сақтандыру брокерлерінің, Қазақстан Республикасының бейрезидент- банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент- сақтандыру брокерлері филиалдарының, бірыңғай жинақтаушы зейнетақы қорының, ерікті жинақтаушы зейнетақы қорларының, заңды тұлғалардың басшы қызметкерлерін тағайындауға (сайлауға) келісім беру тәртібін айқындайды.";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+        <w:t>6-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "6. Ұсынылған құжаттардың толық болу фактісін анықтау кезінде уәкілетті орган 43 (қырық үш) жұмыс күні ішінде олардың Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қағидалардың 5-тармағының талаптарына сәйкестігін қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті орган көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z69" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші ұсынған құжаттарды қарау, тыңдау нәтижелері бойынша жауапты бөлімше сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру (беруден бас тарту туралы) туралы қаулының жобасын (бұдан әрі – мемлекеттік қызмет көрсету нәтижесі) дайындайды және уәкілетті орган Басқармасының қарауына шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z70" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері уәкілетті органның Басқармасы қаулыны қабылдағаннан кейін 5 (бес) жұмыс күні ішінде өтінші берушіге портал арқылы "жеке кабинетке" және "Азаматтарға арналған үкімет" мемлекеттік корпорациясына сақтандыру (қайта сақтандыру) ұйымын құруға рұқсаттың электрондық көшірмесін қоса бере отырып көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанындағы сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру туралы хабарламаны не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты жібереді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>16-тармақ</w:t>
+        <w:t>10-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="39"/>
-[...126 lines deleted...]
-    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды уәкілетті органның басшысы, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z73" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z74" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z75" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z76" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z77" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру қағидаларында, сондай-ақ бизнес-жоспардың мазмұнына қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>27-тармақ</w:t>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="40"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру қағидалары, сондай-ақ бизнес - жоспардың мазмұнына қойылатын талаптар (бұдан әрі – Қағидалар) Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30-1-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік көрсетілетін қызметтер туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Рұқсаттар және хабарламалар туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық құжат және электрондық цифрлық қолтаңба туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" және "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақпараттандыру туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Қазақстан Республикасының заңдарына сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган, көрсетілетін қызметті беруші) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру (бұдан әрі – мемлекеттік қызмет) тәртібін, сондай-ақ бизнес-жоспардың мазмұнына қойылатын талаптарды айқындайды.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>30-тармақ</w:t>
+        <w:t>8-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="41"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="42"/>
+    <w:bookmarkStart w:name="z80" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8. Ұсынылған құжаттардың толық болу фактісі анықталған кезде уәкілетті орган 43 (қырық үш) жұмыс күні ішінде оларды Заңның 16-4, 30-1-баптарының және Қағидалардың 4, 12-тармақтарының талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z81" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде, уәкілетті орган көрсетілетін қызметті алушыны мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z82" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z83" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші ұсынған құжаттарды қарау, тыңдау нәтижелері бойынша жауапты бөлімше Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру (беруден бас тарту туралы) туралы қаулының жобасын (бұдан әрі – мемлекеттік қызмет көрсету нәтижесі) дайындайды және уәкілетті орган Басқармасының қарауына шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z84" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері уәкілетті орган Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға, Қазақстан Республикасының бейрезиденті-сақтандыру брокерінің филиалын ашуға рұқсат беру (беруден бас тарту) туралы шешім қабылдағаннан кейін 5 (бес) жұмыс күні ішінде өтініш берушіге және "Азаматтарға арналған үкімет" мемлекеттік корпорациясына көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанында не қағаз тасымалдағышта (Қазақстан Республикасының бейрезидент-сақтандыру брокері қағаз тасымалдағышта өтініш берген кезде) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру туралы хабарлама, немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап жібереді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды уәкілетті органның басшысы, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z87" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z61" w:id="44"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z88" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z62" w:id="45"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z89" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z90" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z91" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. "Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру қағидаларын және шарттарын, сондай-ақ құжаттардың мазмұнына қойылатын талаптарды, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру қағидаларын, сондай-ақ бизнес-жоспардың мазмұнына қойылатын талаптарды, Сақтандыру (қайта сақтандыру) қызметін және сақтандыру брокерінің қызметін лицензиялау қағидаларын, сондай-ақ құжаттардың мазмұнына қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 12 ақпандағы № 24 </w:t>
-[...39 lines deleted...]
-      көрсетілген қаулымен бекітілген Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру қағидаларында және шарттарында, сондай-ақ құжаттардың мазмұнына қойылатын </w:t>
+      Сақтандыру (қайта сақтандыру) қызметін және сақтандыру брокерінің қызметін лицензиялау қағидаларында, сондай-ақ көрсетілген қаулымен бекітілген құжаттардың мазмұнына қойылатын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4064,2851 +4616,1587 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> мына редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Осы Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру қағидалары және шарттары, сондай-ақ құжаттардың мазмұнына қойылатын талаптар (бұдан әрі – Қағидалар) Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      "1. Осы Сақтандыру (қайта сақтандыру) қызметін және сақтандыру брокерінің қызметін лицензиялау қағидалары, сондай-ақ құжаттардың мазмұнына қойылатын талаптар (бұдан әрі – Қағидалар) Қазақстан Республикасының Әкімшілік рәсімдік-процестік Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>27-бабына</w:t>
+        <w:t>37-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Көлік құралдары иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (бұдан әрі – Көлік құралдарының АҚЖ туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тасымалдаушының жолаушылар алдындағы азаматтық-құқықтық жауапкершілігін міндетті сақтандыру туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (бұдан әрі – Тасымалдаушылардың АҚЖ туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туристі мiндеттi сақтандыру туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (бұдан әрі – Туристі мiндеттi сақтандыру туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Мемлекеттік көрсетілетін қызметтер туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" және "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Рұқсаттар және хабарламалар туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>" "</w:t>
+        <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Электрондық құжат және электрондық цифрлық қолтаңба туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" және "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақпараттандыру туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>" Қазақстан Республикасының заңдарына сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган, көрсетілетін қызметті беруші) сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру (бұдан әрі – мемлекеттік көрсетілетін қызмет) қағидаларын және шарттарын, сондай-ақ құжаттардың мазмұнына қойылатын талаптарды айқындайды.";</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>" Қазақстан Республикасының заңдарына сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган, көрсетілетін қызметті беруші) сақтандыру (қайта сақтандыру) қызметін және сақтандыру брокерінің қызметін лицензиялау тәртібін анықтайды, сондай-ақ құжаттардың мазмұнына қойылатын талаптарды айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармақ</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>9-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мына редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "6. Ұсынылған құжаттардың толық болу фактісін анықтау кезінде уәкілетті орган 43 (қырық үш) жұмыс күні ішінде олардың Заңның </w:t>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
+      "9. Көрсетілетін қызметті берушінің хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері сақтандыру брокерінің қызметін, сақтандырудың қосымша сыныптары бойынша сақтандыру (қайта сақтандыру) қызметін, брокерлік қызметтің қосымша түрін жүзеге асыру құқығына лицензия беру туралы өтініш келіп түскен күні оны мемлекеттік қызмет көрсетуге жауапты бөлімшеге (бұдан әрі - жауапты бөлімше) жіберуді жүзеге асырады. Жауапты бөлімшенің қызметкері ұсынылған құжаттардың Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Жалпы сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензия беру" Мемлекеттік көрсетілетін қызмет стандартының 8-тармағының, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Өмірді сақтандыру" саласы бойынша сақтандыру қызметін жүзеге асыруға немесе исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" Мемлекеттік көрсетілетін қызмет стандартының 8-тармағының, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жекелеген сыныптары болып табылатын міндетті сақтандырудың түрлеріне немесе Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жекелеген сыныптары болып табылатын міндетті сақтандырудың түрлері бойынша исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" Мемлекеттік көрсетілетін қызмет стандартының 8-тармағының, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Қайта сақтандыру жөніндегі қызметке немесе исламдық қайта сақтандыру жөніндегі қызметті жүзеге асыру құқығына лицензия беру" Мемлекеттік көрсетілетін қызмет стандартының 8-тармағының, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Сақтандыру брокерінің қызметін жүзеге асыру құқығына лицензия беру" Мемлекеттік көрсетілетін қызмет стандартының 8-тармағының талаптарына сәйкес келуінің толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z96" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толық болмау фактісі және (немесе) қолдану мерзімі өткен құжаттар анықталған жағдайда көрсетілетін қызметті беруші құжаттарды алған сәттен бастап 2 (екі) жұмыс күні ішінде өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z97" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толықтығы фактісі анықталған жағдайда жауапты бөлімше 25 (жиырма бес) жұмыс күні ішінде құжаттардың Заңның 37-бабының және Қағидалардың 11, 12 және 13-тармақтарының талаптарына сәйкестігін қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер анықталған жағдайда, уәкілетті орган қызмет алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша өз пікірін білдіруі үшін тыңдаудың өту уақыты мен орны (әдісі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кем дегенде 3 (үш) күн бұрын жіберіледі. Тыңдау хабарлама жіберген күннен бастап 2 (екі) жұмыс күнінен кешіктірмей өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z99" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші ұсынған құжаттарды қарау нәтижелері бойынша, жауапты тұлға тыңдаудан кейін бұйрық және лицензия жобаларын немесе лицензия беруден бас тартуды дайындайды, көрсетілетін қызмет берушінің уәкілетті органында мемлекеттік қызмет көрсету нәтижесіне (бұдан әрі – мемлекеттік қызмет көрсету нәтижесі) қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z100" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері "жалпы сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына, "өмірді сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына, міндетті сақтандыру түрлері бойынша сақтандыру қызметін немесе исламдық сақтандыру қызметін жүзеге асыру құқығына, қайта сақтандыру немесе исламдық қайта сақтандыру қызметін жүзеге асыру құқығына, сақтандыру брокерінің қызметін жүзеге асыру құқығына лицензия беру (беруден бас тарту) туралы уәкілетті орган шешім қабылдағаннан кейін 3 (үш) жұмыс күні ішінде көрсетілетін қызметті алушыға мемлекеттік қызмет көрсету нәтижесін уәкілетті органның уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-тармақ</w:t>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...117 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру қағидаларында, сондай-ақ бизнес-жоспардың мазмұнына қойылатын </w:t>
-[...40 lines deleted...]
-    </w:p>
+      "16. Хат-хабарды қабылдауға және тіркеуге уәкілетті қызмет көрсетушінің қызметкері лицензияны қайта ресімдеу туралы өтініш келіп түскен күні оны жауапты бөлімшеге жіберуді жүзеге асырады. Жауапты бөлімшенің қызметкері ұсынылған құжаттардың Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Жалпы сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензия беру" Мемлекеттік көрсетілетін қызмет стандартының 8-тармағының, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Өмірді сақтандыру" саласы бойынша сақтандыру қызметін жүзеге асыруға немесе исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" Мемлекеттік көрсетілетін қызмет стандартының 8-тармағының, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жекелеген сыныптары болып табылатын міндетті сақтандырудың түрлеріне немесе Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жекелеген сыныптары болып табылатын міндетті сақтандырудың түрлері бойынша исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" Мемлекеттік көрсетілетін қызмет стандартының 8-тармағының, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Қайта сақтандыру жөніндегі қызметке немесе исламдық қайта сақтандыру жөніндегі қызметті жүзеге асыру құқығына лицензия беру" Мемлекеттік көрсетілетін қызмет стандартының 8-тармағының, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Сақтандыру брокерінің қызметін жүзеге асыру құқығына лицензия беру" Мемлекеттік көрсетілетін қызмет стандартының 8-тармағының талаптарына сәйкес келуінің толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толық емес және (немесе) қолданылу мерзімі өтіп кеткен құжаттар фактісі анықталған жағдайда, қызмет көрсетуші құжаттарды алған кезден бастап 2 (екі) жұмыс күні ішінде өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z103" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толықтығы фактісі анықталған кезде жауапты бөлімше 11 (он бір) жұмыс күні ішінде құжаттардың Заңның 37-бабының талаптарына сәйкестігін қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z104" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті орган көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z105" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z106" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші ұсынған құжаттарды қарау, тыңдау нәтижелері бойынша жауапты бөлімше бұйрық және лицензия жобаларын немесе лицензияны қайта ресімдеуден бас тартуды дайындайды, қызметті көрсетушінің уәкілетті тұлғасында мемлекеттік қызмет көрсету нәтижесіне қол қояды (бұдан әрі – мемлекеттік қызмет көрсету нәтижесі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z107" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері "жалпы сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына, "өмірді сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына, міндетті сақтандыру түрлері бойынша сақтандыру қызметін немесе исламдық сақтандыру қызметін жүзеге асыру құқығына, қайта сақтандыру немесе исламдық қайта сақтандыру қызметін жүзеге асыру құқығына, сақтандыру брокерінің қызметін жүзеге асыру құқығына лицензияны қайта ресімдеу (қайта ресімдеуден бас тарту) туралы уәкілетті орган шешім қабылдағаннан кейін 2 (екі) жұмыс күні ішінде көрсетілетін қызметті алушыға мемлекеттік қызмет көрсету нәтижесін уәкілетті органның уәкілетті адамының ЭЦҚ-мен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z108" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Хат-хабарды қабылдауға және тіркеуге уәкілетті қызмет көрсетушінің қызметкері сақтандыру (қайта сақтандыру) ұйымы, сақтандыру брокері бөлініп шығу немесе бөліну нысанында қайта ұйымдастырылған жағдайда лицензияны қайта ресімдеу туралы өтініш келіп түскен күні оны жауапты бөлімшеге жіберуді жүзеге асырады. Жауапты бөлімшенің қызметкері ұсынылған құжаттардың Қағидаларға 5-қосымшаға сәйкес "Жалпы сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензия беру" Мемлекеттік көрсетілетін қызмет стандартының 8-тармағының, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшағ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а сәйкес "Өмірді сақтандыру" саласы бойынша сақтандыру қызметін жүзеге асыруға немесе исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" Мемлекеттік көрсетілетін қызмет стандартының 8-тармағының, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жекелеген сыныптары болып табылатын міндетті сақтандырудың түрлеріне немесе Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жекелеген сыныптары болып табылатын міндетті сақтандырудың түрлері бойынша исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" Мемлекеттік көрсетілетін қызмет стандартының 8-тармағының, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Қайта сақтандыру жөніндегі қызметке немесе исламдық қайта сақтандыру жөніндегі қызметті жүзеге асыру құқығына лицензия беру" Мемлекеттік көрсетілетін қызмет стандартының 8-тармағының, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Сақтандыру брокерінің қызметін жүзеге асыру құқығына лицензия беру" Мемлекеттік көрсетілетін қызмет стандартының 8-тармағының талаптарына сәйкес келуінің толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z109" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толық емес және (немесе) қолданылу мерзімі өтіп кеткен құжаттар фактісі анықталған жағдайда, қызметті көрсетуші құжаттарды алған кезден бастап 2 (екі) жұмыс күні ішінде өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z110" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұсынылған құжаттардың толықтығы фактісі анықталған кезде жауапты бөлімше 25 (жиырма бес) жұмыс күні ішінде құжаттардың Заңның 37-бабының, Рұқсаттар және хабарламалар туралы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкестігін қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z111" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті орган көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z112" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...209 lines deleted...]
-    </w:p>
+        <w:t>Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші ұсынған құжаттарды қарау, тыңдау нәтижелері бойынша жауапты бөлімше бұйрық және лицензия жобаларын немесе лицензияны қайта ресімдеуден бас тартуды дайындайды, қызметті көрсетушінің уәкілетті тұлғасында мемлекеттік қызмет көрсету нәтижесіне қол қояды (бұдан әрі – мемлекеттік қызмет көрсету нәтижесі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері уәкілетті орган сақтандыру (қайта сақтандыру) ұйымын, сақтандыру брокерін бөлініп шығу немесе бөліну нысанында қайта ұйымдастырылған жағдайда лицензияны қайта ресімдеу (қайта ресімдеуден бас тарту) туралы шешім қабылдағаннан кейін 3 (үш) жұмыс күні ішінде сақтандыру (қайта сақтандыру) ұйымына, сақтандыру брокеріне мемлекеттік қызмет көрсету нәтижесін уәкілетті органның уәкілетті адамының ЭЦҚ-мен куәландырылған электрондық құжат нысанында сақтандыру (қайта сақтандыру) ұйымының, сақтандыру брокерінің "жеке кабинетіне" жібереді";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-тармақ</w:t>
-[...129 lines deleted...]
-    </w:p>
+        <w:t>23-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мына редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "23. Сақтандыру брокері, Қазақстан Республикасы бейрезидент-сақтандыру брокерінің филиалы лицензияның қолданысын тоқтату туралы ерікті түрде өтініш жасаған жағдайда сақтандыру брокері, Қазақстан Республикасы бейрезидент-сақтандыру брокерінің филиалы уәкілетті органға лицензиясының қолданысын тоқтату туралы өтініш береді. Өтінішпен мынадай құжаттар қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының уәкілетті органының лицензияның қолданысын тоқтату жөнінде уәкілетті органға ерікті түрде өтініш беру туралы шешімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z117" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) брокерлік қызметті жүзеге асыру бойынша қолданыстағы шарттар мен міндеттемелердің болмауын растайтын құжаттар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z118" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензия қолданысын тоқтату туралы өтінішті уәкілетті орган осы тармақтың бірінші бөлігінде көрсетілген құжаттарды алған күннен бастап 15 (он бес) жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z119" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензияның қолданысын тоқтату туралы уәкілетті органға ерікті түрде өтініш жасау сақтандыру брокері, Қазақстан Республикасы бейрезидент-сақтандыру брокерінің филиалы мынадай шарттарды орындаған кезде жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z120" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13-тармақ</w:t>
+        <w:t>1) осы тармақтың бірінші бөлігінде көрсетілген құжаттардың толық топтамасын ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z122" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сақтандыру брокерінде, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалында брокерлік қызметті жүзеге асыру бойынша қолданыстағы шарттар мен міндеттемелердің болмауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z123" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру брокері, Қазақстан Республикасы бейрезидент-сақтандыру брокерінің филиалы осы тармақтың үшінші бөлігінде көзделген талаптарды орындамаған жағдайда, уәкілетті орган лицензияның қолданысын тоқтатудан бас тартады. Сақтандыру брокері, Қазақстан Республикасы бейрезидент-сақтандыру брокерінің филиалы лицензияның қолданысын тоқтату туралы өтінішті қайта ұсынған кезде, оны уәкілетті органның қарау мерзімін есептеу оны қайта ұсынған күннен басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z124" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті органның лицензияның қолданысын тоқтату мүмкіндігі туралы хатын алған күннен бастап 10 (он) жұмыс күнінен кешіктірмей сақтандыру брокері, Қазақстан Республикасы бейрезидент-сақтандыру брокерінің филиалы қағаз тасымалдағышта берілген лицензияның түпнұсқасын уәкілетті органға қайтарады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "13. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды уәкілетті органның басшысы, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="63"/>
+      "24. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды уәкілетті органның басшысы, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z87" w:id="64"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z127" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z88" w:id="65"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z128" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z89" w:id="66"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z129" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...1344 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z119" w:id="91"/>
-[...15 lines deleted...]
-      Лицензияның қолданысын тоқтату туралы уәкілетті органға ерікті түрде өтініш жасау сақтандыру брокері, Қазақстан Республикасы бейрезидент-сақтандыру брокерінің филиалы мынадай шарттарды орындаған кезде жүргізіледі:</w:t>
+    <w:bookmarkStart w:name="z130" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z120" w:id="92"/>
-[...282 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7061,2438 +6349,90 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
-            <w:r>
-[...193 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="101"/>
-[...2187 lines deleted...]
-</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>