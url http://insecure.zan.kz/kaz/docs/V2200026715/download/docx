--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2a02273" w14:textId="2a02273">
+    <w:p w14:paraId="f4d93d4" w14:textId="f4d93d4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2937,292 +2937,406 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудит объектісінің қызметін кәсіби пайымдау және түсіну негізінде ерекше элементтерді іріктеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалдық жиынтықтың элементтерінен аудиторлық іріктеп тексеру жүргізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      38-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Үздіксіз тексеру мынадай кезде жүргізіледі:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қалдық жиынтық құны жоғары элементтердің аз санынан тұрады. Осы әдіс айтарлықтай тәуекел болған кезде және басқа құралдармен аудиторлық дәлелдемелерді алу мүмкін болмаған кезде қолданылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық жүйені қолдану аудиторлық рәсімдердің қайталама әдістерін (қайта есептеу немесе қайта орындау) орындауға мүмкіндік береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұзушылықтың айтарлықтай тәуекелі бар және қаражат жеткілікті аудиторлық дәлелдемелерді қамтамасыз етпейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Ерекше элементтерді іріктеу мынадай кезде жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қалдық жиынтық құны жоғары элементтердің аз санынан тұрады. Осы әдіс айтарлықтай тәуекел болған кезде және басқа құралдармен аудиторлық дәлелдемелерді алу мүмкін болмаған кезде қолданылады;</w:t>
-[...54 lines deleted...]
-      39. Ерекше элементтерді іріктеу мынадай кезде жүргізіледі:</w:t>
+      қалдық жиынтық құны жоғары элементтерден тұрады және тәуекелге ұшырайды не бұрын қателіктермен немесе ерекше операциямен байланысты болған элементтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудит объектісі қызметінің ерекшеліктері, операциялар мен ішкі бақылау сипаты бойынша ақпарат алу үшін элементтерге тексеру жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Іріктеп тексеруді іріктеу әдістері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қалдық жиынтық құны жоғары элементтерден тұрады және тәуекелге ұшырайды не бұрын қателіктермен немесе ерекше операциямен байланысты болған элементтер;</w:t>
-[...36 lines deleted...]
-      40. Іріктеп тексеруді іріктеу әдістері:</w:t>
+      статистикалық немесе статистикалық емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кездейсоқ сандар кестесін қолдана отырып;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүйелі немесе жүйесіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік аудитор кәсіби пайымдау мен нақты мән-жайды түсінудің негізінде іріктеудің осы әдістерінің бірін қолдану туралы шешімді дербес қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Іріктеу әдісі мен іріктеп тексеру көлемін анықтауға стратификация тәсілі айтарлықтай әсер етеді – қалдық жиынтықты мынадай жеке топтарға бөлу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:p>
-[...90 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бюджеттік бағдарламалар әкімшісінің бюджеттік сұрау салуы – қалдық жиынтық Қазақстан Республикасы Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3315,346 +3429,346 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="81"/>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Мемлекеттік аудитор монетарлық іріктеп тексеруді мынадай формула бойынша айқындалатын қалдық жиынтыққа жүргізеді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚЖ= БЖ-ЕТЭ-ШЭ, мұнда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚЖ – қалдық жиынтық, БЖ - бас жиынтық, ЕТЭ – ең аз тәуекел элементтері, ШЭ – шектеу элементтері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Мемлекеттік аудитор іріктеп тексеруге іріктелуге тең ықтималмен қалдық жиынтықтың элементтерін іріктеудің репрезентативтік әдісін қолданады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ҚЖ= БЖ-ЕТЭ-ШЭ, мұнда:</w:t>
-[...36 lines deleted...]
-      43. Мемлекеттік аудитор іріктеп тексеруге іріктелуге тең ықтималмен қалдық жиынтықтың элементтерін іріктеудің репрезентативтік әдісін қолданады.</w:t>
+      Іріктеп тексерудің бұл әдісі үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кездейсоқ іріктеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүйелі іріктеу қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кездейсоқ және жүйелі іріктеу статистикалық іріктеп тексеру әдісі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Іріктеп тексеру элементін кездейсоқ іріктеу кезінде Excel – кездейсоқ сандар генераторы бағдарламасы функциясының көмегімен алынған кездейсоқ сандар кестесі қолданылады. Баған мен жолдың қиылысында іздеген кездейсоқ сан тұратын болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Іріктеп тексерудің бұл әдісі үшін:</w:t>
-[...72 lines deleted...]
-      44. Іріктеп тексеру элементін кездейсоқ іріктеу кезінде Excel – кездейсоқ сандар генераторы бағдарламасы функциясының көмегімен алынған кездейсоқ сандар кестесі қолданылады. Баған мен жолдың қиылысында іздеген кездейсоқ сан тұратын болады.</w:t>
+      Кестенің әрбір кездейсоқ іріктелген нөміріне қалдық жиынтықтың нақты элементі сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кестені әрбір жаңадан жасаған кезде кездейсоқ сандардың мәні өзгеретін болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеруге жататын құжаттардың нөмірлерін есептеу мынадай жолдармен жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кездейсоқ сандар кестесінен санды айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құжаттың нөмірін айқындау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжат нөмірі (ҚН) мынадай формула бойынша айқындалады: ҚН = (ТМ - БМ) х (КС + БМ), мұнда: ТМ – түпкілікті мән қалдық жиынтықтың соңғы құжатының реттік нөмірін білдіреді; БМ – бастапқы мән қалдық жиынтықтың бірінші құжатының реттік нөмірін білдіреді, бұл 1-ге тең; КС – кездейсоқ сан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Жүйелі іріктеу кездейсоқ іріктелген саннан бастап элементтерді тұрақты интервал арқылы іріктеуді көздейді. Интервал элементтердің белгілі бір санына немесе олардың құндық бағасына құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:p>
-[...126 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүйелі іріктеу кезінде тексеруге жататын құжаттардың нөмірлерін есептеу мынадай екі кезеңнен тұрады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3775,546 +3889,546 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Іріктеп тексерудің нәтижелері осы Стандартқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша "Аудиторлық іріктеп тексеру" жұмыс құжатымен ресімделеді. Жұмыс құжаты әрбір іріктеп тексеру элементіне толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="85"/>
+    <w:bookmarkStart w:name="z86" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік аудит жүргізу тәртібі және дәлелдемелер жинау әдістері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Мемлекеттік аудитордың мемлекеттік аудит объектісіне қатысты пайымдаулары мен қорытындыларын негіздеу мақсатында негізделген аудиторлық дәлелдемелерді алу қажет.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z87" w:id="86"/>
-[...15 lines deleted...]
-      46. Мемлекеттік аудитордың мемлекеттік аудит объектісіне қатысты пайымдаулары мен қорытындыларын негіздеу мақсатында негізделген аудиторлық дәлелдемелерді алу қажет.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Аудиторлық дәлелдемелерді алу үшін мынадай әдістер қолданылады: қадағалау және қарап тексеру, түгендеу, бақылау өлшемі (қарап тексеру), инспекциялау, сұрау салу, қайта орындау, растау және талдау жұмысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z88" w:id="87"/>
-[...15 lines deleted...]
-      47. Аудиторлық дәлелдемелерді алу үшін мынадай әдістер қолданылады: қадағалау және қарап тексеру, түгендеу, бақылау өлшемі (қарап тексеру), инспекциялау, сұрау салу, қайта орындау, растау және талдау жұмысы.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Мемлекеттік аудитор аудиторлық дәлелдемелерді жинау процесін Қағидаларға сәйкес мемлекеттік аудит материалдары түрінде (электрондық жүйеде және/немесе қағаз жеткізгіште) құжаттайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z89" w:id="88"/>
-[...15 lines deleted...]
-      48. Мемлекеттік аудитор аудиторлық дәлелдемелерді жинау процесін Қағидаларға сәйкес мемлекеттік аудит материалдары түрінде (электрондық жүйеде және/немесе қағаз жеткізгіште) құжаттайды.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Аудит барысында жиналған аудиторлық дәлелдемелер мынадай өлшемшарттарға жауап береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z90" w:id="89"/>
-[...15 lines deleted...]
-      49. Аудит барысында жиналған аудиторлық дәлелдемелер мынадай өлшемшарттарға жауап береді:</w:t>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеткіліктілік (анықталған бұзушылықтарға қатысты аудитордың тұжырымдарын растау үшін жеткілікті қажетті құжаттардың саны);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z91" w:id="90"/>
-[...15 lines deleted...]
-      1) жеткіліктілік (анықталған бұзушылықтарға қатысты аудитордың тұжырымдарын растау үшін жеткілікті қажетті құжаттардың саны);</w:t>
+    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тиісті сипаты (дәлелдемелердің өзектілігі, дұрыстығы және сенімділігі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z92" w:id="91"/>
-[...15 lines deleted...]
-      2) тиісті сипаты (дәлелдемелердің өзектілігі, дұрыстығы және сенімділігі).</w:t>
+    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Аудит мәселелері бойынша бұзушылықтар болмаған кезде мемлекеттік аудиторға аудиторлық дәлелдемелерді жинау талап етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z93" w:id="92"/>
-[...15 lines deleted...]
-      50. Аудит мәселелері бойынша бұзушылықтар болмаған кезде мемлекеттік аудиторға аудиторлық дәлелдемелерді жинау талап етілмейді.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік аудит нәтижелерін ресімдеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z94" w:id="93"/>
+    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Мемлекеттік аудит объектілерінің әрқайсысы бойынша мемлекеттік аудит нәтижелері Қағидаларда айқындалған нысан бойынша аудиторлық есеппен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Аудиторлық есепті жасау кезінде мынадай талаптарды сақтау қажет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Мемлекеттік аудит бағдарламасында және аудиторлық тапсырмаларда көрсетілген барлық мәселелердің көрсетілуінің толықтығы, оларда жазылған мәліметтердің дұрыстығы, объективтілігі болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анықталған бұзушылықтар мен кемшіліктердің мазмұнын тұжырымдаудың анықтығы, анықталған бұзушылықтар аудиторлық есептегі жазбалардың дұрыстығын растайтын құжаттар түпнұсқаларының деректемелеріне, сондай-ақ ережелері бұзылған нормативтік құқықтық актілердің баптарына, тармақтары мен тармақшаларына қажетті сілтемелер көрсетіле отырып, объективті және дәл сипатталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) баяндалатын материалдың логикалық және хронологиялық реттілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) нақты деректерді оларға толық сілтемелер болған кезде тексерілген материалдар (тиісті құжаттар) негізінде ғана баяндау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) анықталған бұзушылықтар мәнділік, аудиторлық тәуекел ескеріле отырып және іріктеп тексеруге сілтеме жасала отырып көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Аудиторлық қорытындыны, аудиторлық есепті және нұсқаманы, шешімді (өкімді) жасау, ресімдеу тәртібі Қағидаларда айқындалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z103" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік аудит нәтижелерін ресімдеу тәртібі</w:t>
-[...159 lines deleted...]
-      53. Аудиторлық қорытындыны, аудиторлық есепті және нұсқаманы, шешімді (өкімді) жасау, ресімдеу тәртібі Қағидаларда айқындалған.</w:t>
+        <w:t xml:space="preserve"> 6-тарау. Аудиторлық қорытындыда, нұсқамада, шешімде (өкімде) қамтылған ұсынымдардың орындалу мониторингі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z103" w:id="102"/>
+    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Мемлекеттік аудитор жүргізілген аудиттің нәтижелері бойынша бұзушылықтар анықталған кезде мемлекеттік аудит объектісіне аудиторлық қорытындыны, нұсқаманы, шешімді (өкімді) жібереді, сондай-ақ Заңға сәйкес жоғарыда көрсетілген құжаттардың орындалуына мониторинг жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Мемлекеттік аудит объектісі тарапынан әкімшілік іс-әрекет туындаған кезде мемлекеттік аудитор Заңға сәйкес ден қою шараларын қолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z121" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-1. Қазақстан Республикасы бюджет заңнамасының талаптарын бұзу бөлігінде ішкі аудит қызметтерінің шешімдерінде (өкімдерінде) көзделген сәйкестік аудитінің қорытындылары олардың бұзушылықтарды жоюға және Қазақстан Республикасының бюджет заңнамасына сәйкес келтіруге консультациялық көмек көрсетуі арқылы да іске асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...63 lines deleted...]
-      55-1. Қазақстан Республикасы бюджет заңнамасының талаптарын бұзу бөлігінде ішкі аудит қызметтерінің шешімдерінде (өкімдерінде) көзделген сәйкестік аудитінің қорытындылары олардың бұзушылықтарды жоюға және Қазақстан Республикасының бюджет заңнамасына сәйкес келтіруге консультациялық көмек көрсетуі арқылы да іске асырылады.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тарау 55-1-тармақпен толықтырылды - ҚР Стратегиялық жоспарлау және реформалар агенттігі төрағасының 06.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Аудиторлық іс-шаралар негізінде сот тәртібімен қарау және (немесе) қылмыстық іс жүргізу немесе өзге аудит объектісіне байланысты емес негіздер бойынша жүзеге асырылатын жағдайларды қоспағанда, ведомство мен оның аумақтық бөлімшелері нұсқамаларының және ішкі аудит қызметтері шешімдерінің (өкімдерінің) тармақтарын орындау мерзімін мемлекеттік аудит объектісінің дәлелденген негіздемелері болған кезде екі реттен асырмай ұзартуға жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4406,308 +4520,308 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рәсімдік стандартына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="107"/>
+    <w:bookmarkStart w:name="z108" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сәйкестік аудит бағыттары бойынша сәйкестік аудитін жүргізуге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Қаржы министрінің 05.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="108"/>
+    <w:bookmarkStart w:name="z122" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік аудитор мынадай бағыттар бойынша сәйкестік аудитін жүзеге асырады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) техникалық-экономикалық негіздемені (бұдан әрі – ТЭН), қаржылық-экономикалық негіздемені (бұдан әрі – ҚЭН) және бюджеттік инвестициялардың сметалық құнын түзетуге байланысты шығыстар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТЭН-ді және ҚЭН-ді түзетуге байланысты шығыстардың сәйкестік аудитін жүргізу кезінде мемлекеттік аудитор мыналарды тексереді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік инвестициялық жобаларды жоспарлау үшін мемлекеттік органдардың, облыстардың, республикалық маңызы бар қалалардың, астананың даму жоспарларын, сондай-ақ квазимемлекеттік сектор субъектілерінің даму жоспарларын және (немесе) іс-шараларын қоса алғанда, Қазақстан Республикасы Мемлекеттік жоспарлау жүйесінің құжаттарын іске асыру шеңберінде негіздеменің, жобаны іске асыру көздері мен тәсілін айқындау өлшемшарттарының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салалық қорытындының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджеттік инвестициялық жобаны одан әрі іске асырудың орындылығы туралы мемлекеттік инвестициялық жобаның инвестициялық ұсынысына оң экономикалық қорытындының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТЭН әзірлеуді талап етпейтін жобаларды қоспағанда, белгіленген тәртіппен бекітілген бюджеттік инвестициялық жобаның ТЭН-інің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиісті бюджет комиссиясының оң қорытындысының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республикалық бюджеттік бағдарламалар әкімшілері мониторингінің қорытындылары бойынша жылдық есеп негізінде бюджеттік инвестициялық жобалардың іске асырылуын бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік аудит объектісі қызметінің ерекшелігіне байланысты жүргізілетін аудит шеңберіндегі өзге де мәселелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) республикалық және жергілікті бюджеттердің қаражатын пайдалану.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:p>
-[...180 lines deleted...]
-    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикалық және жергілікті бюджеттер қаражатының пайдаланылуына сәйкестік аудитін жүргізу кезінде мемлекеттік аудитор мыналарды тексереді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5110,938 +5224,938 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік тапсырыс бойынша алынған қаражат, оларды бюджет заңнамасына және шарттық міндеттемелерге сәйкес пайдалану тәртібін сақтау, жоспарланған көрсеткіштерге қол жеткізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік бюджеттен алынған басқа да қаражат, оларды басқару және пайдалану тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="110"/>
+    <w:bookmarkStart w:name="z124" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шарттар мен рәсімдерді сақтау, сондай-ақ бюджеттік кредиттерді пайдалану.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шарттар мен рәсімдердің сақталуына, сондай-ақ бюджеттік кредиттердің пайдаланылуына сәйкестік аудитін жүргізу кезінде мемлекеттік аудитор мыналарды тексереді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыз алушыларға кредит беру кезінде қаражатты мақсатты пайдалану (қарсы бақылау жүргізіледі);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыз берген кредитор, қарыздың мөлшері мен талаптары (пайыздық мөлшерлеме, қарыздың қолданылу мерзімдері, қарыз шартының талаптарынан туындайтын өзге де міндеттемелер), мақсатты пайдаланылуы, өтеу көздері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісімшарттарда көзделген жабдықтарды, тауар-материалдық құндылықтарды және қызметтерді уақтылы және толық жеткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылау объектісінің балансында қарыз бойынша алынған мүлік пен қызметтерді, сондай-ақ кредитор банк және/немесе республикалық бюджет алдындағы міндеттемелерді көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылау объектісінің кепіл шарты бойынша міндеттемелерді орындауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылау объектісі кепілдік мүліктің сақталуын қамтамасыз ету бойынша қабылдайтын шаралар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылау объектісінің есебінде көрсетілген қарыздар бойынша борышты және негізгі борыштың қалдығын өтеу және қызмет көрсету бойынша нақты төлемдерді салыстырып тексеруді жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиісті қаржы жылына арналған республикалық бюджет туралы Қазақстан Республикасының Заңында белгіленетін лимит шегінде берілетін мемлекет кепілгерлігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджеттік бағдарламалар әкімшілерінің мамандандырылған ұйымдарға бюджеттік кредиттер беруге заңнамада белгіленген тәртіппен рұқсаты бар әзірленген талаптардың болуы (тиісті бюджет қабылданғаннан кейін екі айдан аспайтын мерзімде);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағдарламаның әкімшісіне қатысушы банктер бойынша жіберілетін Қазақстан Республикасының Ұлттық Банкінен олардың белгіленген талаптарға сәйкестігі туралы ақпараттың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нақты бюджеттік бағдарламаларды іске асыру шеңберінде кредиттер алу үшін Қазақстан Республикасы Ұлттық Банкінің оң қорытындысы бар қатысушы банктер арасында конкурс өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасалған кредиттік шарт бойынша бақылау объектісі кепілге берген немесе міндеттемелерді кепілдікпен қамтамасыз ету ретінде ұсынатын мүліктің болуы және жай-күйі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасалған кредиттік шартқа сәйкес бақылау объектісі қабылдаған міндеттемелерді орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мамандандырылған ұйымдардың конкурстық рәсімдерін сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      конкурсты өткізудің дұрыстығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджеттік бағдарлама әкімшісі мамандандырылған ұйыммен жасасқан кредиттік шарт талаптарын орындау (мақсатты пайдалану, түпкілікті қарыз алушыларға кредит беру мерзімдері, кредитті өтеудің уақтылығы мен толықтығы, сыйақы мөлшерлемелері мен есептеу тәртібі, тараптардың құқықтары мен міндеттері, шарт талаптары орындалмаған кездегі санкциялар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мамандандырылған ұйым бюджеттік бағдарлама әкімшісімен кредиттік ұсыныстардың сараптамасын және түпкілікті қарыз алушыларға кредит беру туралы шешімді келіскенін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кредит бойынша төлемдер кезектілігінің сақталуын (есептелген айыппұлдар мен өсімпұлдар, есептелген сыйақы, негізгі борышты өтеу);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      түпкілікті қарыз алушыда мерзімі өткен берешек пайда болған кезде қабылданатын шараларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кредиттік шарт шеңберінде жеткізілген жабдықты жеткізу толықтығын және оның кіріске алынуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жабдықты пайдаланудың негізділігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсынылған бюджеттік кредиттердің мемлекеттік, салалық (секторалдық), өңірлік бағдарламалардың, әлеуметтік-экономикалық дамудың орта мерзімді жоспарының және орта мерзімді фискалдық саясаттың іс-шараларына сәйкестігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативтік құқықтық базаның болуын (Қазақстан Республикасының Үкімет шешімі, бюджеттік кредиттер беру тәртібі/қағидалары);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыз алушылардың жасалған кредиттік шарттар шеңберінде негізгі шарттар мен міндеттемелерді орындауын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджеттік кредиттердің негізді, заңды және уақтылы пайдаланылуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асырылып жатқан жобаның ашықтығы тұрғысынан жобалардың іске асырылу барысы туралы есептерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кредит қаражатының игерілмеу себептерін (бюджеттік бағдарламалар әкімшілері жобаны іске асыру кезіндегі кемшіліктерді жою үшін қандай шаралар қабылдады);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соңғы үш жылда аудиттелген есептіліктің болуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыз алушының қаржылық-шаруашылық қызметі жоспарының болуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоба бойынша қамтамасыз етудің болуы тұрғысынан кепіл туралы шартты тексереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шарттар мен рәсімдерді сақтау, сондай-ақ байланысты гранттар қаражатын пайдалану арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шарттар мен рәсімдердің сақталуына, сондай-ақ бюджеттік кредиттердің пайдаланылуына сәйкестік аудитін жүргізу кезінде мемлекеттік аудитор мыналарды тексереді:</w:t>
-[...558 lines deleted...]
-      4) шарттар мен рәсімдерді сақтау, сондай-ақ байланысты гранттар қаражатын пайдалану арқылы жүзеге асырылады.</w:t>
+      Шарттар мен рәсімдердің сақталуына, сондай-ақ байланысты гранттар қаражатының пайдаланылуына сәйкестік аудитін жүргізу кезінде мемлекеттік аудитор:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиісті қаржы жылға арналған Республикалық бюджет туралы Қазақстан Республикасының Заңына сәйкес республикалық бюджетте көзделген және оны орындау тәртібімен пайдаланылған байланысты гранттар бойынша алынған қаражатты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жобаны байланысты гранттар қаражаты мен республикалық бюджеттен қоса қаржыландыру есебінен қаржыландырудың пайыздық арақатынасының сақталуын, сондай-ақ олардың уақтылы қаржыландырылуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      байланысты грант қаражаты және республикалық бюджеттен қоса қаржыландыру есебінен сатып алынған жабдықтың нысаналы пайдаланылуын: бюджеттік бағдарламалар әкімшілерінің жабдықты өзге мақсаттарда пайдалану жағдайларының бар-жоғын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлеуге берілетін шоттың және бірлесіп қаржыландыру қаражатын алуға өтінімнің болуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірлесіп қаржыландыру қаражатын алуға өтінімді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданыстағы заңнамаға сәйкес тиісті органдарға байланысты гранттар бойынша атқарушы агенттіктердің (бюджеттік бағдарламалар әкімшілерінің, сенім білдірілген өкілдердің (агенттердің), қарыз алушылардың) жобаларды іске асыруы туралы ақпарат пен есептілікті уақтылы және толық беруін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісімшарттарда көзделген жабдықтардың, тауар-материалдық құндылықтардың және көрсетілетін қызметтердің уақтылы және толық жеткізілуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиісті қаржы жылына арналған республикалық бюджет туралы Қазақстан Республикасының Заңында белгіленетін лимит шегінде берілетін мемлекет кепілгерлігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке бюджеттік бағдарлама бойынша көзделген және байланысты грант туралы келісімге және Қазақстан Республикасының заңнамасына сәйкес гранттарды алушы мемлекеттік ұйымдар жүзеге асыратын байланысты гранттардың пайдалануын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алынған байланысты гранттардың негізді, заңды пайдаланылуын қамтамасыз етуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      байланысты гранттар есебінен сатып алынған жабдықтар мен материалдардың теңгерімге қойылуын қамтамасыз етуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гранттар есебінен сатып алынатын тауарлардың импорты кезінде кедендік ресімдеудің уақтылы жүзеге асырылуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайын бюджетті атқару жөніндегі уәкілетті органға байланысты гранттардың пайдаланылуы туралы ақпараттың ұсынылуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік жоспарлау жөніндегі орталық уәкілетті органға грантты пайдалану туралы ұсынылған есептің дұрыстығын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік және мемлекет кепілдік берген қарыздардың, сондай-ақ мемлекет кепілгерлігімен тартылатын қарыздардың қаражатын пайдалану, оның ішінде мемлекет кепілгерлігімен және кепілдігімен тартылатын квазимемлекеттік сектор субъектілерінің қарыз алу шарттарын сақтауы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:p>
-[...288 lines deleted...]
-    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік және мемлекет кепілдік берген қарыздардың, сондай-ақ мемлекет кепілгерлігімен тартылатын қарыздардың қаражатының пайдаланылуына, оның ішінде мемлекет кепілгерлігімен және кепілдігімен тартылатын квазимемлекеттік сектор субъектілерінің қарыз алу шарттарын сақтауына сәйкестік аудитін жүргізу кезінде мемлекеттік аудитор мыналарды тексереді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6488,218 +6602,218 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасына кодексіне сәйкес мемлекет кепілгерлігін беру шарттарының және мемлекет кепілгерлігін алуға үміткер тұлғаларға қойылатын талаптардың сақталуын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекет кепілгерлігін орындау кезінде талаптардың сақталуын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="113"/>
+    <w:bookmarkStart w:name="z127" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік-жекешелік әріптестікті іске асыру, мемлекеттік-жекешелік әріптестік жобалары бойынша мемлекеттік міндеттемелердің, мемлекеттік кепілдіктер мен мемлекет кепілгерліктерінің орындалуын қаржыландыру мақсаттары үшін объектілерді беру шарттары мен рәсімдерін сақтау, сондай-ақ оларды пайдалану.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік-жекешелік әріптестікті іске асыру, мемлекеттік-жекешелік әріптестік жобалары бойынша мемлекеттік міндеттемелердің, мемлекеттік кепілдіктер мен мемлекет кепілгерліктерінің орындалуын қаржыландыру мақсаттары үшін объектілерді беру шарттары мен рәсімдерінің сақталуына сәйкестік аудитін жүргізу кезінде мемлекеттік аудитор:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік-жекешелік әріптестіктің іске асырылуын, мемлекеттік-жекешелік әріптестік жобалары бойынша шығындарын қалай өтелгенін және қандай шарттарда жүргізілгенін, мемлекеттік-жекешелік әріптестік жобаларына қойылатын нормалар талаптарының сақталғанын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының халықаралық шарттарында көзделген жағдайларда мемлекеттік қарыздарды беру, пайдалану шарттары мен рәсімдерін сақтау.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік-жекешелік әріптестікті іске асыру, мемлекеттік-жекешелік әріптестік жобалары бойынша мемлекеттік міндеттемелердің, мемлекеттік кепілдіктер мен мемлекет кепілгерліктерінің орындалуын қаржыландыру мақсаттары үшін объектілерді беру шарттары мен рәсімдерінің сақталуына сәйкестік аудитін жүргізу кезінде мемлекеттік аудитор:</w:t>
-[...36 lines deleted...]
-      7) Қазақстан Республикасының халықаралық шарттарында көзделген жағдайларда мемлекеттік қарыздарды беру, пайдалану шарттары мен рәсімдерін сақтау.</w:t>
+      Қазақстан Республикасының халықаралық шарттарында көзделген жағдайларда мемлекеттік қарыздарды беру, пайдалану шарттары мен рәсімдерінің сақталуына сәйкестік аудитін жүргізу кезінде мемлекеттік аудитор:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыз қаражатын тарту қажеттілігі туралы шешім қабылдау рәсімін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарызды тарту, пайдалану, өтеу және оған қызмет көрсету тәртібі мен шарттарының айқындалуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келіссөздер, міндеттемелердің орындалуын қамтамасыз ету және кепілдендіру, қарыз бойынша тиісті құжаттарды ресімдеу және қол қою, қарыз шартын ратификациялау (мемлекеттік сыртқы қарыз алу кезінде), тараптардың міндеттемелерді орындауын есепке алу, бақылау және талдау рәсімдерін қоса алғанда, қарыз қаражатын алу, пайдалану рәсімдерін тексереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тәуекелдерді басқару жүйесі негізінде мемлекеттік сатып алу туралы заңнаманы сақтау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:p>
-[...90 lines deleted...]
-    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік сатып алу туралы заңнаманың сақталуына сәйкестік аудитін жүргізу кезінде мемлекеттік аудитор:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7452,70 +7566,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік сатып алу туралы шартты жасалуы мен орындалуын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік сатып алу туралы шартқа қосымша келісімнің жасалуын тексереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="116"/>
+    <w:bookmarkStart w:name="z130" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тәуекелдерді басқару жүйесі негізінде бухгалтерлік есеп және қаржылық есептілік туралы заңнаманы сақтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бухгалтерлік есеп пен қаржылық есептілік туралы заңнамаға сәйкестік аудитін жүргізу кезінде мемлекеттік аудитор:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7618,70 +7732,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізілген түгендеу нәтижелерімен есепті жылдың соңына баланс баптарының деректерінің расталуын және Сәйкестік аудиті бағдарламасында осы мәселе болған кезде жылдық есеп ұсынылғанға дейін анықталған алшақтықтардың реттелуін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       олардың пайда болу себептерін көрсете отырып, дебиторлық және кредиторлық берешектер туралы есептердің дұрыстығын, оның ішінде: мемлекеттік мекемені қаржыландырудың бекітілген жеке жоспарынан тыс сатып алынған тауарлар (жұмыстар, қызметтер) үшін кредиторлық берешектің пайда болу себептерін, сәйкестік аудиті мәселелері бойынша тексеру кезінде дебиторлық және кредиторлық берешекті жасыру фактілерінің бар-жоғын тексереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="117"/>
+    <w:bookmarkStart w:name="z131" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) тәуекелдерді басқару жүйесі негізінде Қазақстан Республикасының мемлекеттік мүлік туралы заңнамасын сақтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл бағыттың өлшемшарттары: сенімділік, негізділік, адалдық болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7912,238 +8026,238 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік коммуналдық меншік объектілерін мүліктік жалдауға (жалға алуға) беру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       материалдық құндылықтарды есепке алу, сақтау және есептен шығару, материалдық жауапты тұлғалардың жұмысын бақылауды ұйымдастыру бойынша негізгі ережелерді сақтау, материалдық құндылықтардың нақты болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="118"/>
+    <w:bookmarkStart w:name="z132" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) тәуекелдерді басқару жүйесі негізінде "Аудиторлық қызмет туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Аудиторлық қызмет туралы заң) сақтау. Осы бағыт бойынша сәйкестік аудитін ведомство және оның аумақтық бөлімшелері жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудиторлық қызмет туралы заңның сақталуына сәйкестік аудитін жүргізу кезінде мемлекеттік аудитор аудиторлардың, аудиторлық ұйымдардың, кәсіби аудиторлық ұйымдардың және аудиторлық қызмет жөніндегі кәсіби кеңестің Қазақстан Республикасында аудиторлық қызметті жүзеге асыру процесінде аудиторлық қызмет туралы заңның сақталуын тексереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ішкі аудит қызметі құрылған мемлекеттік органның салалық заңнаманы сақтауы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аудиторлық қызмет туралы заңның сақталуына сәйкестік аудитін жүргізу кезінде мемлекеттік аудитор аудиторлардың, аудиторлық ұйымдардың, кәсіби аудиторлық ұйымдардың және аудиторлық қызмет жөніндегі кәсіби кеңестің Қазақстан Республикасында аудиторлық қызметті жүзеге асыру процесінде аудиторлық қызмет туралы заңның сақталуын тексереді;</w:t>
-[...18 lines deleted...]
-      12) ішкі аудит қызметі құрылған мемлекеттік органның салалық заңнаманы сақтауы.</w:t>
+      Мемлекеттік аудит объектісі қызметінің қолданыстағы заңнамаға сәйкестігіне аудит жүргізу кезінде ішкі аудит қызметінің мемлекеттік аудиторы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жарғыда көзделген мақсаттардың, функциялар мен міндеттердің іске асырылуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік аудит объектілерінің ішкі құқықтық актілерінің Қазақстан Республикасының заңнамасына, жоғары тұрған органның (мемлекеттік басқару органының) құқықтық құжаттарына сәйкестігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік аудит объектісінің ішкі құқықтық құжаттарды сақтауын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалақыны және басқа да ынталандырушы төлемдерді есептеу мен аударудың қолданыстағы заңнамаға, оның ішінде ішкі құқықтық құжаттарға және Бюджетті атқару және оған кассалық қызмет көрсету қағидаларына "Ақша алушылардың тиісті шоттарына жүргізілген төлемдер бойынша үзінді көшірме" 5-15а нысанына сәйкестігін тексереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ведомстволық бағынысты ұйымдардың, оның ішінде квазимемлекеттік сектор субъектілерінің тауарлық материалдық қорларының (бұдан әрі – ТМҚ) және активтерінің сақталуын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:p>
-[...108 lines deleted...]
-    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ведомстволық бағынысты ұйымдардың, оның ішінде квазимемлекеттік сектор субъектілерінің ТМҚ және өзге де активтерінің сәйкестігіне аудит жүргізу кезінде аудитор:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8307,68 +8421,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рәсімдік стандартына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="121"/>
+    <w:bookmarkStart w:name="z135" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бақылау құралдарының тәуекелін бағалау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Қаржы министрінің 05.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11836,68 +11950,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рәсімдік стандартына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="122"/>
+    <w:bookmarkStart w:name="z136" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ажырамайтын тәуекелді бағалау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Қаржы министрінің 05.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15175,68 +15289,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рәсімдік стандартына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="123"/>
+    <w:bookmarkStart w:name="z137" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аудиторлық іріктеп тексеру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Қаржы министрінің 05.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16310,55 +16424,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16684,31 +16798,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>