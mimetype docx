--- v1 (2025-11-26)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f3b7cca" w14:textId="f3b7cca">
+    <w:p w14:paraId="55526b6" w14:textId="55526b6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2262,72 +2262,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Профилактикалық іс-шараларды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z60" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің аумақтық органдары, Ішкі істер министрлігінің, Төтенше жағдайлар министрлігінің аумақтық органдары, жергілікті атқарушы органдар облыстың, республикалық маңызы бар қаланың, астананың терроризмге қарсы комиссиясы үйлестіруімен тұрақты негізде ұйымдастырады. Бұл ретте, терроризмге қарсы комиссия террористік тұрғыдан осал объектілердің басшылары мен өзге де лауазымды адамдарының террористік сипаттағы өзекті қатерлер туралы хабардар болуын арттыру және терроризм актісін жасауға кедергі келтіретін (объектіге қатысты терроризм актісін жасау қаупін азайту) жағдайлар жасау жөніндегі, сондай-ақ ықтимал террористік қатерлерден болатын салдарды барынша азайтуға және (немесе) жоюға ықпал ететін сабақтар өткізу арқылы олардың қорғалуын қамтамасыз етуге бағытталған профилактикалық іс-шараларды үйлестіреді; </w:t>
+        <w:t>
+      1) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің аумақтық органдары, Ішкі істер министрлігінің, Төтенше жағдайлар министрлігінің аумақтық органдары, жергілікті атқарушы органдар астананың, облыстың, республикалық маңызы бар қаланың терроризмге қарсы комиссиясы үйлестіруімен тұрақты негізде ұйымдастырады. Бұл ретте терроризмге қарсы комиссия террористік тұрғыдан осал объектілердің басшылары мен өзге де лауазымды адамдарының террористік сипаттағы өзекті қатерлер туралы хабардар болуын арттыру және терроризм актісін жасауға кедергі келтіретін (объектіге қатысты терроризм актісін жасау қаупін азайту) жағдайлар жасау жөніндегі, сондай-ақ ықтимал террористік қатерлерден болатын салдарды барынша азайтуға және (немесе) жоюға ықпал ететін сабақтар өткізу арқылы олардың қорғалуын қамтамасыз етуге бағытталған профилактикалық іс-шараларды үйлестіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z61" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) республикалық, облыстық, республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) және терроризмге қарсы күрес жөніндегі теңіз жедел штабы басшылығының шешімі бойынша террористік тұрғыдан осал объектілердің директорларымен және персоналымен, объектілерді күзетуді жүзеге асыратын МКҚ бөлімшелерінің полиция нарядтарымен эксперименттер жүргізу арқылы жүзеге асырылады.</w:t>
+      2) республикалық, астаналық, облыстық, республикалық маңызы бар қалалық, аудандық (облыстық маңызы бар қала) және терроризмге қарсы күрес жөніндегі теңіз жедел штабы басшылығының шешімі бойынша террористік тұрғыдан осал объектілердің директорларымен және персоналымен, объектілерді күзетуді жүзеге асыратын МКҚ бөлімшелерінің полиция нарядтарымен эксперименттер жүргізу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эксперименттер объектіні қорғау бөлімшелерінің террористік сипаттағы қауіп төнген жағдайда бірінші кезектегі іс-қимылдарға дайындығын бағалауға бағытталған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2350,51 +2350,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 15.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 451</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z62" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3528,55 +3548,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес объект басшысы тағайындаған жауапты адам (немесе адамдар тобы) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z98" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      37. Паспорттың жобасы объектілердің басшыларының немесе оларды ауыстыратын адамдар объектіні террористік тұрғыдан осал объектілердің, облыстың, республикалық маңызы бар қаланың немесе астананың тізбесіне енгізу туралы тиісті хабарлама алған кезден бастап қырық бес жұмыс күні ішінде жасалады. </w:t>
+        <w:t>
+      37. Паспорттың жобасы объектілердің басшыларының немесе оларды ауыстыратын адамдар объектіні террористік тұрғыдан осал объектілердің, астананың, облыстың немесе республикалық маңызы бар қаланың тізбесіне енгізу туралы тиісті хабарлама алған кезден бастап қырық бес жұмыс күні ішінде жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің м.а. 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z99" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Аумақтық тізбеге енгізілген объект паспортының жобасы жасалғаннан кейін күнтізбелік он күн ішінде ішкі істер органдары бөлімшесінің басшысына келісуге алдын ала жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -17715,55 +17797,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18089,31 +18171,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>