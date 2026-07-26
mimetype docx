--- v0 (2025-11-22)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9bab923" w14:textId="9bab923">
+    <w:p w14:paraId="18a61ee" w14:textId="18a61ee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -672,64 +672,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Денсаулық сақтау</w:t>
-[...12 lines deleted...]
-              <w:t>министрінің</w:t>
+              <w:t>Денсаулық сақтау министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>міндетін атқарушының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -776,4710 +763,4793 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасында травматологиялық және ортопедиялық көмек көрсетуді ұйымдастыру стандарты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Стандарт жаңа редакцияда - ҚР Денсаулық сақтау министрінің 05.01.2023 </w:t>
+      Ескерту. Стандарт жаңа редакцияда - ҚР Денсаулық сақтау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1</w:t>
+        <w:t>№ 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қазақстан Республикасында травматологиялық және ортопедиялық көмек көрсетуді ұйымдастыру стандарты (бұдан әрі – Стандарт) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және амбулаториялық, стационарлық және стационар алмастыратын жағдайларда жарақаттары, тірек-қимыл аппаратының және сүйек-бұлшықет жүйесінің (бұдан әрі – СБЖ) аурулары бар пациенттерге травматологиялық және ортопедиялық көмек көрсетуді ұйымдастыру процестеріне қойылатын талаптар мен қағидаларды белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Травматологиялық және ортопедиялық көмек меншік нысанына және ведомстволық тиесілігіне қарамастан медициналық қызметті жүзеге асыруға лицензиясы бар денсаулық сақтау ұйымдарымен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Травматологиялық және ортопедиялық көмек көрсететін денсаулық сақтау ұйымдарының ұсынылатын штат саны осы Стандартқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Травматологиялық және ортопедиялық көмек көрсететін денсаулық сақтау ұйымдарын медициналық бұйымдармен жарақтандыру осы Стандартқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ұсынылатын жарақтандыру ескеріле отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы Стандартта пайдаланылатын терминдер мен анықтамалар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бейінді маман – жоғары медициналық білімі бар, денсаулық сақтау саласында сертификаты бар медицина қызметкері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірінші деңгейдегі өңірлік медициналық ұйымдар дәрігерлік амбулаториялар, травматолог және ортопед кабинеттер, травматологиялық пункттер, травматологиялық бөлімшелері жоқ аудандық ауруханалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) екінші деңгейдегі өңірлік медициналық ұйымдар көпбейінді ауданаралық ауруханалар, травматологиялық бөлімшелері бар қалалық ауруханалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) емдеуге жатқызу бюросының порталы (бұдан әрі - Портал) - тегін медициналық көмектің кепілдік берілген көлемі шеңберінде (бұдан әрі – ТМККК) пациенттердің стационарға жоспарлы емдеуге жатқызуға жолдамаларын электрондық тіркеудің, есепке алудың, өңдеудің және сақтаудың бірыңғай жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жоғары технологиялық медициналық көмек (бұдан ірі – ЖТМК) - бейінді мамандар тиімділігі мен қауіпсіздігі ғылыми дәлелденген диагностика мен емдеудің инновациялық және (немесе) бірегей әдістерін және медицина ғылымының және ғылым мен техниканың сабақтас салаларының жетістіктері негізінде әзірленген технологияларды қолдануды қажет ететін аурулар кезінде көрсететін мамандандырылған медициналық көмектің бір бөлігі болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жоспарлы медициналық көмек - көмек көрсетуді белгілі бір уақытқа кейінге қалдыру пациент жай-күйінің нашарлауына алып келмейтін, пациенттің өміріне қатер төндірмейтін аурулар мен жай-күйлер кезінде, сондай-ақ профилактикалық іс-шараларды жүргізу кезінде көрсетілетін медициналық көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ЖТМК комиссиясы – ЖТМК ұсынатын денсаулық сақтау ұйымына пациентті жіберу мәселесін шешетін бейінді мамандардан облыстың, республикалық маңызы бар қалалардың және астананың денсаулық сақтауды мемлекеттік басқарудың жергілікті органының басшысымен құрылған комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кезек күттірмейтін медициналық көмек – пациенттің өміріне анық қатер төндірмейтін, кенеттен болған жіті аурулар мен жай-күйлер, созылмалы аурулардың асқынуы кезінде көрсетілетін медициналық көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) клиникалық хаттама (бұдан әрі – КХ) – пациенттің белгілі бір ауруы немесе жай-күйі кезіндегі профилактика, диагностика, емдеу, медициналық оңалту және паллиативтік медициналық көмек бойынша ғылыми дәлелденген ұсынымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Денсаулық сақтау министрінің 27.10.2023 </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 156</w:t>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      10) тармақша 12.07.2026 бастап қолданысқа енгізіледі - ҚР Денсаулық сақтау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы Стандартта пайдаланылатын терминдер мен анықтамалар:</w:t>
+      11) медициналық оңалту – пациент организмінің функцияларын сақтауға, бұзылған және (немесе) жоғалтқан функцияларын ішінара немесе толық қалпына келтіруге бағытталған медициналық көрсетілетін қызметтер кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бейінді маман – жоғары медициналық білімі бар, денсаулық сақтау саласында сертификаты бар медицина қызметкері;</w:t>
+      12) өңірлендіру – кадрлық және материалдық-техникалық ресурстардың бөлінуін, травматологиялық араласудың қауіптілік дәрежесін, сондай-ақ халықтың медициналық көмекті тұтыну көлемдерін ескере отыра, травматологиялық көмек көрсету мүмкіндіктерінің деңгейлері бойынша медициналық ұйымдардың бөлінуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) емдеуге жатқызу бюросының порталы (бұдан әрі - Портал) - тегін медициналық көмектің кепілдік берілген көлемі шеңберінде пациенттердің стационарға жоспарлы емдеуге жатқызуға жолдамаларын электрондық тіркеудің, есепке алудың, өңдеудің және сақтаудың бірыңғай жүйесі;</w:t>
+      13) өңірлік травматология орталығы (бұдан әрі - ӨТО) – тірек-қимыл аппаратының жарақаттары мен аурулары бар пациенттерге мамандандырылған және жоғары технологиялық медициналық көмек көрсететін, жаңа технологиялық, медициналық жабдықтармен жарақтандырылған және жоғары білікті мамандармен қамтамасыз етілген медициналық ұйымның бөлімшесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жоғары технологиялық медициналық көмек (бұдан ірі – ЖТМК) - медицина ғылымының және ғылым мен техниканың аралас салаларының жетістіктері негізінде әзірленген тиімділігі мен қауіпсіздігі ғылыми дәлелденген диагностика мен емдеудің инновациялық және (немесе) бірегей әдістерін және технологияларды қолдануды талап ететін аурулар кезінде бейінді мамандар көрсететін мамандандырылған медициналық көмектің бір бөлігі болып табылады.</w:t>
+      14) пациент – медициналық көмек көрсетуді қажет ететін ауруының немесе жай-күйінің болуына немесе болмауына қарамастан, медициналық көрсетілетін қызметтердің тұтынушысы болып табылатын (болып табылған) жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ЖТМК комиссиясы – ЖТМК ұсынатын денсаулық сақтау ұйымына пациентті жіберу мәселесін шешетін бейінді мамандардан облыстың, республикалық маңызы бар қалалардың және астананың денсаулық сақтауды мемлекеттік басқарудың жергілікті органының басшысымен құрылған комиссия;</w:t>
+      15) ҰҒТОО - Қазақстан Республикасы Денсаулық сақтау министрлігінің "Академик Н.Ж. Батпенов атындағы Ұлттық ғылыми травматология және ортопедия орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) кезек күттірмейтін медициналық көмек – пациенттің өміріне анық қатер төндірмейтін, кенеттен болған жіті аурулар мен жай-күйлер, созылмалы аурулардың асқынуы кезінде көрсетілетін медициналық көмек;</w:t>
+      16) үшінші деңгейдегі өңірлік медициналық ұйымдар - көпбейінді облыстық ауруханалар, республикалық маңызы бар қалалардың, астананың көпбейінді қалалық ауруханалары, бейіні бойынша денсаулық сақтау саласындағы ғылыми ұйымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) өңірлендіру – кадрлық және материалдық-техникалық ресурстардың бөлінуін, травматологиялық араласудың қауіптілік дәрежесін, сондай-ақ халықтың медициналық көмекті тұтыну көлемдерін ескере отыра, травматологиялық көмек көрсету мүмкіндіктерінің деңгейлері бойынша медициналық ұйымдардың бөлінуі;</w:t>
+      17) шұғыл медициналық көмек – денсаулыққа елеулі зиянды болғызбау және (немесе) өмірге төнген қатерді жою үшін кезек күттірмейтін медициналық араласуды қажет ететін кенеттен болған жіті аурулар мен жай-күйлер, созылмалы аурулардың асқынуы кезінде көрсетілетін медициналық көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) пациент – медициналық көмек көрсетуді қажет ететін ауруының немесе жай-күйінің болуына немесе болмауына қарамастан, медициналық көрсетілетін қызметтердің тұтынушысы болып табылатын (болып табылған) жеке тұлға;</w:t>
+      18) шығару эпикризі пациентті стационардан шығару кезінде шығару эпикризі ресімделеді, онда қорытынды клиникалық диагноз, болу мерзімі (оның ішінде түскен және шығарылған кездегі пациенттің жай-күйі туралы деректер қысқаша қорытындыланады), жүргізілген емдеу іс-шаралары және олардың тиімділігі, пациентті одан әрі жүргізу тактикасы және ұсынылатын режим бойынша ұсынымдар көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) шұғыл медициналық көмек – денсаулыққа елеулі зиянды болғызбау және (немесе) өмірге төнген қатерді жою үшін кезек күттірмейтін медициналық араласуды қажет ететін кенеттен болған жіті аурулар мен жай-күйлер, созылмалы аурулардың асқынуы кезінде көрсетілетін медициналық көмек.</w:t>
+      19) эндопротездеу әртүрлі аурулар немесе жарақаттар нәтижесінде зақымдалған буынды жасанды буынға ауыстыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Травматологиялық және ортопедиялық көмек көрсететін медициналық ұйымдар қызметінің негізгі міндеттері мен бағыттары</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Травматологиялық және ортопедиялық көмек көрсететін ұйымдардың құрылымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Халыққа травматологиялық және ортопедиялық көмек көрсететін денсаулық сақтау ұйымдарының негізгі міндеттері:</w:t>
+      5. Көмек көрсету деңгейлері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Бірінші деңгей - дәрігерлік амбулаториялар, травматолог және ортопед кабинеттер, травматологиялық пункттер, травматологиялық бөлімшелері жоқ аудандық ауруханалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Екінші деңгей – көпбейінді ауданаралық ауруханалар, травматологиялық бөлімшелері бар қалалық ауруханалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Үшінші деңгей – көпбейінді облыстық ауруханалар, республикалық маңызы бар қалалардың, астананың көпбейінді қалалық ауруханалары, бейіні бойынша денсаулық сақтау саласындағы ғылыми ұйымдар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Травматологиялық және ортопедиялық көмек көрсететін медициналық ұйымдар қызметінің негізгі міндеттері мен бағыттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Халыққа травматологиялық және ортопедиялық көмек көрсететін медициналық ұйымдардың, өңірлік травматология орталықтарының негізгі міндеттері мыналар болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) медициналық-санитариялық алғашқы көмек (бұдан әрі - МСАК) көрсететін медициналық ұйымдарымен, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті өкілді және атқарушы органдарымен, кәсіпорындармен (жұмыс беруші) және өзге үкіметтік емес, коммерциялық емес ұйымдармен бірлесіп жарақаттанудың профилактикасы бойынша іс-шараларға қатысу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) диагностиканың заманауи әдістерін қолдана отырып СБЖ жарақаттары мен ауруларын ерте диагностикалау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) СБЖ жарақаттары мен аурулары бар науқастарды травматологиялық және ортопедиялық көмек көрсетудің клиникалық хаттамаларына сәйкес емдеу;</w:t>
+      3) СБЖ жарақаттары мен аурулары бар науқастарды КХ сәйкес емдеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қалпына келтіру емін және медициналық оңалтуды ұйымдастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) СБЖ жарақаттары мен аурулары бар пациенттерге ЖТМК әзірлеу және енгізу.</w:t>
+      5) СБЖ жарақаттары мен аурулары бар пациенттерге ЖТМК әзірлеу және енгізу, дәлелденген мен озық технологиялар енгізу, қолдану, жоғары технологияларды қолдана отырып, мамандандырылған көмек көрсету және медициналық көмек көрсету спектрін кеңейту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Қазақстан Республикасының халқына шұғыл, кезек күттірмейтін және жоспарлы травматологиялық және ортопедиялық көмек көрсету бейінді медициналық ұйымдар қызметінің негізгі бағыттары болып табылады.</w:t>
+      6) бейінді мамандардың біліктілігін арттыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Қазақстан Республикасында травматологиялық және ортопедиялық көмек "Тегін медициналық көмектің кепілдік берілген көлемінің тізбесін бекіту және Қазақстан Республикасы Үкіметінің кейбір шешімдерінің күшін жою туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 16 қазандағы № 672 қаулысымен бекітілген тізбеге сәйкес ТМККК шеңберінде және "Міндетті әлеуметтік медициналық сақтандыру жүйесіндегі медициналық көмектің тізімін бекіту туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 20 маусымдағы № 421 қаулысымен бекітілген тізбеге сәйкес міндетті әлеуметтік медициналық сақтандыру жүйесінде көрсетіледі.</w:t>
+      7) өңірлік травматология орталығына бекітілген өңірді талдау және ұйымдастыру-әдістемелік қолдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. СБЖ жарақаттары мен аурулары бар пациенттерге шұғыл және кезек күттірмейтін нысандардағы медициналық көмек көрсетуді амбулаториялық, стационарлық және стационар алмастыратын жағдайларда мамандандырылған медициналық көмек көрсететін ұйымдарда жүзеге асырады.</w:t>
+      7. Қазақстан Республикасының халқына шұғыл, кезек күттірмейтін және жоспарлы травматологиялық және ортопедиялық көмек көрсету бейінді медициналық ұйымдар қызметінің негізгі бағыттары болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Қазақстан Республикасының халқына травматологиялық және ортопедиялық көмек көрсетуді ұйымдастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Қазақстан Республикасында травматологиялық және ортопедиялық көмек "Тегін медициналық көмектің кепілдік берілген көлемінің тізбесін бекіту және Қазақстан Республикасы Үкіметінің кейбір шешімдерінің күшін жою туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 16 қазандағы № 672 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген тізбеге сәйкес ТМККК шеңберінде және "Міндетті әлеуметтік медициналық сақтандыру жүйесіндегі медициналық көмектің тізімін бекіту туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 20 маусымдағы № 421 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген тізбеге сәйкес міндетті әлеуметтік медициналық сақтандыру жүйесінде, сондай-ақ "Денсаулық сақтау субъектілерінің ақылы қызметтер көрсету қағидаларын және ақылы медициналық көрсетілетін қызметтер (көмек) ұсыну жөніндегі шарттың үлгілік нысанын бекіту туралы". Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 29 қазандағы № ҚР ДСМ-170/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21559 болып тіркелді) сәйкес ақылы негізіде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. СБЖ жарақаттары мен ауруларының салдары бар пациенттерге жоспарлы нысанда мамандандырылған медициналық көмек пен ЖТМК көрсетуді өзінің құрамында хирургиялық және (немесе) ортопедиялық, және (немесе) травматологиялық бөлімшелер немесе травматологиялық бейіндегі төсектері бар медициналық ұйымдарда өңірлендіру деңгейлері бойынша Портал арқылы жүзеге асырылады:</w:t>
+      9. СБЖ жарақаттары мен аурулары бар пациенттерге шұғыл және кезек күттірмейтін нысандардағы медициналық көмек көрсетуді амбулаториялық, стационарлық және стационар алмастыратын жағдайларда мамандандырылған медициналық көмек көрсететін ұйымдарда жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. СБЖ жарақаттары мен ауруларының салдары бар пациенттерге жоспарлы нысанда мамандандырылған медициналық көмек пен ЖТМК көрсетуді өзінің құрамында хирургиялық және (немесе) ортопедиялық және (немесе) травматологиялық бөлімшелер немесе травматологиялық бейіндегі төсектері бар медициналық ұйымдарда өңірлендіру деңгейлері бойынша Портал арқылы жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші деңгей - аудандық ауруханалар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екінші деңгей – көпбейінді ауданаралық ауруханалар, травматологиялық бөлімшелері бар қалалық ауруханалар;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Травматологиялық және ортопедиялық медициналық көмек көрсету мыналарды қамтиды:</w:t>
+      үшінші деңгей – өңірлік травматология орталықтары, көпбейінді облыстық ауруханалар, көпбейінді қалалық ауруханалар, денсаулық сақтау саласындағы ғылыми ұйым.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Травматологиялық және ортопедиялық медициналық көмек көрсету мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) амбулаториялық жағдайларда:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пациенттің жай-күйін анықтау және диагноз қою мақсатында консультациялық-диагностикалық көмек;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       емдік көмек;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      стационарлық жағдайда медициналық көмекті ұсыну үшін емдеуге жатқызуға іріктеу және жіберу;</w:t>
+      стационарлық жағдайларда медициналық көмекті ұсыну үшін емдеуге жатқызуға іріктеу және жіберу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) стационарды алмастыратын жағдайларда: диагнозға және КХ сәйкес мамандандырылған медициналық көмек;</w:t>
+      2) стационарды алмастыратын жағдайларда:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      диагнозға және КХ сәйкес мамандандырылған медициналық көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) стационарлық жағдайларда:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      диагнозға мен КХ сәйкес мамандандырылған, оның ішінде ЖТМП;</w:t>
+      диагнозға және КХ сәйкес мамандандырылған медициналық көмек, оның ішінде ЖТМК;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тағайындалған ем жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дәрігердің күн сайын қарап-тексеруі, ем түзетуі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бөлімше меңгерушісінің қарап-тексеруі, консультациясы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      медициналық көрсетілімдер бойынша мамандардың консультациясын өткізу;</w:t>
+      медициналық көрсетілімдер бойынша мамандардың консультациясын</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өткізуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі – № ҚР ДСМ-175/2020 бұйрық) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) бекітілген денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарына сәйкес медициналық құжаттаманы рәсімдеу;</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – № ҚР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ДСМ-175/2020 бұйрық) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) бекітілген денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарына сәйкес медициналық құжаттаманы рәсімдеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасында стационарлық жағдайларда медициналық көмек көрсету стандартын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 24 наурыздағы №ҚР-ДСМ-27 </w:t>
+      "Қазақстан Республикасында стационарлық жағдайларда медициналық көмек көрсетуді ұйымдастыру стандартын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 24 наурыздағы № ҚР ДСМ-27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі – № ҚР-ДСМ-175/2020 бұйрық) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27218 болып тіркелген) сәйкес пациентті медициналық құжаттаманы рәсімдеумен және науқасқа стационарлық пациенттің медициналық картасынан үзінді көшірмеcін беріп шығару;</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – № ҚР ДСМ-27 бұйрық) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27218 болып тіркелген) сәйкес пациентті медициналық құжаттаманы рәсімдеумен және науқасқа стационарлық пациенттің медициналық картасынан үзінді көшірмеcін беріп шығару;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) медициналық ұйымнан тыс: "Жедел медициналық жәрдем, оның ішінде медициналық авиацияны тарта отырып көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 30 қарашадағы № ҚР ДСМ-225/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21713 болып тіркелген) сәйкес жедел медициналық жәрдем (бұдан әрі – ЖМЖ) бригадасын шақырту орны бойынша шұғыл түрде медициналық көмек, тасымалдау кезінде санитариялық автокөлікте және медициналық авиацияда, сондай-ақ "Трассалық медициналық-құтқару пункттерін орналастыру және қайта орналастыру жөніндегі орындарды айқындау әдістемесін бекіту туралы" Қазақстан Республикасы Төтенше жағдайлар министрінің 2024 жылғы 20 ақпандағы № 60 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34019 болып тіркелген) сәйкес және "Төтенше жағдайдар, төтенше жағдай режимін енгізу кезінде халыққа медициналық көмек көрсету тәртібін, түрлері мен көлемін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2023 жылғы 31 шiлдедегi № 139 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33217 болып тіркелген) сәйкес медициналық пойыздарда, жылжымалы (далалық) медициналық кешендерде, дала госпитальдарында, трассалық медициналық-құтқару пункттерінде және қашықтан медициналық қызмет көрсету кезінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) медициналық ұйымнан тыс: жедел медициналық жәрдем (бұдан әрі – ЖМЖ) бригадасын шақырту орны бойынша шұғыл түрде медициналық көмек, тасымалдау кезінде санитариялық автокөлікте және медициналық авиацияда, сондай-ақ медициналық пойыздарда, жылжымалы (далалық) медициналық кешендерде, дала госпитальдарында, трассалық медициналық-құтқару пункттерінде және қашықтан медициналық қызмет көрсету кезінде көрсетіледі.</w:t>
+      12. Жоспарлы емдеуге жатқызу кезінде пациент жеке басын куәландыратын құжатты, клиникалық-диагностикалық зерттеулер нәтижелерін, жоспарлы емдеуге жатқызу күні белгіленген пациент туралы деректері бар жолдаманы ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Жоспарлы емдеуге жатқызу кезінде пациент жеке басын куәландыратын құжатты, клиникалық-диагностикалық зерттеулер нәтижелерін, жоспарлы емдеуге жатқызу күні белгіленген пациент туралы деректері бар жолдаманы ұсынады.</w:t>
+      Жолдаушы медициналық ұйым № ҚР ДСМ-27 бұйрығына сәйкес клиникалық-диагностикалық зерттеулер, сондай-ақ қажет болған жағдайда диагностика мен емдеудің КХ сәйкес қосымша зерттеулер жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылдау бөлмесінде № ҚР ДСМ-175/2020 бұйрығымен бекітілген № 001/е нысаны бойынша стационарлық пациенттің медициналық картасы (бұдан әрі – медициналық карта) ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Сүйек-бұлшықет жүйесінің жарақаттары кезінде халыққа медициналық көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қабылдау бөлімшесінде № ҚР ДСМ-175/2020 </w:t>
-[...56 lines deleted...]
-      12. СБЖ жарақаттары бар пациенттерге, соның ішінде медициналық авиацияны тартумен ЖМЖ "Жедел медициналық жәрдем, оның ішінде медициналық авиацияны тарта отырып көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 30 қарашадағы № ҚР ДСМ-225/2020 </w:t>
+      13. СБЖ жарақаттары бар пациенттерге, оның ішінде медициналық авиацияны тартумен ЖМЖ "Жедел медициналық жәрдем, оның ішінде медициналық авиацияны тарта отырып көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 30 қарашадағы № ҚР ДСМ-225/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21713 болып тіркелген) сәйкес ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Шұғыл жағдайларда СБЖ жарақаты бар пациент стационарлық жағдайға медициналық ұйымның, ЖМЖ станциясының (бөлімшесі) санитариялық автокөлігімен, медицина қызметкерінің және (немесе) туысының алып жүруімен медициналық авиациямен жеткізіледі, сондай-ақ өз бетінше жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Шұғыл жағдайларда СБЖ жарақаты бар пациент стационарлық жағдайға медициналық ұйымның, ЖМЖ станциясының (бөлімшесі) санитариялық автокөлігімен, медицина қызметкерінің және (немесе) туысының алып жүруімен медициналық авиациямен жеткізіледі, сондай-ақ өз бетінше жүгінеді. </w:t>
-[...19 lines deleted...]
-      14. Медициналық ұйымның қабылдау бөлімшесінде шұғыл медициналық көмек көрсету "Қазақстан Республикасында стационарлық жағдайларда медициналық көмек көрсететін медициналық ұйымдардың қабылдау бөлімшелерінде шұғыл медициналық көмек көрсетуді ұйымдастыру стандартын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 2 сәуірдегі № ҚР ДСМ-27 </w:t>
+      15. Медициналық ұйымның қабылдау бөлімшесінде шұғыл медициналық көмек көрсету "Қазақстан Республикасында стационарлық жағдайларда медициналық көмек көрсететін медициналық ұйымдардың қабылдау бөлімшелерінде шұғыл медициналық көмек көрсетуді ұйымдастыру стандартын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 2 сәуірдегі № ҚР ДСМ-27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22493 болып тіркелген) сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. СБЖ жарақаттары бар пациенттерге кезек күттірмейтін нысанда медициналық көмек барлық деңгейдегі медициналық ұйымдардың травматологиялық пункттерінде, травматология және ортопедия бөлімшелерінде (кабинеттерде) көрсетіледі. Емдеуге жатқызу үшін көрсетілімдер болған кезде, пациент одан әрі емделу үшін стационарға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. СБЖ жарақаты бар пациентті емдеуге жатқызуға медициналық көрсетілімдер болмаған кезде, бекітілген орны бойынша одан әрі амбулаториялық жағдайда байқау және емдеу жөнінде консультация беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Стационар жағдайында мамандандырылған медициналық көмек көрсету үшін медициналық көрсетілімдер болған кезде СБЖ жарақаттары бар пациенттер травматология және ортопедия бөлімшесіне және (немесе) өз құрамында травматологиялық төсектері бар хирургиялық бөлімшеге, көптеген және қосарласқан жарақаттар бөлімшесіне, күйік бөлімшесіне емдеуге жатқызылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. ЖТМК көрсету үшін медициналық көрсетілімдер болған кезде СБЖ жарақаттары бар пациенттер ЖТМК көрсететін медициналық ұйымдарға көмектің осы түрін алу үшін жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. СБЖ жарақаттары бар пациенттерге кезек күттірмейтін нысанда медициналық көмек барлық деңгейдегі медициналық ұйымдардың травматологиялық пункттерінде, травматология және ортопедия бөлімшелерінде (кабинеттерде) көрсетіледі. Емдеуге жатқызу үшін көрсетілімдер болған кезде, пациент одан әрі емделу үшін стационарға жіберіледі. </w:t>
+      20. Тірек-қимыл аппаратының жарақаттары және аурулары бар пациенттерге диагностикалық және емдеу іс-шаралары медициналық көмекті өңірлендіруді ескере отырып осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – 3-қосымша) сәйкес тізбе бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Сүйек-бұлшықет жүйесінің жарақаттар салдары және аурулары кезінде, балалар халқын қоса алғанда, халыққа жоспарлы нысанда мамандандырылған, оның ішінде жоғары технологиялық медициналық көмек көрсетуді ұйымдастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. СБЖ жарақаты бар пациентті емдеуге жатқызуға медициналық көрсетілімдер болмаған кезде, бекітілген орны бойынша одан әрі амбулаториялық жағдайда байқау және емдеу жөнінде ұсыныстар беріледі.</w:t>
+      21. СБЖ аурулары бар пациенттерге жоспарлы нысандағы медициналық көмек амбулаториялық немесе стационарлық жағдайларда травматология және ортопедия бөлімшелерінде (кабинеттерінде), хирургиялық бөлімшелерде (кабинеттерде) жүзеге асырылады. Жоспарланған емдеуге жатқызу күні пациенттің стационарды еркін таңдауын ескере отырып, № ҚР - ДСМ- 27 бұйрыққа сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Стационар жағдайында мамандандырылған медициналық көмек көрсету үшін медициналық көрсетілімдер болған кезде СБЖ жарақаттары бар пациенттер травматология және ортопедия бөлімшесіне, сондай-ақ өз құрамында травматологиялық-ортопедиялық төсектері бар хирургиялық бөлімшеге, көптеген және қосарласқан жарақаттар бөлімшесіне, күйік бөлімшесіне емдеуге жатқызылады.</w:t>
+      22. Амбулаториялық жағдайда консультациялық-диагностикалық көмек көрсететін денсаулық сақтау ұйымдарға СБЖ ауруы бар пациент жүгінген кезде травматолог-дәрігер пациентті қарап-тексеруді жүзеге асырады, ауруды диагностикалау және емдеу тактикасын айқындау үшін қажетті клиникалық-диагностикалық, аспаптық және рентгенологиялық зерттеулерді, бейінді мамандардың консультацияларын тағайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. ЖТМҚ көрсету үшін медициналық көрсетілімдер болған кезде СБЖ жарақаттары бар пациенттер ЖТМҚ көрсететін медициналық ұйымдарға көмектің осы түрін алу үшін жіберіледі.</w:t>
+      23. Медициналық көрсетілімдер болған кезде пациент жоспарлы және (немесе) шұғыл нысандағы медициналық көмек көрсету үшін стационарлық жағдайда емдеуге жатқызу үшін жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Осы Стандартқа 3-қосымшаға (бұдан әрі – 3 қосымша) сәйкес тірек-қимыл аппараты аурулары және жарақаттары бар пациенттерге диагностикалық және емдеу іс-шаралары медициналық көмекті өңірлендіруді ескеріле отырып тізбе бойынша жүргізіледі.</w:t>
+      24. СБЖ ауруы бар пациентке стационарлық жағдайда ем жүргізілгеннен кейін одан әрі бақылау және (немесе) диспансерлік есепке қою үшін бекітілген жері бойынша аудандық және (немесе) қалалық емхананың травматолог (ортопед) дәрігеріне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. СБЖ аурулары бар пациенттерге жоспарлы нысандағы медициналық көмек амбулаториялық немесе стационарлық жағдайларда травматология және ортопедия бөлімшелерінде (кабинеттерінде), хирургиялық бөлімшелерде (кабинеттерде) көрсетіледі.</w:t>
+      25. Медициналық көмекті өңірлендіру деңгейін ескере отырып СБЖ жарақаттары мен аурулары кезінде стационарлық жағдайларда медициналық көмек 3-қосымшаға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...158 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      25. СБЖ жарақаттары мен аурулары бар пациенттерге стационарлық жағдайда мамандандырылған медициналық көмек "Мамандандырылған, оның ішінде жоғары технологиялық медициналық көмек көрсету ережесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 8 желтоқсандағы № ҚР ДСМ-238/2020 </w:t>
+      26. СБЖ жарақаттары мен аурулары бар пациенттерге стационарлық жағдайда мамандандырылған медициналық көмек "Мамандандырылған, оның ішінде жоғары технологиялық медициналық көмек көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 8 желтоқсандағы № ҚР ДСМ-238/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - № ҚР ДСМ-238/2020 бұйрық) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21746 болып тіркелген) сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Жарақат салдары (металл құрастырылымдарымен бітісіп кеткен сынықтар, бітіспеген сынықтар, бітпеген сынықтары, буындардың жарақаттан кейінгі контрактуралары, жалған буындар, іріңді-қабыну асқынулары) және СБЖ аурулары бар пациенттер жоспарлы емдеуге жатқызу талонында көрсетілген жоспарлы емдеуге жатқызудың белгіленген мерзіміне сәйкес медициналық ұйымдарға емдеуге жатқызылады.</w:t>
+      27. Жарақат салдары (металл құрастырылымдарымен бітісіп кеткен сынықтар, бітіспеген сынықтар, буындардың жарақаттан кейінгі контрактуралары, жалған буындар, іріңді-қабыну асқынулары) және СБЖ аурулары бар пациенттер жоспарлы емдеуге жатқызудың белгіленген мерзіміне сәйкес медициналық ұйымдарға емдеуге жатқызылады. Жоспарлы емдеуге жатқызу кезінде пациент № ҚР ДСМ - 27 бұйрығымен бекітілген стандартқа 5-қосымшаға сәйкес клиникалық-диагностикалық зерттеулерден (зертханалық, аспаптық және функционалдық, бейінді мамандардың консультацияларынан) өтуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Медициналық ұйымның қабылдау бөлімшесі шұғыл травматологиялық және ортопедиялық көмек алуға пациенттерді тәулік бойы қабылдауды және тіркеуді жүзеге асырады.</w:t>
+      28. Медициналық ұйымның қабылдау бөлімшесі шұғыл травматологиялық және ортопедиялық көмек алуға пациенттерді тәулік бойы қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. Медициналық ұйымның қабылдау бөлімшесінде жоспарлы емдеуге жатқызуға пациенттерді қабылдау және тіркеу ұйымның бекітілген жұмыс кестесіне сәйкес жұмыс уақытында, жүгінген сәттен бастап 60 минут ішінде жүзеге асырылады.</w:t>
+      29. Медициналық ұйымның қабылдау бөлімшесінде жоспарлы емдеуге жатқызуға пациенттерді қабылдау және тіркеу ұйымның бекітілген жұмыс графигіне сәйкес жұмыс уақытында, жүгінген сәттен бастап 60 минут ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. Диагнозды түпкілікті қою үшін динамикалық байқау және қажетті емдеу-диагностикалық іс-шаралардың толық көлемі өтініш берген сәттен бастап 24 сағат ішінде жүргізіледі.</w:t>
+      30. Диагнозды түпкілікті қою үшін динамикалық байқау және қажетті емдеу-диагностикалық іс-шаралардың толық көлемі өтініш берген сәттен бастап 24 сағат ішінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30. Денсаулық сақтау ұйымына медициналық көмек алу үшін жүгінген уақытта № ҚР ДСМ-27 бұйрығына сәйкес пациентте алкогольдік, есірткілік немесе уыттық масаң күйінде анықталған кезде медицина қызметкері бұл туралы медициналық картаға жазып, кейіннен медициналық картаға нәтижелерін енгізе отырып, психикаға белсенді әсер ететін заттың құрамын анықтау үшін биологиялық материалды алады.</w:t>
+      31. Психикаға белсенді әсер ететін заттарды қолдану белгілері анықталған кезде медициналық картада нәтижелерді медициналық картаға енгізе отырып психикаға белсенді әсер ететін заттың құрамын анықтауға кейіннен биологиялық материалдар алынып, жазба ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31. Емдеуге жатқызу кезінде пациент ұсынылатын және баламалы емдеу әдістерінің ықтимал қатері мен артықшылықтары туралы деректерді, емделуден бас тартудың ықтимал салдарлары туралы мәліметтерді, диагнозы, емдік іс-шаралардың болжамы мен жоспары туралы ақпаратты қоса алғанда, өз денсаулығының жай-күйі туралы толық ақпарат алады, сондай-ақ үйге шығару немесе басқа медициналық ұйымға ауыстыру себептеріне түсініктеме алады. Бала жасындағы пациентті емдеуге жатқызу кезінде бұл ақпарат ата-анасына және (немесе) заңды өкілдеріне беріледі.</w:t>
+      32. Емдеуге жатқызу кезінде пациент ұсынылатын және баламалы емдеу әдістерінің ықтимал қатері мен артықшылықтары туралы деректерді, емделуден бас тартудың ықтимал салдарлары туралы мәліметтерді, диагнозы, емдік іс-шаралардың болжамы мен жоспары туралы ақпаратты қоса алғанда, өз денсаулығының жай-күйі туралы толық ақпарат алады, сондай-ақ үйге шығару немесе басқа медициналық ұйымға ауыстыру себептеріне түсініктеме алады. Бала жасындағы, әрекетке қабілетсіз деп танылған азаматтың, және (немесе) әрекет қабілеті шектеулі азаматтың пациентті емдеуге жатқызу кезінде бұл ақпарат ата-анасына және (немесе) заңды өкілдеріне және (немесе) қамқоршыларға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Медициналық ұйымға келіп түскен күні пациентті травматолог-ортопед дәрігер қарап-тексереді, оған қажетті ем тағайындайды және оны белгіленген емдеу-диагностикалық іс-шаралармен таныстырады, бала жасындағы пациентті емдеуге жатқызу кезінде бұл ақпарат ата-анасына және (немесе) заңды өкілдеріне беріледі.</w:t>
+      33. СБЖ жарақаттары және аурулары бар пациент медициналық көмек көрсетуден Кодекстің 137-бабында көзделген жағдайларды қоспағанда, Кодекстің 136-бабына сәйкес бас тартуға құқылы. Бала жасындағы, әрекетке қабілетсіз деп танылған азаматтың, және (немесе) әрекет қабілеті шектеулі азаматтың пациент бас тартқан кезде бұл шешімді ата-анасы және (немесе) заңды өкілдері және (немесе) қамқоршылар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34. Емдеу-диагностикалық іс-шараларды жүргізу, дәрі-дәрмекпен қамтамасыз ету, емдік тамақтануды ұйымдастыру және пациенттің тиісті күтімі стационарға келіп түскен сәттен бастап жүзеге асырылады.</w:t>
+      34. Медициналық ұйымға келіп түскен күні пациентті травматолог-ортопед дәрігер қарап-тексеру жүргізеді, оған қажетті ем тағайындайды және оны белгіленген емдеу-диагностикалық іс-шаралармен хабардар етеді. Бала жасындағы әрекетке қабілетсіз деп танылған азаматтың, және (немесе) әрекет қабілеті шектеулі азаматтың пациентті емдеуге жатқызу кезінде бұл ақпарат ата-анасына және (немесе) заңды өкілдеріне және (немесе) қамқоршыларға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35. Клиникалық диагноз пациент емдеуге жатқызылған күнінен бастап үш күнтізбелік күннен кешіктірілмей бөлімше меңгерушісімен бірге белгіленеді. Диагнозды сәйкестендірудегі қиын жағдайлар ерекшелік болып табылады, бұл ретте медициналық картада диагнозды белгілеудегі кідіріс себебі көрсетіледі және қосымша диагностикалық зерттеулер мен мамандардың консультациялары белгіленеді.</w:t>
+      35. Емдеу-диагностикалық іс-шараларды жүргізу, дәрі-дәрмекпен қамтамасыз ету, емдік тамақтануды ұйымдастыру және пациенттің тиісті күтімі стационарға келіп түскен сәттен бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Клиникалық диагноз белгіленген күні медициналық картада тиісті жазба жасалады.</w:t>
+      36. Клиникалық диагноз № ҚР ДСМ-27 бұйрығының 14-тармағына сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36. Медициналық ұйымда пациент шыққанға дейін сақтауға тапсырылған бағалы заттарды, ақша қаражатын, құжаттарды, сондай-ақ пациенттердің киімдері мен жеке заттарын есепке алуды және олардың сақталуын қамтамасыз етеді.</w:t>
+      37. Медициналық ұйымда пациент шыққанға дейін сақтауға тапсырылған бағалы заттарды, ақша қаражатын, құжаттарды, сондай-ақ пациенттердің киімдері мен жеке заттарын есепке алуды және олардың сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37. Стационарда болған уақытта пациент медициналық көрсетілімдер бойынша емдеудің клиникалық хаттамасына сәйкес зерттеулер жүргізу үшін аурудың бейіні бойынша медициналық ұйымдарға жіберіледі немесе емді жалғастыру үшін өңірлендірудің келесі деңгейіндегі ұйымдарға ауыстырылады.</w:t>
+      38. Стационарда болған уақытта пациент медициналық көрсетілімдер бойынша емдеудің КХ-ға сәйкес зерттеулер жүргізу үшін аурудың бейіні бойынша медициналық ұйымдарға жіберіледі және (немесе) емді жалғастыру үшін өңірлендірудің келесі деңгейіндегі ұйымдарға ауыстырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38. Стационар жағдайындағы пациенттерге диагностикалық және емдеу манипуляциялары тағайындалып, медициналық картаға тиісті жазбаны енгізе отырып, емдеуші дәрігер күн сайын (демалыс және мереке күндерінен басқа күндері кезекші дәрігер қарап-тексеруді жүзеге асырады) қарап-тексеруге тиіс.</w:t>
+      39. Стационар жағдайындағы пациенттерге диагностикалық және емдеу манипуляциялары тағайындалып, медициналық картаға тиісті жазбаны енгізе отырып, емдеуші дәрігер күн сайын (демалыс және мереке күндерінен басқа күндері кезекші дәрігер қарап-тексеруді жүзеге асырады) қарап-тексеруге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39. Бөлімше меңгерушісі пациентті келіп түскен күні, кейіннен – медициналық көрсетілімдер бойынша (ауыр және аса ауыр жағдайдағы пациенттер күн сайын, орташа ауыр және жеңіл жағдайдағы пациенттер аптасына кемінде бір рет) және шығару алдында қарап–тексеруді жүзеге асырады. Пациенттерді қарап-тексеру нәтижелерін бөлімше меңгерушісі диагнозымен және ұсынымдарымен медициналық картаға енгізеді және оларға қол қояды.</w:t>
+      40. Бөлімше меңгерушісі пациентті келіп түскен күні, кейіннен – медициналық көрсетілімдер бойынша (ауыр және аса ауыр жағдайдағы пациенттер күн сайын, орташа ауыр және жеңіл жағдайдағы пациенттер аптасына кемінде бір рет) және шығару алдында қарап–тексеруді жүзеге асырады. Пациенттерді қарап-тексеру нәтижелерін бөлімше меңгерушісі диагнозымен және ұсынымдарымен медициналық картаға енгізеді және оларға қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      40. Диагнозды сәйкестендіруде қиындықтар, жүргізіліп жатқан емнің тиімсіздігі кезінде бөлімше меңгерушісінің өтінімі бойынша басшының медициналық бөлім жөніндегі орынбасары консилиум ұйымдастырады. </w:t>
+        <w:t>
+      41. Диагнозды сәйкестендіруде қиындықтар, жүргізіліп жатқан емнің тиімсіздігі кезінде бөлімше меңгерушісінің өтінімі бойынша басшының медициналық бөлім жөніндегі орынбасары консилиум ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кешкі, түнгі уақытта, демалыс және мереке күндері консилиумды кезекші дәрігердің өтініміне сәйкес стационар бойынша жауапты кезекші дәрігер ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      41. СБЖ жарақаттары мен аурулары бар пациенттерге ақылы қызметтер Кодекстің 202-бабы </w:t>
+      42. СБЖ жарақаттары мен аурулары бар пациенттерге ақылы қызметтер "Денсаулық сақтау субъектілерінің ақылы қызметтер көрсету қағидаларын және ақылы медициналық көрсетілетін қызметтер (көмек) ұсыну жөніндегі шарттың үлгілік нысанын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 29 қазандағы № ҚР ДСМ-170/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-тармағына</w:t>
+        <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес ұсынылады.</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21559 болып тіркелген) сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42. Пациент стационардан шыққаннан кейін медициналық карта медициналық ұйымның архивіне тапсырылады және 25 (жиырма бес) жыл бойы сақталады.</w:t>
+      43. Пациент стационардан шыққаннан кейін медициналық карта медициналық ұйымның архивіне тапсырылады және 25 (жиырма бес) жыл бойы сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Пациентті стационардан шығару № ҚР ДСМ-27 бұйрығына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Пациентті стационардан шығару кезінде шығару эпикризі ресімделеді, онда қорытынды клиникалық диагноз, болу мерзімі (оның ішінде түскен және шығарылған кездегі пациенттің жай-күйі туралы деректер қысқаша қорытындыланады), жүргізілген емдеу іс-шаралары және олардың тиімділігі, пациентті одан әрі жүргізу тактикасы және ұсынылатын режим бойынша ұсынымдар көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стационардан шығарылған пациентте сондай-ақ бір жасқа дейінгі балаларда шығарған кезде белсенді динамикалық байқауға көрсетілімдер болған кезде, олар туралы ақпарат бекітілген жері бойынша МСАК көрсететін ұйымға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      43. Пациентті стационардан шығару № ҚР ДСМ-27 </w:t>
-[...77 lines deleted...]
-      45. СБЖ жарақаттары мен аурулары бар қайтыс болған науқастарды патологиялық-анатомиялық ашып қарау "Қазақстан Республикасында патологиялық-анатомиялық диагностика көрсетуді ұйымдастыру стандартын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 14 желтоқсандағы № ҚР ДСМ-259/2020 </w:t>
+      46. СБЖ жарақаттары мен аурулары бар қайтыс болған пациенттерді патологиялық-анатомиялық ашып қарау "Қазақстан Республикасында патологиялық-анатомиялық диагностика көрсетуді ұйымдастыру стандартын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 14 желтоқсандағы № ҚР ДСМ-259/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21790 болып тіркелген) Қазақстан Республикасында патологиялық-анатомиялық диагностика көрсетуді ұйымдастыру стандартына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      46. Пациентте шұғыл медициналық араласуды талап ететін жағдай болған кезде емдеуге жатқызу шұғыл көрсетілімдер бойынша жүзеге асырылады.</w:t>
+      47. Пациентте кезек күттірмейтін медициналық араласуды талап ететін жағдай болған кезде емдеуге жатқызу шұғыл көрсетілімдер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Денсаулық сақтау ұйымының ЖТМК ұсынуға сәйкестігі туралы қорытындысы бар үшінші деңгейлі медициналық ұйымдарда ЖТМК бойынша ем алу үшін СБЖ жарақаттарының салдары мен аурулары бар пациенттерді жоспарлы емдеуге жатқызу кезінде пациент № ҚР ДСМ-238/2020 бұйрыққа сәйкес ЖТМК комиссиясының шешімі бойынша емдеуге жатқызылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Стационарлық жағдайларда көмек көрсететін бірінші өңірлендіру деңгейдегі медициналық ұйымдарда шокқа қарсы базалық терапия және реанимациялық іс-шаралар жүргізіледі. 3-қосымшаға сәйкес хирургиялық араласулар жүзеге асырылады. Күрделі жағдайларда жоғары деңгейдегі медициналық ұйымдардың мамандары пациентке қашықтықтан консультациялар беру, шығу және (немесе) ауыстыруды (тасымалдауды) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Амбулаториялық жағдайларда СБЖ жарақаттары мен аурулары бар пациенттерге медициналық көмек көрсету үшін травматолог және ортопед кабинеттері ұйымдастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Травматолог пен ортопедтің кабинетінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) СБЖ жарақаттары мен аурулары бар пациенттерге консультациялық-диагностикалық және медициналық көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) стационарлық жағдайларда емделуге СБЖ жарақаттары мен аурулары бар пациенттерді іріктеу және жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ЖТМК көрсетуге СБЖ жарақаттары мен аурулары бар пациенттерді іріктеу және жіберу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық және (немесе) ғылыми орталықтарға емдеуге жатқызуға жіберу тиісті бейіндегі (күндізгі, қашықтықтан) Ұлттық және (немесе) ғылыми орталық мамандарының консультациялық парағы болған кезде жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) СБЖ туа біткен патологиясы бар балаларды емдеуді жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) СБЖ жарақаттарының және ауруларының салдары бар пациенттерді: жамбастың туа біткен ұршық шықпасы, туа біткен маймақтық, сколиозы, қаңқаның тұқым қуалайтын жүйелік аурулары, қаңқа дамуының ауытқуларымен, ірі буындарды эндопротездеуден кейін остеопорозы бар пациенттерді байқау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Денсаулық сақтау ұйымының ЖТМК ұсынуға сәйкестігі туралы қорытындысы бар үшінші деңгейлі медициналық ұйымдарда ЖТМК бойынша ем алу үшін СБЖ жарақаттарының салдары мен аурулары бар пациенттерді жоспарлы емдеуге жатқызу кезінде пациент № ҚР ДСМ-238/2020 </w:t>
+      6) еңбекке уақытша жарамсыздық сараптамасын "Еңбекке уақытша жарамсыздыққа сараптама жүргізу, сондай-ақ еңбекке уақытша жарамсыздық парағын немесе анықтамасын беру қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 қарашадағы № ҚР ДСМ-198/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес ЖТМК комиссиясының шешімі бойынша емдеуге жатқызылады.</w:t>
+        <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21660 болып тіркелген) жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...260 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тірек-қимыл аппаратының және СБЖ функциялары бұзылуының тұрақты белгілері бар пациенттерді медициналық-әлеуметтік сараптама комиссиясына жіберу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ересектер мен балалар арасында сүйек-бұлшықет сырқаттанушылығының және жарақаттанудың профилактикасына оны төмендетуге бағытталған мемлекеттік және өңірлік нысаналы бағдарламаларды орындауға қатысу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) қызмет көрсету ауданындағы ересектер мен балалар арасында сырқаттанушылықтың, мүгедектіктің, СБЖ аурулары мен жарақаттардан болатын өлімнің негізгі медициналық-статистикалық көрсеткіштерін мониторингтеу және талдау;</w:t>
+      9) қызмет көрсету ауданындағы ересектер мен балалар арасында сырқаттанушылықтың, мүгедектіктің, СБЖ жарақаттар мен аурулардан болатын өлімнің негізгі медициналық-статистикалық көрсеткіштерін мониторингтеу және талдау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) қызмет көрсету ауданындағы СБЖ аурулары мен жарақаттары бар пациенттерді профилактикалау, диагностикалау, емдеу, оңалту бойынша консультациялар беру;</w:t>
+      10) қызмет көрсету ауданындағы СБЖ жарақаттары мен аурулары бар пациенттерді профилактикалау, диагностикалау, емдеу, оңалту бойынша консультациялар беру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) СБЖ аурулары мен жарақаттары бар пациенттерді профилактикалаудың, диагностикалаудың және емдеудің жаңа әдістерін тәжірибеге енгізу;</w:t>
+      11) СБЖ жарақаттары мен аурулары бар пациенттерді профилактикалаудың, диагностикалаудың және емдеудің жаңа әдістерін практикаға енгізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) стационарды алмастыратын жағдайларда пациенттерге көмек көрсету "Қазақстан Республикасында стационарды алмастыратын жағдайларда медициналық көмек көрсету стандартын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2023 жылғы 7 маусымдағы № 106 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32740 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...98 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      49. Қызмет көрсетілетін халық саны 120 мың адамнан аз елді мекендерде жарақат алған пациенттерге кезек күттірмейтін медициналық көмек стационарлық жағдайларда медициналық көмек көрсететін денсаулық сақтау ұйымдардың қабылдау бөлмелерінде көрсетіледі.</w:t>
+      Емхананың травматолог және ортопед кабинеті 2-қосымшаға сәйкес амбулаториялық жағдайларда травматологиялық және ортопедиялық көмек көрсету үшін медициналық бұйымдармен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қызмет көрсетілетін халық саны 120 мың адамнан асатын елді мекендерде жарақат алған пациенттерге кезек күттірмейтін медициналық көмек көрсету үшін травматологиялық пункттер (бұдан әрі – травмпункт) ұйымдастырылады.</w:t>
+      50. Қызмет көрсетілетін халық саны 120 мың адамнан аз елді мекендерде жарақат алған пациенттерге кезек күттірмейтін медициналық көмек стационарлық жағдайларда медициналық көмек көрсететін денсаулық сақтау ұйымдардың қабылдау бөлмелерінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      100 мың балаға жеке травмпункт құрылады. </w:t>
+        <w:t>
+      Қызмет көрсетілетін халық саны 120 мың адамнан асатын елді мекендерде, облыстық маңызы бар қалаларда жарақат алған пациенттерге кезек күттірмейтін медициналық көмек көрсету үшін травматологиялық пункттер (бұдан әрі – травмпункт) ұйымдастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100 мың балаға шаққанда жеке травмпункт құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Травмпункт облыстардың, республикалық маңызы бар қалалардың және астананың денсаулық сақтауды мемлекеттік басқарудың жергілікті органының шешімімен:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стационарлық жағдайларда медициналық көмек көрсететін тәулік бойы жұмыс істейтін денсаулық сақтау ұйымдардың;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) демалыс және мереке күндерін қоспағанда, сағат 8-ден 20-ға дейін жұмыс істейтін амбулаториялық жағдайларда медициналық көмек көрсететін денсаулық сақтау ұйымдардың құрамында ұйымдастырылады. </w:t>
+        <w:t>
+      2) демалыс және мереке күндерін қоспағанда, сағат 8-ден 20-ға дейін жұмыс істейтін амбулаториялық жағдайларда медициналық көмек көрсететін денсаулық сақтау ұйымдардың құрамында ұйымдастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Травмпункте жеке кіреберіс бар, пандуспен жабдықталған және мынадай үй-жайлар жиынтығы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тіркеу бөлімі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күту залы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дәрігерлік қабылдау үшін кабинет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z153" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       операциялық;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z154" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       таңу бөлмесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z155" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гипс салу үшін кабинет (гипстік бөлме);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z156" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егу бөлмесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z157" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       емшара бөлмесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z158" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рентгенологиялық кабинет (ол болмаған кезде пациентті зерттеп-қарау травматологиялық пункті орналасқан денсаулық сақтау ұйымының рентгенологиялық кабинетінде жүргізіледі);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z159" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       травмпункт меңгерушісінің кабинеті;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z160" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ординаторлық;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z161" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мейіргерлік;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z162" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инвентарлық кабинет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z163" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аға мейіргер кабинеті бар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z164" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес медициналық бұйымдармен қамтамасыз етіледі.</w:t>
+        <w:t>
+      Травмпункт 2-қосымшаға сәйкес медициналық бұйымдармен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z165" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезек күттірмейтін травматологиялық көмекке жүгінген пациенттің тұрғылықты жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z166" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Травмпункте кезек күттірмейтін медициналық көмек көрсету үшін мынадай жай-күйлер көрсетілімдер болып табылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z167" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сіңірлердің, бұлшықеттердің, нерв діңінің және ірі тамырлардың зақымдануынсыз жұмсақ тіндерінің инфекция түспеген жараларында, зардап шеккен адамның жалпы қанағаттанарлық жағдайында;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z168" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қол-аяқтың жұмсақ тіндерінің, кеуденің, омыртқа бағанының соғылуы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z169" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмсақ тіндердің соғылуы, гемартрозбен асқынбаған буындардың байламдың аппаратының созылуы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z170" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қолдардың, саусақтары мен аяқ бастары буындарының травматикалық шығып кетуі (наркозды қажет етпейтін балаларда);</w:t>
+      қолдардың, саусақтар мен аяқ бастары буындарының жарақаттық шығып кетуі (наркозды қажет етпейтін балаларда);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z171" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өкпеқабы зақымданбай қабырғалардың жеке сынулары;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z172" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сүйектердің жабық сынулары (ығысусыз немесе репозиция мен ұстап қалынатын сынықтардың ығысуымен, балаларда ығысусыз, наркозды талап етпейтін сынуларда ғана);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z173" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      емдеумен және байқаумен, жабық репозицияға және сыммен бекітуге берілетін сынулар;</w:t>
+      балалардың сынықтарын қоспағанда, амбулаториялық жағдайда кейіннен емдеумен және байқаумен, жабық репозицияға және сыммен бекітуге берілетін сынулар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z174" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       амбулаториялық жағдайда алып тастауға болатын жұмсақ тіндердің бөгде денелері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z175" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алақан-фалангалық буындар деңгейінде экзартикуляцияны талап етпейтін бір-екі саусақ фалангаларының жарақаттық ампутациясы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z176" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті тіндермен тері пластикасын талап ететін, бірақ стационарлық емдеуге жатпайтын жұмсақ тіндердің ақауы бар жаралар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z177" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       балалардың сіңірлерінің зақымдануын қоспағанда, стационарлық емдеуге жатпайтын саусақ басы және (немесе) аяқ басы саусақтарының сіңір зақымданғаны бар жаралар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z178" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      зақымданудың жасы мен тереңдігін ескере отырып, балаларда хирургиялық араласуды қажет етпейтін шектеулі күйіктер (дене бетінің 5 %-нан аз). </w:t>
+        <w:t>
+      зақымданудың жасы мен тереңдігін ескере отырып, балаларда хирургиялық араласуды қажет етпейтін шектеулі күйіктер (дене бетінің 5 %-нан аз).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z179" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жарақат алған пациент (ересек, бала) жарақат алған сәттен бастап 3 (үш) тәулікке дейін травмпунктке жүгінеді және (немесе) жедел медициналық жәрдем арқылы түседі. Травмпунктке жәбірленушінің жалпы жағдайы, травматологиялық-ортопедиялық мәртебесі бағаланады, қажетті зертханалық және аспаптық зерттеулер жүргізіледі, кезек күттірмейтін медициналық көмек көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z180" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пациентке көрсетілімдер бойынша кезек күттірмейтін медициналық көмек көрсетілгеннен кейін пациент мамандандырылған медициналық көмек алу үшін бейінді стационарға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z181" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50. Өңірлердірудің екінші деңгейіндегі медициналық ұйымдарда:</w:t>
+      51. Өңірлердірудің екінші деңгейіндегі медициналық ұйымдарда мыналар жүзеге асырылды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z182" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стационарлық жағдайда халыққа травматологиялық және ортопедиялық көмек көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z183" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) зертханалық және аспаптық диагностиканы және саралау диагностикасын жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z184" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) стационарлық жағдайда көптеген және жанамаласқан жарақаттармен пациенттерді оңалтудың бірінші және екінші кезеңдерін өткізу;</w:t>
+      3) стационарды алмастыратын және стационар жағдайында көптеген және жанамаласқан жарақаттармен пациенттерді оңалтудың бірінші және екінші кезеңдерін өткізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z185" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) көптеген және қосарласқан жарақаттар кезінде емдеу-диагностикалық жұмыстың сапасын арттыру және ауруханадағы өлімді төмендету бойынша іс-шараларды әзірлеу және өткізу;</w:t>
+      4) көптеген және жанамаласқан жарақаттар кезінде емдеу-диагностикалық жұмыстың сапасын арттыру және ауруханадағы өлімді төмендету бойынша іс-шараларды әзірлеу және өткізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z186" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) профилактикалау, диагностикалау, емдеудің және пациенттерді оңалтудың жаңа тиімді әдістерін жүйелі меңгеру және практикаға енгізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z187" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) еңбекке уақытша жарамсыздық сараптамасын жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z188" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      51. Өңірлендірудің үшінші деңгейіндегі медициналық ұйымдарда травматологиялық көмек Халыққа стационарды алмастыратын және стационарлық жағдайларда мамандандырылған көмек, оның ішінде ЖТМК көрсетуді қамтиды.</w:t>
+      52. Өңірлендірудің үшінші деңгейіндегі медициналық ұйымдарда травматологиялық көмек халыққа стационарлық жағдайларда мамандандырылған көмек, оның ішінде ЖТМК көрсетуді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z189" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үшінші деңгейдегі медициналық ұйымдарда күрделіліктің барлық санаттарына жедел араласулар жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z190" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өңірлендірудің екінші деңгейдегі медициналық ұйымдарының мамандары көрсетілімдер бойынша консультациялық көмек көрсетеді (оның ішінде қашықтықтан консультациялар), сондай-ақ пациенттің ауырлығы мен клиникалық жағдайына байланысты пациентті медициналық авиация желісі бойынша жоғары деңгейдегі медициналық ұйымға аталған орталықтың мамандарының консультациялық парағын алғаннан кейін өңірлік травматологиялық орталыққа, бейінді облыстық ауруханаға, бейінді қалалық ауруханаға немесе Ұлттық, ғылыми орталыққа ауыстыру туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z191" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өңірлендірудің екінші және үшінші деңгейлеріндегі медициналық ұйымдардың мамандары көрсетілімдер бойынша консультациялық көмек көрсетеді (оның ішінде қашықтықтан консультациялар), сондай-ақ пациенттің ауырлығы мен клиникалық жағдайына байланысты пациентті медициналық авиация желісі бойынша жоғары деңгейдегі медициналық ұйымға ауыстыру туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z192" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      52. Өңірлендірудің бірінші, екінші және үшінші деңгейлеріндегі медициналық ұйымдарда тиісті материалдық-техникалық жарақтандырылуы және мамандардың біліктілігі (сертификатталуы) болған кезде 3-қосымшаға сәйкес тізбеде бар барлық операциялық араласулар жүргізіледі.</w:t>
+      53. Өңірлендірудің бірінші, екінші және үшінші деңгейлеріндегі медициналық ұйымдарда тиісті материалдық-техникалық жарақтандырылуы және мамандардың біліктілігі (сертификатталуы) болған кезде 3-қосымшаға сәйкес тізбеде бар барлық операциялық араласулар жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="67"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z193" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6-тарау. Күйігі бар пациенттерге медициналық көмек көрсету тәртібі</w:t>
+        <w:t xml:space="preserve"> 7-тарау. Күйігі бар пациенттерге медициналық көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="68"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z194" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      53. Күйік кезінде медициналық көмек:</w:t>
+      54. Күйік кезінде медициналық көмек:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z195" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) амбулаториялық жағдайларда және хирургиялық емдеуді қажет етпейтін дене бетінің 10 %-ға дейін (балаларда – дене бетінің 5 %-ға дейін) зақымдану аймағы бар I-II дәрежелі күйіктердің профилактикасы, диагностикасы, емдеу жөніндегі іс-шараларды, күйіктен кейінгі тыртық деформациялар мен тіндердің ақаулары бар пациенттерді медициналық оңалтуды қамтиды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z196" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) стационарды алмастыратын және стационарлық жағдайларда және диагностиканың арнайы әдістері мен медициналық технологияларды қолдануды қажет ететін күйіктерді, күйік ауруын және оның асқынуларын, күйіктен кейінгі тыртық деформацияларын және тіндердің ақауларын диагностикалау, емдеу, оңалту жөніндегі іс-шараларды қамтып көрсетіледі.</w:t>
+      2) стационарды алмастыратын және стационарлық жағдайларда және диагностиканың арнайы әдістері мен медициналық технологияларды қолдануды қажет ететін күйіктерді, күйік ауруын және оның асқынуларын, күйіктен кейінгі тыртық деформацияларын және тіндердің ақауларын диагностикалау, емдеу, оңалту жөніндегі іс-шараларды қамтып, көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="69"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z197" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      54. Стационарлық жағдайда күйіктері бар пациенттерді емдеу үшін бірінші деңгейдегі өңірлік медициналық ұйымдардың хирургиялық бөлімшелерінің құрамында күйік (комбустиологиялық) төсектері, екінші және үшінші деңгейдегі өңірлік медициналық ұйымдардың құрамында күйік бөлімшелері (орталықтары) ұйымдастырылады.</w:t>
+      55. Стационарлық жағдайда күйіктері бар пациенттерді емдеу үшін бірінші деңгейдегі өңірлік медициналық ұйымдардың хирургиялық бөлімшелерінің құрамында күйік (комбустиологиялық) төсектері, екінші және үшінші деңгейдегі өңірлік медициналық ұйымдардың құрамында күйік бөлімшелері (орталықтары) ұйымдастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z90" w:id="70"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z198" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      55. Күйік бөлімі мынадай функцияларды орындайды:</w:t>
+      56. Күйік бөлімшесі мынадай функцияларды орындайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z199" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) күйік, электрден жарақаттану, күйіктен кейінгі тыртық деформациясы және тіндердің ақаулары кезінде комбустиология бейіні бойынша мамандандырылған, оның ішінде жоғары технологиялық медициналық көмек көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z200" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) күйігі бар пациенттерді динамикалық байқау;</w:t>
+      2) күйігі бар пациенттерді бақылау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z201" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) күйік ауруының асқынуын емдеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z202" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) медициналық оңалту бойынша кешенді іс-шаралар жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z203" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) күйіктерді диагностикалау және емдеу мәселелері бойынша басқа медициналық ұйымдардың мамандарына консультациялық көмек көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z204" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) күйік және күйік салдары, күйік аурулары бар пациенттерді емдеу кезінде медициналық ұйымдар арасындағы сабақтастықты қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z205" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) күйік кезінде медициналық көмек көрсетуді жетілдіру мәселелері бойынша медициналық ұйымдармен ұйымдастыру-әдістемелік жұмыс;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z206" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) күйік жарақатын талдау және оның профилактикасы бойынша ұсыныстар әзірлеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z207" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) консультацияларды ұйымдастыру және өткізу және (немесе) консилиумына қатысу, оның ішінде қашықтықтан медициналық қызметтерді қолдану;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z208" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) есепке алу және есептік құжаттаманы жүргізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="71"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z209" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      56. Мамандандырылған медициналық көмек көрсету үшін, оның ішінде күйік орталығында (бөлімшесінде) ЖТМҚ қолдана отырып медициналық көрсетілімдер мыналар болып табылады:</w:t>
+      57. Мамандандырылған медициналық көмек көрсету үшін, оның ішінде күйік орталығында (бөлімшесінде) ЖТМК қолдана отырып медициналық көрсетілімдер мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z210" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дене бетінің 15 % зақымдану аумағымен I-II дәрежелі күйіктер (балаларда дене бетінің 5 %);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z211" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      I-II, ІІІА дәрежелі күйіктер, зақымдану аумағы дене бетінің 10 %-дан аз (балаларда дене бетінің 5 %-дан аз) ерекше орналасқан (бас, бет, оның ішінде көру ағзасының күйіктерімен қатар), қол, аяқ, бұтарасы, жыныс мүшелері, мойын және ірі буындар аумағы), асқынулардың немесе қосарласқан патологияның болуы;</w:t>
+      I-II, ІІІ А дәрежелі күйіктер, зақымдану аумағы дене бетінің 10 %-дан аз (балаларда дене бетінің 5 %-дан аз) ерекше орналасқан (бас, бет, оның ішінде көру ағзасының күйіктерімен қатар), қол, аяқ, бұтарасы, жыныс мүшелері, мойын және ірі буындар аумағы), асқынулардың немесе қосарласқан патологияның болуы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z212" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аумағы мен орналасуына қарамастан ІІІБ-IV дәрежелі күйіктер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z213" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жүрек бұлшықетінің бұзылуы және есін жоғалту анамнезі бар электрлік жарақаттану салдарынан болған терінің күйіктері;</w:t>
+      жүрек бұлшықетінің бұзылуы және есін жоғалту анамнезі бар электрлік жарақаттану салдарынан болған терінің сыртқы қабығының күйіктері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z214" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      химиялық заттардың әрекетінің салдарынан болған терінің күйіктері;</w:t>
+      химиялық заттардың әрекетінің салдарынан болған терінің сыртқы қабығының күйіктері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z215" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ингаляциялық жарақаттан болған күйіктер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z216" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      I-II-III дәрежелі термиялық және химиялық күйіктер, дене бетінің 30 % зақымдану және әртүрлі аумағында орналасқан, оның ішінде ингаляциялық жарақатпен және ауыр инфекциялық асқынулардың (пневмония, сепсис) дамуымен болған;</w:t>
+      I-II-III дәрежелі термиялық және химиялық күйіктер, дене бетінің 30 % зақымдану және әртүрлі аумағында орналасқан, оның ішінде ингаляциялық жарақатпен жанамаласкан және ауыр инфекциялық асқынулардың (пневмония, сепсис) дамуымен болған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z217" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       радиациялық күйіктер (оның ішінде сәулелік терапиядан кейін);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z218" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күйіктен кейінгі тыртық деформациялары және әртүрлі орналасқан тіндердің ақаулары;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z219" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трофикалық ойықжаралар және әртүрлі этиологиялардың жарақаттары соның ішінде тері ақауын жабу үшін жауыржаралар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z220" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жарақаттан кейінгі тыртық деформациясы және әртүрлі орналасқан тіндердің ақаулары;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z221" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кезеңдік реконструктивті-пластикалық операцияларды қажет ететін әртүрлі аумағында орналасқан күйіктен кейінгі тыртық деформациялары мен тіндердің ақаулары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="72"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z222" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      57. II - III дәрежелі күйігі бар пациенттер дене бетінің 20 %-дан асқан, III дәрежелі күйіктері бар ересектердегі дене бетінің 10 %-дан асқан, II-III дәрежелі күйіктері дене бетінің 10 %-дан асқан, III дәрежелі күйік шокының дамуы кезінде балалардағы дене бетінің 5 %-дан асқан, тыныс алу функциясы жеткіліксіздігінің дамуымен ингаляциялық жарақаттар, өмірге қауіп төндіретін басқа да жағдайлармен қосарласқан жүрек-қан тамырлары функциясы жеткіліксіздігінің дамуымен электрлік жарақат алған салдары кезінде пациенттер анестезиология және реанимация бөлімшелеріне жіберіледі.</w:t>
+      58. Дене бетінің 20 %-дан асқан II - III дәрежелі күйігі бар пациенттер, III дәрежелі күйіктері бар ересектердегі дене бетінің 10 %-дан асқан, II-III дәрежелі күйіктері дене бетінің 10 %-дан асқан, III дәрежелі күйік шокының дамуы кезінде балалардағы дене бетінің 5 %-дан асқан, тыныс алу функциясы жеткіліксіздігінің дамуымен ингаляциялық жарақаттар, өмірге қауіп төндіретін басқа да жағдайлармен қосарласқан жүрек-қан тамырлары функциясы жеткіліксіздігінің дамуымен электрлік жарақат алған салдары кезінде пациенттер анестезиология және реанимация бөлімшелеріне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z223" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өмірге қауіп төндіретін жағдайлар жойылғаннан кейін пациенттер медициналық ұйымның күйік орталығына (бөлімшесіне) ауыстырылады (тасымалданады).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z224" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тарау. Эндопротездеуге мұқтаж пациенттерге медициналық көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z225" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      59. Эндопротездеуге мұқтаж пациенттерге медициналық көмек көрсетуге үміткер медициналық ұйымдар облыстардың, республикалық маңызы бар қалалардың және астананың денсаулық сақтау басқармаларына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкес тиісті ақпарат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z226" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Ұлттық-зерттеу институты және ғылыми орталықтарға жоспарлы түрде МСАК ұйымының жолдамасы бойынша эндопротездеуге емдеуге жатқызу ұлттық және (немесе) ғылыми орталықтар мамандарының консультациялық парағы (күндізгі, қашықтықтан) болған кезде жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z227" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      62. Бастапқы және ревизиялық эндопротездеуге емдеуге жатқызу кезінде пациенттің № ҚР ДСМ - 27 бұйрығымен бекітілген стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес клиникалық-диагностикалық зерттеп-қарау нәтижелері болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z228" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      63. Қазақстан Республикасы Денсаулық сақтау министрлігінің ірі буындарды эндопротездеудің бірыңғай тіркелімін әзірлеуге және қабылдауға дейін медициналық ұйымдар кейіннен мониторинг пен бақылауды қамтамасыз ету үшін ҰҒТОО-на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жылына 2 рет 6 ай және өткен жылдың қорытындылары бойынша ақпарат түрінде ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5526,983 +5596,473 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">травматологиялық және </w:t>
+              <w:t>травматологиялық және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ортопедиялық көмек көрсетуді </w:t>
+              <w:t>ортопедиялық көмек көрсетуді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдастыру стандартына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Травматологиялық және ортопедиялық көмек көрсететін денсаулық сақтау ұйымдарының ұсынылатын штат саны</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z231" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Амбулаториялық жағдайларда медициналық көмек көрсететін денсаулық сақтау ұйымдарында 20 мың тұрғынға шаққанда 1 (бір) травматолог-ортопед лауазымы белгіленеді. Травматолог-ортопед дәрігерінің 1 (бір) лауазымына 2 (екі) мейіргер лауазымы, 1 (бір) таңғыш мейіргер лауазымы белгіленеді.</w:t>
+      Амбулаториялық жағдайларда медициналық көмек көрсететін денсаулық сақтау ұйымдарында 30 мың ересек адамға шаққанда 50 мың бала санына шаққанда 1 (бір) травматолог-ортопед лауазымы белгіленеді. Травматолог-ортопед дәрігерінің 1 (бір) лауазымына 2 (екі) мейіргер лауазымы, 1 (бір) таңғыш мейіргер лауазымы белгіленеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z232" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стационарлық жағдайларда травматологиялық және ортопедиялық көмек көрсететін денсаулық сақтау ұйымдарында:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z233" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) травматологиялық бөлімде:</w:t>
+      1) травматологиялық бөлімшелерде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z234" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бөлім меңгерушісі –20 төсекке 1(бір) лауазым;</w:t>
+      бөлім меңгерушісі – бөлімшеге 1 (бір) лауазым;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z235" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      травматолог-ортопед – 10 төсекке 1(бір) лауазым;</w:t>
+      травматолог-ортопед – медициналық ұйымның деңгейіне байланысты:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z236" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      нейрохирург – 0,5 лауазым (политравма бөліміне);</w:t>
+      аудандық деңгейдегі медициналық ұйымдар үшін 16 төсекке 1 (бір) лауазым;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z237" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      хирург – 0,5 лауазым (политравма бөліміне);</w:t>
+      қалалық деңгейдегі медициналық ұйымдар үшін 12 төсекке 1 (бір) лауазым;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z238" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шұғыл көмек көрсету үшін тәулік бойы 1 (бір) постқа травматолог-ортопед немесе тиісті даярлықтан өткен хирург 4,75 лауазымы белгіленеді.</w:t>
+      облыстық деңгейдегі және республикалық маңызы бар қалалардың, астананың медициналық ұйымдар үшін 10 төсекке 1 (бір) лауазым;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z239" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тәулік бойы 1 (бір) постқа 10 төсекке мейіргердің кемінде 4,75 лауазымы белгіленеді.</w:t>
+      ұлттық орталықтардің медициналық ұйымдар үшін 8 төсекке 1 (бір) лауазым.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z240" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Таңу мейіргерінің лауазымы 20 төсекке кемінде 1 (бір) лауазым, 20 төсекке кемінде 1 (бір) емшара мейіргері, 10 төсекке кемінде 1 (бір) операциялық мейіргердің лауазым есебінен белгіленеді. Операциялық аға мейіргердің лауазымы операциялық мейіргерлері мен таңу бөлмесінің мейіргерлерінің кемінде 3 лауазымы болған кезде белгіленеді.</w:t>
+      нейрохирург - 0,5 лауазым (политравма бөлімшелері үшін); хирург - 0,5 лауазым (политравма бөлімшелері үшін).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z241" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ортопедиялық бөлімде:</w:t>
+      Шұғыл көмек көрсету үшін тәулік бойы 1 (бір) постқа тиісті даярлықтан өткен травматолог-ортопед немесе хирургтың ретінде 4, 75 лауазымы белгіленеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z242" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бөлім меңгерушісі –20 төсекке 1(бір) лауазым;</w:t>
+      Бөлімшеде тәулік бойы 1 (бір) постқа мейіргердің 4,75 лауазымы белгіленеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z243" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      травматолог-ортопед – 10 төсекке 1(бір) лауазым;</w:t>
+      2) ортопедиялық бөлімшелерде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z244" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тәулік бойы 1 (бір) постқа 10 төсекке мейіргердің 4,75 лауазымы белгіленеді.</w:t>
+      бөлімше меңгерушісі-бөлімшеге 1 (бір) лауазым;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z245" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Таңу мейіргердің лауазымы 20 төсекке кемінде 1 (бір) лауазым, 20 төсекке кемінде 1 (бір) емшара мейіргері, 10 төсекке кемінде 1 (бір) операциялық мейіргердің лауазым есебінен белгіленеді. Аға операциялық мейіргердің лауазымы таңу бөлмесінің операциялық мейіргерлері мен мейіргерлерінің кемінде 3 лауазымы болған кезде белгіленеді.</w:t>
+      травматолог-ортопед-медициналық ұйымның деңгейіне байланысты: қалалық деңгейдегі медициналық ұйымдар үшін 12 төсекке 1 (бір) лауазым;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z246" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Күйік орталығында (бөлімшеде):</w:t>
+      облыстық деңгейдегі және республикалық маңызы бар қалалардың, астананың медициналық ұйымдар үшін 10 төсекке 1 (бір) лауазым;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z247" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      меңгеруші – 16 төсекке 1 лауазым;</w:t>
+      ұлттық орталықтардың медициналық ұйымдар үшін 8 төсекке 1 (бір) лауазым.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z248" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      травматолог-ортопед немесе хирург – 8 төсекке 1 лауазым;</w:t>
+      Бөлімшеде тәулік бойы 1 (бір) постқа мейіргердің 4,75 лауазымы белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...490 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="240"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6594,122 +6154,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдастыру стандартына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z250" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Травматологиялық және ортопедиялық көмек көрсететін денсаулық сақтау ұйымдарын ұсынылатын медициналық бұйымдармен жарақтандыру</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="241"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -7190,51 +6696,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көп бейінді облыстық ауруханалар, республикалық маңызы бар қалалардың, астананың көп бейінді қалалық, ауруханалары, бейіні бойынша денсаулық сақтау саласындағы ғылыми ұйымдар</w:t>
+Көпбейінді облыстық ауруханалар, республикалық маңызы бар қалалардың, астананың көпбейінді қалалық, ауруханалары, бейіні бойынша денсаулық сақтау саласындағы ғылыми ұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7339,88 +6845,84 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7632,88 +7134,84 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7925,88 +7423,84 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8218,88 +7712,84 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8475,51 +7965,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+(-)</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8538,61 +8028,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8768,51 +8254,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+(-)</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8831,61 +8317,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9061,124 +8543,120 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
++(-)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9390,88 +8868,84 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
++(-)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9647,124 +9121,120 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+(-)</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9940,195 +9410,191 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+(-)</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+(-)</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10233,124 +9699,120 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10526,124 +9988,120 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+(-)</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+(-)</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10855,88 +10313,84 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
++(-)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11112,124 +10566,120 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11405,124 +10855,120 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11761,61 +11207,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11991,124 +11433,120 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12320,88 +11758,84 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12577,124 +12011,120 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12906,88 +12336,84 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13163,124 +12589,120 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13456,124 +12878,120 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13749,124 +13167,120 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14006,160 +13420,156 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Моно-биполярлық коагулятор</w:t>
+Моно-биполярлық БОАгулятор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
++(-)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14371,88 +13781,84 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+(-)</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14691,61 +14097,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14921,51 +14323,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14984,61 +14386,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -15277,61 +14675,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -15570,61 +14964,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -15863,61 +15253,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16156,61 +15542,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16449,61 +15831,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16742,132 +16120,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17008,88 +16382,84 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+(-)</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -17328,132 +16698,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
-[...35 lines deleted...]
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17621,61 +16987,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -17914,61 +17276,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -18207,96 +17565,92 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18500,132 +17854,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
-[...35 lines deleted...]
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18793,132 +18143,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19086,132 +18432,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19379,61 +18721,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -19672,61 +19010,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -19965,61 +19299,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -20258,61 +19588,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -20551,61 +19877,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -20844,61 +20166,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -21137,61 +20455,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -21430,61 +20744,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -21723,61 +21033,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -22016,61 +21322,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -22309,61 +21611,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -22928,51 +22226,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24719,51 +24017,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмсақ тіндерді кесуге және ұсақ тамырларды коагуляциялауға арналған электрхирургиялық аппарат</w:t>
+Жұмсақ тіндерді кесуге және ұсақ тамырларды БОАгуляциялауға арналған электрхирургиялық аппарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24949,51 +24247,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Байланыссыз газ аргон плазмалық коагуляцияға арналған аппарат</w:t>
+Байланыссыз газ аргон плазмалық БОАгуляцияға арналған аппарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25832,88 +25130,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-27. </w:t>
+ 27. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұзақ көктамырішілік инфузиялардың көлемі мен режимін автоматты түрде ұстап тұруға арналған аспап (инфузиялық сорғы)</w:t>
+Ұзақ вена инфузиялардың көлемі мен режимін автоматты түрде ұстап тұруға арналған аспап (инфузиялық сорғы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25984,51 +25282,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұзақ көктамырішілік инфузиялардың көлемі мен режимін автоматты түрде ұстап тұруға арналған аспап (шприцтік мөлшерлегіш)</w:t>
+Ұзақ вена инфузиялардың көлемі мен режимін автоматты түрде ұстап тұруға арналған аспап (шприцтік мөлшерлегіш)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26106,160 +25404,332 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасында</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>травматологиялық және</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ортопедиялық көмек көрсетуді</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдастыру стандартына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z256" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тірек-қимыл аппараты аурулары және жарақаттары бар пациенттерге медициналық көмекті өңірлендіруді ескере отырып диагностикалық және емдеу іс-шараларының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="242"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -26315,88 +25785,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медициналық қызметтер</w:t>
+Медициналық көрсетілетінқызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Деңгейлер</w:t>
+Өңірлендіру деңгейлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -26740,51 +26210,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көп бейінді облыстық ауруханалар, республикалық маңызы бар қалалардың, астананың көп бейінді қалалық, ауруханалары, бейіні бойынша денсаулық сақтау саласындағы ғылыми ұйымдар</w:t>
+Көпбейінді облыстық ауруханалар, республикалық маңызы бар қалалардың, астананың көпбейінді қалалық, ауруханалары, бейіні бойынша денсаулық сақтау саласындағы ғылыми ұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30040,51 +29510,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шокқа қарсы негізгі және реанимациялық терапия</w:t>
+ШоБҚА қарсы негізгі және реанимациялық терапия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37950,52 +37420,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Буындардың эндопротезі </w:t>
+              <w:t>
+Буындардың эндопротезі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -38754,50 +38224,4929 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>травматологиялық және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ортопедиялық көмек көрсетуді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z258" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ірі буынды эндопротездеу бойынша мамандандырылған және жоғары технологиялық медициналық көмек көрсетуге үміткер медициналық ұйымдарға қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z259" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жекелеген операциялық залдың ламинарлық ауа алмасуы және/немесе ауа тазалау жүйесінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z260" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Эндопротездеумен айналысатын ұйымдар үшін қосымша жабдықтың болуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z261" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Цифрлық архивтеу мүмкіндігі бар рентгеноскопиялық кешен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z262" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Ортопедияға арналған керек-жарақтары бар операциялық стол;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z263" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ортопедияға арналған қуатты жабдықтар (осцилляторлық ара);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z264" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Буын эндопротездеуіне сәйкес келетін буын ендопротезінің модельдеріне толық құралдар жиынтығы, сәйкес эндопротездердің сәйкестендіру (импланттардың) болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z265" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Тізе және жамбас-сан буынын белсенді-пассивті әзірлеуге арналған аппарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z266" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Буын операцияларына арналған бір реттік хирургиялық кір жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z267" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Травматолог-ортопед дәрігерлерінің соңғы 5 жылда эндопротездеу бойынша біліктілігін арттыру туралы сертификатының болуы (бөлімшеде кемінде 2 травматолог-ортопед дәрігер болуы тиіс, осы бағытта біліктілігі арттыруынан және тағылымдамадан өткен болуы тиіс). Әр дәрігерге 6-қосымшаға сәйкес толтырылған "Кәсіби құзыреттілікке сәйкес келу парағы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z268" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Эндопротездеу операцияларына қатысқан медициналық персоналдың (анестезиолог-реаниматологтар, операциялық мейіргерлер) біліктілігін арттыру туралы куәліктің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z269" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ұлттық аккредитация туралы куәліктің болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>травматологиялық және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ортопедиялық көмек көрсетуді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z271" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дәрігердің ендопротездеуді жүргізу үшін кәсіби құзыреттілікке сәйкес келу парағы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z272" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z273" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z274" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мамандық </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z275" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z276" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жұмыс орны, бөлімшесі </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z277" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z278" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мамандық бойынша жұмыс өтілі _____ Біліктілік санаты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z279" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z280" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соңғы 2 жылдағы ірі буынды эндопротездеу бойынша оқыту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z281" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сертификат қоса беріледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Емшараның немесе операцияның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z282" w:id="266"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш беруші толтырады:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="266"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиісті жолға "+" белгісін қойыңыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке орындаймын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орындамаймын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сан-жамбас буынын толық ауыстыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сан-жамбас буынының биполярлық эндопротездеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сан-жамбас буынының ревизиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тізе буынының толық ауыстыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тізе буынының ревизиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАЖ-ға пациенттің деректерін енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Денсаулық сақтау министрлігінің ірі буындарды эндопротездеудің бірыңғай тіркеліміне пациенттің деректерін енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z283" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аталған деректерін дұрыстығын растаймын: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z284" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Өтініш берушінің қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z285" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z286" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z287" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәсіби құзыреттіліктің сәйкес келу парағын бекіту бойынша ұсынымдарымды растаймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z288" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________ ___________ _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z289" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлім меңг. немесе жоғары тұрған басшының тегі, аты-жөні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z290" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің қолы Күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z291" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ірі буындарды эндопротездеуді орындайтын екінші және үшінші деңгейдегі медициналық ұйымның травматолог дәрігері Стандарттың 6-қосымшасына сәйкес кәсіби құзыреттілікке сәйкестік парағын (осы медициналық ұйымда дәрігерге орындауға рұқсат етілген операциялардың тізбесі) толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z292" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтырылған кәсіби құзыреттілікке сәйкестік парағы адам ресурстарын басқару бөліміне ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z293" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәрігердің ағымдағы біліктілігін (білімін, дағдыларын және тәжірибесін) ескере отырып, оның кәсіби құзыреттілігіне сәйкестік парағын қайта қарау рәсімі екі жылда бір рет жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>травматологиялық және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ортопедиялық көмек көрсетуді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z295" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Эндопротездеу жүргізілген кезеңіндегі пациенттердің тізімі _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="684"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ р/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық ұйым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауру тарихының №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Т.А.Ә.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жынысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түскен күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығарылған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төсек күндері өткізілді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХАК-10 коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорытынды диагноз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z296" w:id="279"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операция күні (бастапқы / ревизиялық)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="279"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операция жүргізуге көрсетілімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анестезия түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z297" w:id="280"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операцияның сипаты (жоспарлы/шұғыл/ақылы)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="280"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Компоненттің түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имплант өндіруші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Импланттың моделі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z298" w:id="281"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Партияның сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="281"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+LOT number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z299" w:id="282"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Импланттың сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="282"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+REF number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z300" w:id="283"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бекіту түрі (цемент/цементсіз / гибридті)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="283"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операциядан кейінгі ерте асқынулар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бастапқы протездеу жүргізілген медициналық ұйым (егер ревизия болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бастапқы протездеу күні (егер ревизия болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ревизияның себебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ревизияның түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ілеспе материалдар (пластиналар, сүйек пластикасы, аугменттер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операция жүргізген бригаданың Т.А.Ә</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -38877,55 +43226,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -39251,31 +43600,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>