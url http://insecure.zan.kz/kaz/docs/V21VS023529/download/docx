--- v0 (2025-11-08)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e829a42" w14:textId="e829a42">
+    <w:p w14:paraId="503b87f" w14:textId="503b87f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -728,62 +728,62 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Барлық кандидаттар үшін үгіттік баспа материалдарын орналастыру үшін орындар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда-Шығыс Қазақстан облысы Шемонаиха ауданы әкімдігінің 19.03.2024 </w:t>
+        <w:t>
+      Ескерту. Қосымша жаңа редакцияда-Шығыс Қазақстан облысы Шемонаиха ауданы әкімдігінің 23.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 93</w:t>
+        <w:t>№ 166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -808,51 +808,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-   №</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -880,51 +880,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үгіттік баспа материалдарын орналастыру үшін орындар</w:t>
+Үгіттік баспа материалдарын орналастыруға арналған орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1000,87 +1000,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шемонаиха қаласы</w:t>
-[...35 lines deleted...]
-"Атамекен" кафесі ғимаратына іргелес аумақтағы ақпараттық стенд, Серікқазы Бекбосынов көшесі, 11 (келісім бойынша)</w:t>
+ Шемонаиха қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" кафесі ғимаратына іргелес аумақтағы ақпараттық стенд, Серікқазы Бекбосынов көшесі, 7 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1306,51 +1306,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақтелеком" АҚ филиалы желілік-техникалық цехыныңың ғимаратына іргелес аумақтағы ақпараттық стенд, Интернациональная көшесі, 2 (келісім бойынша)</w:t>
+"Қазақтелеком" АҚ филиалы желілік-техникалық цехының ғимаратына іргелес аумақтағы ақпараттық стенд, Интернациональная көшесі, 2 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1396,93 +1396,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Гуманитарлық-техникалық колледжі" жауапкершілігі шектеулі серіктестігінің ғимаратына іргелес аумақтағы ақпараттық стенд, Жуков көшесі, 2 (келісім бойынша)</w:t>
+"Гуманитарлық-техникалық колледж" жауапкершілігі шектеулі серіктестігінің ғимаратына іргелес аумақтағы ақпараттық стенд, Жуков көшесі, 2 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Первомайский кенті </w:t>
+              <w:t>
+Первомайский кенті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1514,88 +1514,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-Шығыс Қазақстан облысы білім басқармасы Шемонаиха ауданы бойынша білім бөлімінің "Барашки негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Целинная көшесі, 8 (келісім бойынша)</w:t>
+              <w:t>
+ Барашки ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қазақстан облысы білім басқармасы Шемонаиха ауданы бойынша білім бөлімінің "Барашки негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Целинный көшесі, 8 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1664,51 +1664,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Шығыс Қазақстан облысы білім басқармасы Шемонаиха ауданы бойынша білім бөлімінің "Ново-Ильинка негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Центральная көшесі, 92 (келісім бойынша)</w:t>
+Шығыс Қазақстан облысы білім басқармасы Шемонаиха ауданы бойынша білім бөлімінің "Ново-Ильинка негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Центральный көшесі, 96 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1778,51 +1778,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шығыс Қазақстан облысы жұмыспен қамтуды үйлестіру және әлеуметтік бағдарламалар басқармасының "Первомай арнаулы әлеуметтік қызмет көрсету орталығы" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Металлургтер көшесі, 1а (келісім бойынша)</w:t>
+"Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасының "Первомай арнайы әлеуметтік қызметтер көрсету орталығы" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Металлургов көшесі, 1а (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1868,183 +1868,206 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шығыс Қазақстан облысы білім басқармасы Шемонаиха ауданы бойынша білім бөлімінің "Д.М. Карбышев атындағы Первомай жалпы орта білім беретін мектеп-балабақшасы" кешені" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Металлургтер көшесі, 5 (келісім бойынша)</w:t>
+Шығыс Қазақстан облысы білім басқармасы Шемонаиха ауданы бойынша білім бөлімінің "Д.М. Карбышев атындағы Первомай жалпы орта білім беретін мектеп-балабақшасы" кешені" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Металлургов көшесі, 5 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...41 lines deleted...]
-Шығыс Қазақстан облысы Шемонаиха ауданы Первомайский кенті әкімінің аппараты" мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Маяковский көшесі, 27</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Усть-Таловка кенті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Усть-Таловка кенті </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Березовка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Центральный" дүкенінің ғимаратына іргелес аумақтағы ақпараттық стенд, Южная көшесі, 8 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2076,447 +2099,447 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-"Центральный" дүкенінің ғимаратына іргелес аумақтағы ақпараттық стенд, Южная көшесі, 8 (келісім бойынша)</w:t>
+              <w:t>
+Половинка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 5511 әскери бөлімі ғимаратына іргелес аумақтағы ақпараттық стенд, Достық көшесі, 8 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...64 lines deleted...]
-№ 6699 әскери бөлімшесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Достық көшесі, 8 (келісім бойынша)</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Усть-Таловка кенті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Барлығына арналған киім және аяқ киім" дүкенінің ғимаратына іргелес аумақтағы ақпараттық стенд, Абай көшесі, 12 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...66 lines deleted...]
-"Барлығына арналған киім және аяқ киім" дүкенінің ғимаратына іргелес аумақтағы ақпараттық стенд, Абай көшесі, 12 (келісім бойынша)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қазақстан облысы білім басқармасы Шемонаиха ауданы бойынша білім бөлімінің "И.М. Астафьев атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Школьная көшесі, 3 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...41 lines deleted...]
-Шығыс Қазақстан облысы білім басқармасы Шемонаиха ауданы бойынша білім бөлімінің "И.М. Астафьев атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Школьная көшесі, 3 (келісім бойынша)</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вавилон ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Вавилон ауылдық округі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Камышинка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Камышинское 2" жауапкершілігі шектеулі серіктестігінің мәдениет үйі ғимаратына іргелес аумақтағы ақпараттық стенд, Дружба көшесі, 2 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2549,87 +2572,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Камышинка ауылы</w:t>
-[...35 lines deleted...]
-"Камышинское 2" жауапкершілігі шектеулі серіктестігінің мәдениет үйінің ғимаратына іргелес аумақтағы ақпараттық стенд, Дружба көшесі, 2 (келісім бойынша)</w:t>
+Кенюхово ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Шемонаиха ауданының аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорнының медициналық пункті ғимаратына іргелес аумақтағы ақпараттық стенд, Советская көшесі, 36 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2662,87 +2685,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кенюхово ауылы</w:t>
-[...35 lines deleted...]
-Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Шемонаиха ауданының аудандық аураханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорының медициналық пункті ғимаратына іргелес аумақтағы ақпараттық стенд, Советская көшесі, 36 (келісім бойынша)</w:t>
+Пруггерово ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қазақстан облысы білім басқармасы Шемонаиха ауданы бойынша білім бөлімінің "Пруггерово негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Школьная көшесі, 25 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2775,488 +2798,488 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пруггерово ауылы</w:t>
-[...35 lines deleted...]
-"Шығыс Қазақстан облысы білім басқармасы Шемонаиха ауданы бойынша білім бөлімінің "Пруггерово негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Школьная көшесі, 25 (келісім бойынша)</w:t>
+Сугатовка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шемонаиха ауданы әкімдігінің мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ғимаратына іргелес аумақтағы ақпараттық стенд, Ленин көшесі, 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-"Шемонаиха ауданы әкімдігінің мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорынының ғимаратына іргелес аумақтағы ақпараттық стенд, Ленин көшесі, 3</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Верх-Уба ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Верх-Уба ауылдық округі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Верх-Уба ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шығыс Қазақстан облысы Шемонаиха ауданы Верх-Уба ауылдық округі әкімінің аппараты" мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Совхозный тұйық көшесі, 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...66 lines deleted...]
-"Шығыс Қазақстан облысы Шемонаиха ауданы Верх-Уба ауылдық округі әкімінің аппараты мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Совхозный тұйық көшесі, 21</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қазақстан облысы Табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Верх-Уба орман шаруашылығы" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Киров көшесі, 42 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...41 lines deleted...]
-"Шығыс Қазақстан облысының табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Верх-Уба орман шаруашылығы" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Киров көшесі, 42 (келісім бойынша)</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Волчанка ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Волчанка ауылдық округі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Большая Речка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қазақстан облысы білім басқармасы Шемонаиха ауданы бойынша білім бөлімінің "Большая Речка жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Школьная көшесі, 20 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3289,356 +3312,333 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Большая Речка ауылы</w:t>
-[...35 lines deleted...]
-Шығыс Қазақстан облысы білім басқармасы Шемонаиха ауданы бойынша білім бөлімінің "Большая Речка жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратына іргелес аумақтағы ақпараттық стенд, Школьная көшесі, 20 (келісім бойынша)</w:t>
+Волчанка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шемонаиха ауданы әкімдігінің мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ғимаратына іргелес аумақтағы ақпараттық стенд, Победа көшесі, 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-"Шемонаиха ауданы әкімдігінің мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорынының ғимаратына іргелес аумақтағы ақпараттық стенд, Победа көшесі, 10</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдриха ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Выдриха ауылдық округі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдриха ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Выдрихинское" жауапкершілігі шектеулі серіктестігінің әкімшілік ғимаратына іргелес аумақтағы ақпараттық стенд, Центральная көшесі, 72 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...66 lines deleted...]
-"Выдрихинское" жауапкершілігі шектеулі серіктестігінің әкімшілік ғимаратына іргелес аумақтағы ақпараттық стенд, Центральная көшесі, 72 (келісім бойынша)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасының "Уба" шипажайы" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Центральная көшесі, 65 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3684,183 +3684,206 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шығыс Қазақстан облысы жұмыспен қамтуды үйлестіру және әлеуметтік бағдарламалар басқармасы "Санаторий "Уба" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Центральная көшесі, 65 (келісім бойынша)</w:t>
+Шығыс Қазақстан облысы білім басқармасы Шемонаиха ауданы бойынша білім бөлімінің "А.С. Иванов атындағы Выдриха жалпы орта білім беретін мектеп-балабақшасы" кешені" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, А.С. Иванов көшесі, 2 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...41 lines deleted...]
-"Шығыс Қазақстан облысы білім басқармасы Шемонаиха ауданы бойынша білім беру бөлімінің "А.С. Иванов атындағы жалпы білім беретін орта мектеп-балабақша" Выдриха кешені" коммуналдық мемлекеттік мекемесі ғимаратына іргелес аумақтағы ақпараттық стенд, А.С. Иванов көшесі, 2 (келісім бойынша)</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зевакино ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Зевакино ауылдық округі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зевакино ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шемонаиха ауданы әкімдігінің мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ғимаратына іргелес аумақтағы ақпараттық стенд, Халықтық көшесі, 61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3893,242 +3916,242 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зевакино ауылы</w:t>
-[...35 lines deleted...]
-"Шемонаиха ауданы әкімдігінің мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорынының ғимаратына іргелес аумақтағы ақпараттық стенд, Халықтық көшесі, 61</w:t>
+Убинка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шемонаиха ауданы әкімдігінің мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ғимаратына іргелес аумақтағы ақпараттық стенд, Школьная көшесі, 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-"Шемонаиха ауданы әкімдігінің мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорынының ғимаратына іргелес аумақтағы ақпараттық стенд, Школьная көшесі, 22</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каменевский ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Каменевский ауылдық округі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коневка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Коневское" жауапкершілігі шектеулі серіктестігі ғимаратына іргелес аумақтағы ақпараттық стенд, Молодежная көшесі, 2 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4161,87 +4184,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Коневка ауылы</w:t>
-[...35 lines deleted...]
-"Коневское" жауапкершілігі шектеулі серіктестігінің ғимаратына іргелес аумақтағы ақпараттық стенд, Молодежная көшесі, 2 (келісім бойынша)</w:t>
+Рассыпное ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қазақстан облысы білім басқармасы Шемонаиха ауданы бойынша білім бөлімінің "Шоқан Уәлиханов атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Школьная көшесі, 9 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4274,242 +4297,242 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рассыпное ауылы</w:t>
-[...35 lines deleted...]
-Казахстанская көшесі, 3 мекен-жайында орналасқан ақпараттық стенд </w:t>
+Рулиха ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шемонаиха ауданы әкімдігінің мәдениет үйі" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Центральная көшесі, 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-"Шемонаиха ауданы әкімдігінің мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорынының ғимаратына іргелес аумақтағы ақпараттық стенд, Центральная көшесі, 63</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Октябрьский ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Октябрьский ауылдық округі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Луговое ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қазақстан облысы білім басқармасы Шемонаиха ауданы бойынша білім бөлімінің "Октябрьская негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Школьная көшесі, 3 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4542,242 +4565,242 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Луговое ауылы</w:t>
-[...35 lines deleted...]
-"Хамзин С. және Компания" сенім серіктестігінің № 2 бөлімшесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Школьная көшесі, 1а (келісім бойынша) </w:t>
+Октябрьское ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Хамзин С. и Компания" сенім серіктестігінің мәдениет үй ғимаратына іргелес аумақтағы ақпараттық стенд, В. Зубко көшесі, 2 (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-"Хамзин С. және Компания" сенім серіктестігінің Октябрьское ауылының Мәдениет үйі ғимаратына іргелес аумақтағы ақпараттық стенд, В. Зубко көшесі, 2 (келісім бойынша)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разин ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Разин ауылдық округі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Красная Шемонаиха ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қазақстан облысы білім басқармасы Шемонаиха ауданы бойынша білім бөлімінің "Ыбырай Алтынсарин атындағы негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Новосельская көшесі, 12а (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4810,200 +4833,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Красная Шемонаиха ауылы</w:t>
-[...111 lines deleted...]
-              <w:t>
 Медведка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Шығыс Қазақстан облысы білім басқармасы Шемонаиха ауданы бойынша білім бөлімінің "Новая Жизнь негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Центральная көшесі, 24 а (келісім бойынша)</w:t>
+Шығыс Қазақстан облысы білім басқармасы Шемонаиха ауданы бойынша білім бөлімінің "Новая Жизнь негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына іргелес аумақтағы ақпараттық стенд, Центральная көшесі, 24а (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5035,55 +4945,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5409,31 +5319,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>