--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="543536d" w14:textId="543536d">
+    <w:p w14:paraId="a487bee" w14:textId="a487bee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -785,51 +785,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); шешімдерімен; өзгерістер енгізілді - Солтүстік Қазақстан облысы Уәлиханов ауданы әкімінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) № 502 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1217,2529 +1237,2545 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Қаратерек ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z41" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      8) № 511 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 511 сайлау учаскесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z42" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің орналасқан жері: Қайрат ауылдық округі Қайрат ауылы, "Солтүстік Қазақстан облысы Уәлиханов ауданы Қайрат ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің демалыс орталығының ғимараты, Бөгенбай батыр көшесі, 12.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Қайрат ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) алып тасталды - Солтүстік Қазақстан облысы Уәлиханов ауданы әкімінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) № 513 сайлау учаскесі сайлау учаскесінің орналасқан жері: Қулыкөл ауылдық округі Қулыкөл ауылы, Қулыкөл мәдениет үйінің ғимараты, М. Ғабдуллин көшесі, 8.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z43" w:id="26"/>
-[...15 lines deleted...]
-      сайлау учаскесінің шекаралары: Қайрат ауылы.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Қулыкөл ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
-[...15 lines deleted...]
-      9) № 512 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z49" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) № 514 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
-[...15 lines deleted...]
-      сайлау учаскесінің орналасқан жері: Қайрат ауылдық округі Жасқайрат ауылы, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Уәлиханов ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Жасқайрат негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Иманов көшесі, 15.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің орналасқан жері: Қулыкөл ауылдық округі Қаратал ауылы, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Уәлиханов ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Қаратал негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Шәкәрім көшесі, 17.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
-[...15 lines deleted...]
-      сайлау учаскесінің шекаралары: Жасқайрат ауылы.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Қаратал ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) № 515 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z53" w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z53" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің орналасқан жері: Қулыкөл ауылдық округі Береке ауылы, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Уәлиханов ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Береке негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Божай көшесі, 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z54" w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z54" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Береке ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z55" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z55" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) № 517 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z56" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің орналасқан жері: Қарасу ауылдық округі Аққұдық ауылы, "Солтүстік Қазақстан облысы Уәлиханов ауданы Қарасу ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің Аққұдық ауылдық клубының ғимараты, Құмдыкөл көшесі, 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z57" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Аққұдық ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z58" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) № 518 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z59" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің орналасқан жері: Көктерек ауылдық округі Көктерек ауылы, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Уәлиханов ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Елтай орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Парковая көшесі 2, 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z60" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Көктерек ауылы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z56" w:id="39"/>
-[...15 lines deleted...]
-      сайлау учаскесінің орналасқан жері: Қарасу ауылдық округі Аққұдық ауылы, "Солтүстік Қазақстан облысы Уәлиханов ауданы Қарасу ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің Аққұдық ауылдық клубының ғимараты, Құмдыкөл көшесі, 10.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) № 519 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z57" w:id="40"/>
-[...15 lines deleted...]
-      сайлау учаскесінің шекаралары: Аққұдық ауылы.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің орналасқан жері: Көктерек ауылдық округі Мортық ауылы, "Солтүстік Қазақстан облысы Уәлиханов ауданы Көктерек ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің Мортық ауылдық клубының ғимараты, Интернационал көшесі, 13.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z58" w:id="41"/>
-[...15 lines deleted...]
-      14) № 518 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z63" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Мортық ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z59" w:id="42"/>
-[...15 lines deleted...]
-      сайлау учаскесінің орналасқан жері: Көктерек ауылдық округі Көктерек ауылы, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Уәлиханов ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Елтай орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Парковая көшесі 2, 7.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) № 520 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z60" w:id="43"/>
-[...15 lines deleted...]
-      сайлау учаскесінің шекаралары: Көктерек ауылы.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің орналасқан жері: Телжан ауылдық округі Көбенсай ауылы, "Солтүстік Қазақстан облысы Уәлиханов ауданы Телжан ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің демалыс орталығының ғимараты, Спортивная көшесі, 9.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z61" w:id="44"/>
-[...15 lines deleted...]
-      15) № 519 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z66" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Көбенсай ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z62" w:id="45"/>
-[...15 lines deleted...]
-      сайлау учаскесінің орналасқан жері: Көктерек ауылдық округі Мортық ауылы, "Солтүстік Қазақстан облысы Уәлиханов ауданы Көктерек ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің Мортық ауылдық клубының ғимараты, Интернационал көшесі, 13.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) № 521 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z63" w:id="46"/>
-[...15 lines deleted...]
-      сайлау учаскесінің шекаралары: Мортық ауылы.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің орналасқан жері: Телжан ауылдық округі Телжан ауылы, "Солтүстік Қазақстан облысы Уәлиханов ауданы Телжан ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің халықтың бос уақытын ұйымдастыру орталығының ғимараты, Гагарин көшесі, 8.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z64" w:id="47"/>
-[...15 lines deleted...]
-      16) № 520 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z69" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Телжан ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z65" w:id="48"/>
-[...15 lines deleted...]
-      сайлау учаскесінің орналасқан жері: Телжан ауылдық округі Көбенсай ауылы, "Солтүстік Қазақстан облысы Уәлиханов ауданы Телжан ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің демалыс орталығының ғимараты, Спортивная көшесі, 9.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 522 сайлау учаскесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z66" w:id="49"/>
-[...15 lines deleted...]
-      сайлау учаскесінің шекаралары: Көбенсай ауылы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің орналасқан жері: Ақбұлақ ауылдық округі Ақбұлақ ауылы, "Солтүстік Қазақстан облысы Уәлиханов ауданы Ақбұлақ ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің Ақбұлак ауылдық клубының ғимараты, Фрунзе көшесі, 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Ақбұлақ ауылы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19) алып тасталды - Солтүстік Қазақстан облысы Уәлиханов ауданы әкімінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) № 524 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z67" w:id="50"/>
-[...15 lines deleted...]
-      17) № 521 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z77" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің орналасқан жері: Ақбұлақ ауылдық округі Жас Ұлан ауылы, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Уәлиханов ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Мағжан Жұмабаев атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Мағжан Жұмабаев көшесі, 8.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z68" w:id="51"/>
-[...15 lines deleted...]
-      сайлау учаскесінің орналасқан жері: Телжан ауылдық округі Телжан ауылы, "Солтүстік Қазақстан облысы Уәлиханов ауданы Телжан ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің халықтың бос уақытын ұйымдастыру орталығының ғимараты, Гагарин көшесі, 8.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Жас Ұлан ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z69" w:id="52"/>
-[...15 lines deleted...]
-      сайлау учаскесінің шекаралары: Телжан ауылы.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) № 525 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z70" w:id="53"/>
-[...15 lines deleted...]
-      18) № 522 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z80" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің орналасқан жері: Кішкенекөл ауылдық округі Кішкенекөл ауылы, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Уәлиханов ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Мектеп жанындағы интернаты бар №2 Кішкенекөл орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Әбу Әбішев, 11.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z71" w:id="54"/>
-[...15 lines deleted...]
-      сайлау учаскесінің орналасқан жері: Ақбұлақ ауылдық округі Ақбұлақ ауылы, "Солтүстік Қазақстан облысы Уәлиханов ауданы Ақбұлақ ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің Ақбұлак ауылдық клубының ғимараты, Фрунзе көшесі, 12.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 525 сайлау учаскесінің шекаралары Кішкенекөл ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z72" w:id="55"/>
-[...15 lines deleted...]
-      сайлау учаскесінің шекаралары: Ақбұлақ ауылы.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әбу Әбішев көшесі 1/1, 2, 4/1, 4/2, 6/1, 6/2, 7, 8, 9, 10/1, 10/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2, 23, 25/1, 25/2.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z73" w:id="56"/>
-[...15 lines deleted...]
-      19) № 523 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z83" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәбит Мұканов көшесі 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 12, 12/2, 13/1, 13/2, 14/1, 14/2, 15, 16/1, 16/2, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2, 23/1, 23/2, 24/1, 24/2, 25/1, 25/2, 26/1, 26/2, 27/1, 27/2, 28/1, 28/2, 29/1, 29/2, 30/1, 30/2, 31/1, 31/2, 32/1, 32/2, 33/1, 33/2, 34/1, 34/2, 34/3, 34/4, 36/1, 36/2.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z74" w:id="57"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="67"/>
+    <w:bookmarkStart w:name="z84" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қажым Мүсіпов көшесі 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 24, 27, 33. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z85" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұлтанғазы Хасенов көшесі 1, 2, 3/1, 3/2, 4, 5/1, 5/2, 6, 7/1, 7/2, 8, 9, 10, 11/1, 11/2, 12, 13/1, 13/2, 14, 16, 18, 20, 22.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z86" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сабыр Мәліков көшесі 1А, 2А, 2Б, 3, 4/1, 4/2, 5, 5А, 6А, 6/1, 6/2, 8/1, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 24, 26, 28.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z87" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Жамбыл көшесі 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5, 6, 7, 8, 9, 10/1, 10/2,11, 12/1, 12/2, 13/1, 13/2, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 38А, 38Б, 39, 40,41, 42, 43, 44, 46, 46А, 48, 49А, 50, 51, 53.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z88" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаракөл көшесі 1, 2, 2А, 4, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 17/1, 17/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2, 23/1, 23/2, 24, 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z89" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северная көшесі 1/1, 1А/2, 1А, 9/1, 9/2, 15/1, 15/2, 17/1, 17/2, 19/1, 21, 23/1, 23/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z90" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Элеваторная көшесі 1А, 2, 3, 4, 5, 6, 7, 9, 11, 12/1, 12/2, 13, 14/1, 14/2, 15, 16/1, 16/2, 17, 18/1, 18/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z91" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мырзахмет Ғибадилов көшесі 1/1, 1/2, 2, 3, 4, 5/1, 5/2, 6, 9/1, 9/2, 11/1, 11/2, 12, 13/1, 13/2, 14, 15/1, 15/2, 16, 18, 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z92" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Миллер көшесі 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8, 9/1, 9/2, 10, 11/1, 11/2, 12, 14, 14/1, 14/2, 15/2, 16, 18, 18/1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z93" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрмақ Жүнісов көшесі 21, 22, 22/2, 24/2, 26/2, 28/1, 28/2, 30/1, 30/2, 31, 32/1, 32/2, 33, 33/2, 34/1, 34/2, 35, 36/1, 36/2, 37, 37/2, 38/1, 38/2, 38/3, 39, 41, 42, 43/2, 44, 45/2, 47/1, 47/2, 49/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z94" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі 3, 3Б, 4, 5/1, 5/2, 5/3, 5/4, 6, 7/1, 7/2, 9/1, 9/2, 9/4, 9/5, 9/6, 9/8, 9/11, 9/14, 9/15, 9/18, 11, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 29А, 30, 32, 34, 36, 38.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z85" w:id="68"/>
-[...15 lines deleted...]
-      Сұлтанғазы Хасенов көшесі 1, 2, 3/1, 3/2, 4, 5/1, 5/2, 6, 7/1, 7/2, 8, 9, 10, 11/1, 11/2, 12, 13/1, 13/2, 14, 16, 18, 20, 22.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абылай хан көшесі 14, 20, 26/1, 26/2, 28, 30, 30/1, 43, 43/1, 43/2, 49 50/1, 50/2, 51, 52, 53/1, 53/2, 55/1, 55/2, 56, 57, 60, 62, 64, 66, 68, 70.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z86" w:id="69"/>
-[...15 lines deleted...]
-      Сабыр Мәліков көшесі 1А, 2А, 2Б, 3, 4/1, 4/2, 5, 5А, 6А, 6/1, 6/2, 8/1, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 24, 26, 28.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәншүк Мәметова көшесі 1/1, 1/2, 2, 2/1, 2/2, 3, 3/1, 3/2, 4, 4А, 5, 5А, 6, 6А, 7, 8, 8А, 9, 10, 11, 12, 13, 14, 15.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z87" w:id="70"/>
-[...15 lines deleted...]
-       Жамбыл көшесі 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5, 6, 7, 8, 9, 10/1, 10/2,11, 12/1, 12/2, 13/1, 13/2, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 38А, 38Б, 39, 40,41, 42, 43, 44, 46, 46А, 48, 49А, 50, 51, 53.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүтәш Сыздықов көшесі 22, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37А, 38, 39, 39А, 40, 41, 41А, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52, 54, 57/1, 57/2, 59/1, 59/2.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z88" w:id="71"/>
-[...15 lines deleted...]
-      Қаракөл көшесі 1, 2, 2А, 4, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 17/1, 17/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2, 23/1, 23/2, 24, 39.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) № 526 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z89" w:id="72"/>
-[...15 lines deleted...]
-      Северная көшесі 1/1, 1А/2, 1А, 9/1, 9/2, 15/1, 15/2, 17/1, 17/2, 19/1, 21, 23/1, 23/2.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің орналасқан жері: Кішкенекөл ауылдық округі Кішкенекөл ауылы, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Уәлиханов ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Кішкенекөл қазақ мектеп-гимназиясы" коммуналдық мемлекеттік мекемесінің ғимараты, Сабыр Мәліков көшесі, 73.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z90" w:id="73"/>
-[...15 lines deleted...]
-      Элеваторная көшесі 1А, 2, 3, 4, 5, 6, 7, 9, 11, 12/1, 12/2, 13, 14/1, 14/2, 15, 16/1, 16/2, 17, 18/1, 18/2.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 526 сайлау учаскесінің шекаралары Кішкенекөл ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z91" w:id="74"/>
-[...15 lines deleted...]
-      Мырзахмет Ғибадилов көшесі 1/1, 1/2, 2, 3, 4, 5/1, 5/2, 6, 9/1, 9/2, 11/1, 11/2, 12, 13/1, 13/2, 14, 15/1, 15/2, 16, 18, 20.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гагарин көшесі 1, 1А, 1Б, 2, 2А, 2Б, 2/1, 2/2, 3, 4/1, 4А/1, 5, 6/1, 6/2, 8/1, 8/2, 9, 10/1, 10/2, 11, 12, 13, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 29, 31, 32, 32А, 32А/1, 32А/2, 32А/3, 33, 34, 35, 36, 37, 38, 39, 40/1, 40/2, 41, 42, 43, 44, 45, 46, 46А, 46А/2, 47, 48, 49, 50, 51, 51А, 52А, 52Б, 52/1, 52/2, 53, 55, 56, 57, 58, 58А, 59, 59А, 61, 62, 63, 64, 65, 66, 67А, 67/2, 69/2, 72, 73, 75, 77А.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z92" w:id="75"/>
-[...15 lines deleted...]
-      Миллер көшесі 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8, 9/1, 9/2, 10, 11/1, 11/2, 12, 14, 14/1, 14/2, 15/2, 16, 18, 18/1</w:t>
+    <w:bookmarkStart w:name="z102" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шоқан Уәлиханов көшесі 1, 2/1, 2/2, 2/3, 2/4, 3, 4/1, 4/2, 4А/1, 5, 6/1, 6/2, 6/3, 6/4, 7, 7/1, 7/2, 8, 9, 10/1, 10/2, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19А, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55/1, 55/2, 56, 58, 58/1, 58/2, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68/1, 68/2, 69, 70, 71, 72, 74, 75.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z93" w:id="76"/>
-[...15 lines deleted...]
-      Нұрмақ Жүнісов көшесі 21, 22, 22/2, 24/2, 26/2, 28/1, 28/2, 30/1, 30/2, 31, 32/1, 32/2, 33, 33/2, 34/1, 34/2, 35, 36/1, 36/2, 37, 37/2, 38/1, 38/2, 38/3, 39, 41, 42, 43/2, 44, 45/2, 47/1, 47/2, 49/1.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сабыр Мәліков көшесі 21, 21А, 23, 25, 27, 28А, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 49А, 50, 51, 52, 53, 54, 55, 56,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z94" w:id="77"/>
-[...15 lines deleted...]
-      Абай көшесі 3, 3Б, 4, 5/1, 5/2, 5/3, 5/4, 6, 7/1, 7/2, 9/1, 9/2, 9/4, 9/5, 9/6, 9/8, 9/11, 9/14, 9/15, 9/18, 11, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 29А, 30, 32, 34, 36, 38.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 71А, 72, 72/1, 72/2, 72/3, 72/6, 72/7, 72/8, 75, 77, 78, 79, 83, 85, 87, 89, 91, 93, 95, 97.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z95" w:id="78"/>
-[...15 lines deleted...]
-      Абылай хан көшесі 14, 20, 26/1, 26/2, 28, 30, 30/1, 43, 43/1, 43/2, 49 50/1, 50/2, 51, 52, 53/1, 53/2, 55/1, 55/2, 56, 57, 60, 62, 64, 66, 68, 70.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі 31, 33, 35, 37, 37А, 39, 40, 41, 42, 43, 44, 45, 45А, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 61А, 62, 63, 63А, 64, 65, 66, 67/1, 67/2, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z96" w:id="79"/>
-[...15 lines deleted...]
-      Мәншүк Мәметова көшесі 1/1, 1/2, 2, 2/1, 2/2, 3, 3/1, 3/2, 4, 4А, 5, 5А, 6, 6А, 7, 8, 8А, 9, 10, 11, 12, 13, 14, 15.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абылай хан көшесі 29, 31, 37, 39.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z97" w:id="80"/>
-[...15 lines deleted...]
-      Мүтәш Сыздықов көшесі 22, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37А, 38, 39, 39А, 40, 41, 41А, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52, 54, 57/1, 57/2, 59/1, 59/2.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтан Бижанов көшесі 8, 9, 10, 12, 14, 15, 16, 21/1, 21/2, 22, 24.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z98" w:id="81"/>
-[...15 lines deleted...]
-      22) № 526 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z108" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қапар Сәниев көшесі 4, 6, 8, 10, 12, 14, 16, 17, 22, 23, 24, 29, 31, 32, 38, 40.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z99" w:id="82"/>
-[...15 lines deleted...]
-      сайлау учаскесінің орналасқан жері: Кішкенекөл ауылдық округі Кішкенекөл ауылы, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Уәлиханов ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Кішкенекөл қазақ мектеп-гимназиясы" коммуналдық мемлекеттік мекемесінің ғимараты, Сабыр Мәліков көшесі, 73.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүтәш Сыздықов көшесі 1, 3, 6, 7, 9, 15, 16, 21, 22.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z100" w:id="83"/>
-[...15 lines deleted...]
-      № 526 сайлау учаскесінің шекаралары Кішкенекөл ауылы:</w:t>
+    <w:bookmarkStart w:name="z110" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нурмақ Жунісов көшесі 5, 6/1, 6/2, 7, 8/1, 8/2, 10, 12/1, 12/2, 13, 15, 18.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z101" w:id="84"/>
-[...15 lines deleted...]
-      Гагарин көшесі 1, 1А, 1Б, 2, 2А, 2Б, 2/1, 2/2, 3, 4/1, 4А/1, 5, 6/1, 6/2, 8/1, 8/2, 9, 10/1, 10/2, 11, 12, 13, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 29, 31, 32, 32А, 32А/1, 32А/2, 32А/3, 33, 34, 35, 36, 37, 38, 39, 40/1, 40/2, 41, 42, 43, 44, 45, 46, 46А, 46А/2, 47, 48, 49, 50, 51, 51А, 52А, 52Б, 52/1, 52/2, 53, 55, 56, 57, 58, 58А, 59, 59А, 61, 62, 63, 64, 65, 66, 67А, 67/2, 69/2, 72, 73, 75, 77А.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) № 527 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z102" w:id="85"/>
-[...15 lines deleted...]
-      Шоқан Уәлиханов көшесі 1, 2/1, 2/2, 2/3, 2/4, 3, 4/1, 4/2, 4А/1, 5, 6/1, 6/2, 6/3, 6/4, 7, 7/1, 7/2, 8, 9, 10/1, 10/2, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19А, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55/1, 55/2, 56, 58, 58/1, 58/2, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68/1, 68/2, 69, 70, 71, 72, 74, 75.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің орналасқан жері: Кішкенекөл ауылдық округі Кішкенекөл ауылы, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Уәлиханов ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "№1 Кішкенекөл орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Жамбыл көшесі, 102.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z103" w:id="86"/>
-[...15 lines deleted...]
-      Сабыр Мәліков көшесі 21, 21А, 23, 25, 27, 28А, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 49А, 50, 51, 52, 53, 54, 55, 56,</w:t>
+    <w:bookmarkStart w:name="z113" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 527 сайлау учаскесінің шекаралары Кішкенекөл ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z104" w:id="87"/>
-[...15 lines deleted...]
-      57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 71А, 72, 72/1, 72/2, 72/3, 72/6, 72/7, 72/8, 75, 77, 78, 79, 83, 85, 87, 89, 91, 93, 95, 97.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шоқан Уәлиханов көшесі 89, 90/1, 90/2, 91, 92/1, 92/2, 93, 94/1, 94/2, 95, 97, 98, 100/1, 100/2, 101, 102/1, 103, 104, 105, 106/1, 106/2, 107, 108, 109, 111, 111/1, 112/1, 112/2, 113, 113/1, 113/2, 114/1, 114/2, 114/3, 115.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z105" w:id="88"/>
-[...15 lines deleted...]
-      Абай көшесі 31, 33, 35, 37, 37А, 39, 40, 41, 42, 43, 44, 45, 45А, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 61А, 62, 63, 63А, 64, 65, 66, 67/1, 67/2, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сабыр Мәліков көшесі 82/1, 82/2, 84, 92/1, 92/2, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119/1, 119/2, 121/1, 125, 127/1, 127/2, 127/3, 127/4, 129.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z106" w:id="89"/>
-[...15 lines deleted...]
-      Абылай хан көшесі 29, 31, 37, 39.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтан Бижанов көшесі 25/1, 25/2, 29, 30/1, 30/2, 31, 32/1, 32/2, 33, 34/1, 36/1, 36/2, 38/1, 38/2, 39, 40, 42/1, 42/2, 44, 46, 46А, 52, 53, 54.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z107" w:id="90"/>
-[...15 lines deleted...]
-      Солтан Бижанов көшесі 8, 9, 10, 12, 14, 15, 16, 21/1, 21/2, 22, 24.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі 69/1, 69/2, 71/1, 71/2, 75, 77, 79, 81, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z108" w:id="91"/>
-[...15 lines deleted...]
-      Қапар Сәниев көшесі 4, 6, 8, 10, 12, 14, 16, 17, 22, 23, 24, 29, 31, 32, 38, 40.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Назым Балтабаев көшесі 1, 3, 5, 7, 9, 11, 13/1, 13/2.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z109" w:id="92"/>
-[...15 lines deleted...]
-      Мүтәш Сыздықов көшесі 1, 3, 6, 7, 9, 15, 16, 21, 22.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі 50, 52, 56, 57, 58, 59, 61, 63, 64, 65, 65А, 66, 68, 69, 70, 71, 72, 72А, 73, 75, 77, 79, 80, 82, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 108А, 109, 110, 110/1, 110/2, 111, 112, 113, 114, 115, 117, 119, 119А, 119/1, 119/2, 121, 123/1, 123/2, 125.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z110" w:id="93"/>
-[...15 lines deleted...]
-      Нурмақ Жунісов көшесі 5, 6/1, 6/2, 7, 8/1, 8/2, 10, 12/1, 12/2, 13, 15, 18.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әхметжан Қазымбетов көшесі 1, 3, 4, 9А, 11, 12, 15, 16, 18, 20, 21, 22/1, 22/2, 23, 25, 26/1, 26/2, 26/3, 26/4, 26/5, 26/6, 26/7, 26/8, 27, 28/1, 28/2, 28/3, 28/4, 29, 30/1, 30/2, 30/3, 30/4, 30/5, 30/6, 30/7, 30/8, 31.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z111" w:id="94"/>
-[...15 lines deleted...]
-      23) № 527 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z121" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әбу Әбішев көшесі 27. 29, 31, 31В, 33, 35, 36, 37, 38, 39, 40, 41, 42/1, 42/2, 43, 44/1, 44/2, 45/1, 45/2, 45А, 46, 47/1, 47/2, 49/1, 49/2, 51, 52, 53/1, 53/2, 54, 55, 56, 58, 59/2, 60, 64.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z112" w:id="95"/>
-[...15 lines deleted...]
-      сайлау учаскесінің орналасқан жері: Кішкенекөл ауылдық округі Кішкенекөл ауылы, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Уәлиханов ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "№1 Кішкенекөл орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Жамбыл көшесі, 102.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәбит Мұқанов көшесі 37, 39, 42, 43, 44, 45, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61, 63.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z113" w:id="96"/>
-[...15 lines deleted...]
-      № 527 сайлау учаскесінің шекаралары Кішкенекөл ауылы:</w:t>
+    <w:bookmarkStart w:name="z123" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Строительная көшесі 28/1, 28/2, 34, 34А, 36, 36А, 38, 50А/1, 50А/2, 127, , 133/1, 133/2, 134/1, 134/2, 135/1, 135/2, 136/1, 136/2, 139/1, 139/2, 140/2, 140/1, 141, 142/1, 142/2, 143.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z114" w:id="97"/>
-[...15 lines deleted...]
-      Шоқан Уәлиханов көшесі 89, 90/1, 90/2, 91, 92/1, 92/2, 93, 94/1, 94/2, 95, 97, 98, 100/1, 100/2, 101, 102/1, 103, 104, 105, 106/1, 106/2, 107, 108, 109, 111, 111/1, 112/1, 112/2, 113, 113/1, 113/2, 114/1, 114/2, 114/3, 115.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имақ Тоқпанов көшесі 1, 4, 5, 5/1, 6, 13, 14, 15, 16/1, 16/2, 26, 30, 32.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z115" w:id="98"/>
-[...15 lines deleted...]
-      Сабыр Мәліков көшесі 82/1, 82/2, 84, 92/1, 92/2, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119/1, 119/2, 121/1, 125, 127/1, 127/2, 127/3, 127/4, 129.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлия Молдағулова көшесі 3/1, 3/2, 4, 4А, 5/1, 5/2, 6, 7/1, 7/2, 7/3, 8/1, 8/2.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z116" w:id="99"/>
-[...15 lines deleted...]
-      Солтан Бижанов көшесі 25/1, 25/2, 29, 30/1, 30/2, 31, 32/1, 32/2, 33, 34/1, 36/1, 36/2, 38/1, 38/2, 39, 40, 42/1, 42/2, 44, 46, 46А, 52, 53, 54.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гагарин көшесі 86, 87, 88, 90, 91, 91Б, 92, 93/1, 93/2, 94, 95, 96, 97, 98, 99, 101, 102, 103, 104, 105, 106, 107, 109/1, 109/2, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 121.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z117" w:id="100"/>
-[...15 lines deleted...]
-      Абай көшесі 69/1, 69/2, 71/1, 71/2, 75, 77, 79, 81, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) № 528 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z118" w:id="101"/>
-[...15 lines deleted...]
-      Назым Балтабаев көшесі 1, 3, 5, 7, 9, 11, 13/1, 13/2.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің орналасқан жері: Кішкенекөл ауылдық округі Кішкенекөл ауылы, Қазақстан Республикасы білім және ғылым Министрлігі Солтүстік Қазақстан облысы әкімдігінің "Уәлиханов ауыл шаруашылық колледжі" коммуналдық мемлекеттік мекемесінің ғимараты, Жамбыл көшесі, 140.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z119" w:id="102"/>
-[...15 lines deleted...]
-      Жамбыл көшесі 50, 52, 56, 57, 58, 59, 61, 63, 64, 65, 65А, 66, 68, 69, 70, 71, 72, 72А, 73, 75, 77, 79, 80, 82, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 108А, 109, 110, 110/1, 110/2, 111, 112, 113, 114, 115, 117, 119, 119А, 119/1, 119/2, 121, 123/1, 123/2, 125.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 528 сайлау учаскесінің шекаралары Кішкенекөл ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z120" w:id="103"/>
-[...15 lines deleted...]
-      Әхметжан Қазымбетов көшесі 1, 3, 4, 9А, 11, 12, 15, 16, 18, 20, 21, 22/1, 22/2, 23, 25, 26/1, 26/2, 26/3, 26/4, 26/5, 26/6, 26/7, 26/8, 27, 28/1, 28/2, 28/3, 28/4, 29, 30/1, 30/2, 30/3, 30/4, 30/5, 30/6, 30/7, 30/8, 31.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі 116, 118, 118А, 120, 122, 122/1, 122/2, 122/3, 122/4, 124, 124/1, 124/2,124/3, 126, 126/2, 127, 129, 131, 132, 132/2, 133, 134, 134/1, 134/2, 135, 136, 136/1, 136/2, 137, 138, 138А/1, 138А/2, 138Б, 139, 140, 140/1, 140/2, 140/3, 140/4, 140/5, 140/6, 140/7, 140/8, 140/9, 140/10, 140/11, 140/12, 140/13, 140/14, 140/15, 140/16, 140/17, 140/18, 140/19, 140/20, 140/21, 140/22, 140/23, 140/24, 140/25, 140/26, 140/27, 140/28, 140/29, 140/30, 141, 143, 145, 147, 153, 155, 157, 159.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z121" w:id="104"/>
-[...15 lines deleted...]
-      Әбу Әбішев көшесі 27. 29, 31, 31В, 33, 35, 36, 37, 38, 39, 40, 41, 42/1, 42/2, 43, 44/1, 44/2, 45/1, 45/2, 45А, 46, 47/1, 47/2, 49/1, 49/2, 51, 52, 53/1, 53/2, 54, 55, 56, 58, 59/2, 60, 64.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 117/1, 118, 119, 119/1, 119/2, 120, 121, 121/1, 121/2, 122, 123, 123/1, 123/2, 124, 125, 125/1, 125/2, 126, 127, 127/1, 127/2, 128, 129, 129/1, 129/2, 130, 131/1, 131/2, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 150/1, 150/2, 152, 152А, 152Б/1, 152Б/2, 152/1, 152/2, 154/1, 154/2, 154А, 156, 156/1, 156/2, 156А, 156А/1, 156А/2, 158/1, 158/2, 158А, 158А/2, 160/1, 160/2, 162/1, 162/2.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z122" w:id="105"/>
-[...15 lines deleted...]
-      Сәбит Мұқанов көшесі 37, 39, 42, 43, 44, 45, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61, 63.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сабыр Мәліков көшесі 100, 100А/2, 102, 102/1, 102/2, 102А/1, 102А/2, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 126, 128, 128/1, 128/2, 130, 130/1, 130/2, 131, 131А, 131Б, 132, 132/1, 132/2, 133, 134, 134/1, 134/2, 135, 135А, 136, 136/1, 136/2, 137, 139, 140, 140/1, 140/2, 141, 142, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z123" w:id="106"/>
-[...15 lines deleted...]
-      Строительная көшесі 28/1, 28/2, 34, 34А, 36, 36А, 38, 50А/1, 50А/2, 127, , 133/1, 133/2, 134/1, 134/2, 135/1, 135/2, 136/1, 136/2, 139/1, 139/2, 140/2, 140/1, 141, 142/1, 142/2, 143.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Строительная көшесі 35, 35/1, 35/2, 35/3, 37, 49, 49/1, 49/2, 51, 51А, 53, 53/1, 53/2, 53А, 55, 57, 59, 63, 65, 67, 69, 71, 127А,128, 128/1, 128/2, 129/1, 129/2, 130/1, 130/2, 131/1, 131/2.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z124" w:id="107"/>
-[...15 lines deleted...]
-      Имақ Тоқпанов көшесі 1, 4, 5, 5/1, 6, 13, 14, 15, 16/1, 16/2, 26, 30, 32.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазбек Асқаров көшесі 35, 36, 37, 38, 39, 40/1, 40/2, 46, 48.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z125" w:id="108"/>
-[...15 lines deleted...]
-      Әлия Молдағулова көшесі 3/1, 3/2, 4, 4А, 5/1, 5/2, 6, 7/1, 7/2, 7/3, 8/1, 8/2.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) № 529 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z126" w:id="109"/>
-[...15 lines deleted...]
-      Гагарин көшесі 86, 87, 88, 90, 91, 91Б, 92, 93/1, 93/2, 94, 95, 96, 97, 98, 99, 101, 102, 103, 104, 105, 106, 107, 109/1, 109/2, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 121.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің орналасқан жері: Кішкенекөл ауылдық округі Кішкенекөл ауылы, теміржол вокзалының ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z127" w:id="110"/>
-[...15 lines deleted...]
-      24) № 528 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z137" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 529 сайлау учаскенің шекаралары Кішкенекөл ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z128" w:id="111"/>
-[...15 lines deleted...]
-      сайлау учаскесінің орналасқан жері: Кішкенекөл ауылдық округі Кішкенекөл ауылы, Қазақстан Республикасы білім және ғылым Министрлігі Солтүстік Қазақстан облысы әкімдігінің "Уәлиханов ауыл шаруашылық колледжі" коммуналдық мемлекеттік мекемесінің ғимараты, Жамбыл көшесі, 140.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Амангелді көшесі 9, 12, 13, 31, 36, 36А/1, 36А/2, 38, 40, 42, 44, 46.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z129" w:id="112"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="122"/>
+    <w:bookmarkStart w:name="z139" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Вокзальная көшесі 1, 1/2, 1А/1, 1А/2, 3, 5, 7, 8, 9, 10, 11, 13, 14/1, 14/2, 15, 16/1, 16/2, 17, 18/1, 18/2, 18Б/1, 18Б/2, 19, 20/1, 20/3, 20/5, 20/6, 20/7, 20/8, 20А, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z140" w:id="123"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z140" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21, 21А, 21А/1, 21Б/2, 22/1, 23, 24, 25, 25А/1, 25А/2, 26/1, 26/2, 28/1, 28/2, 30, 30/1, 30/2, 32/1, 32/2, 34/2, 34/3, 36/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z141" w:id="124"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z141" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДЭУ-59 1/1, 1/2, 2/2, 3, 3/1, 3/2, 4, 5/1, 5/2, 6, 7/1, 7/2, 9/1, 9/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z142" w:id="125"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z142" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абылай хан көшесі 1, 11/1, 11/2, 13, 15, 17/1, 17/2, 21А.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z143" w:id="126"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z143" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кішкенекөл көшесі 8, 10, 12, 14, 15, 16, 18, 22, 23, 23Б, 24, 25, 26, 27, 28, 29, 29/1, 29/2, 30, 31/1, 31/2, 32, 34, 36.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z144" w:id="127"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z144" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Набережная көшесі 16/1,16/2,18/1, 18/2, 20, 22, 23/1, 23/2, 24, 25/1,25/2, 26, 27/1, 27/2, 30, 32, 34, 40, 42, 43, 44, 45, 46, 47, 49, 53, 55, 55А, 55/1, 56, 58, 60, 63, 63/1, 63/2, 66, 68, 69, 69А, 69Б, 70, 71, 73, 74, 75, 77, 78, 79, 81, 83А, 84, 85, 87, 89, 94, 97, 106, 108.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z145" w:id="128"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z145" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Смағұл Сәдуақасов көшесі 2, 2А/1, 2А , 3, 4, 5, 6, 7, 8, 8А, 9, 10/1, 10/2, 10/3, 10/4, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20А, 22, 23, 24, 25, 27, 28, 29, 29А, 29Б, 30, 32, 33, 34, 35, 36, 37, 38, 39, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 62/1, 62/2, 63, 65, 66, 67, 68, 69, 70, 71, 73, 75, 77/1, </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z146" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77/2, 84, 85, 86, 87, 88, 89/1, 89/2, 89А, 89Б, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 103, 104, 105, 106, 108, 109, 110, 111, 115/1, 115/2, 117.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z147" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нефтебаза көшесі 3/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z148" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәкен Сейфуллин көшесі 1, 2, 3, 3А, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 29, 31, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 46, 47, 49, 50, 51, 52, 54, 55, 56, 57/1, 57/2, 58, 59, 60, 61, 62, 63, 64, 65, 66, 66А, 66Б, 67, 68, 68/1, 68/2, 68А/1,68А/2, 69, 70, 71, 73, 74, 75, 76, 77, 78, 79, 80, 81, 81/1, 82, 82/1, 82/2, 82А/2, 84, 85, 86, 87, 89, 90, 91, 92, 93, 94, 95, 96, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 113, 114, 114А, 115, 117, 119/1, 119/2, 119/3, 120, 121, 123,125, 126, 127.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z149" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талғат Шайсұлтанов көшесі 1, 6, 8, 9, 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z150" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) № 530 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z151" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің орналасқан жері: Кішкенекөл ауылдық округі Кішкенекөл ауылы, "Кызылту Су Арнасы" жауапкершілік шектеулі серіктестігінің ғимараты, Шоқан Уәлиханов көшесі, 156 (келісім бойынша).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z152" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 530 сайлау учаскенің шекаралары Кішкенекөл ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z153" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Смағұл Сәдуақасов көшесі 112, 114, 116/1, 116/2, 118, 118/1, 118/2, 119, 120, 121, 122, 124, 125, 126, 128, 131, 132, 133, 134, 135, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 146/1, 146/2, 147, 149, 149/1, 149/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z154" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәкен Сейфуллин көшесі 112, 116, 118, 119, 120, 121, 122, 124, 126, 128, 129, 130, 131, 134, 135, 136, 137, 138, 139, 140, 141, 141А, 141А/1, 141А/2, 143, 144, 146, 146А, 146Б, 146/1, 146/2, 147, 148, 148/1, 148/2, 149, 150, 151, 152/1, 152/2, 153/1, 153/2, 155.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z155" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Набережная көшесі 103, 105, 109, 110, 111, 113, 114, 115, 117, 118, 119, 120, 121, 122, 122/1, 122/2, 123, 125, 126, 127/1, 127/2, 128, 132, 134, 136, 138, 140.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z146" w:id="129"/>
-[...15 lines deleted...]
-      77/2, 84, 85, 86, 87, 88, 89/1, 89/2, 89А, 89Б, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 103, 104, 105, 106, 108, 109, 110, 111, 115/1, 115/2, 117.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Амангелді көшесі 47/1, 47/2, 48, 48/1, 48/2, 49/1, 49/2, 50, 50/1, 51, 51/1, 51/2, 52, 53/1, 53/2, 56/1, 56/2, 58/1, 58/2, 60/1, 60/2, 62/1, 62/2, 64/1, 64/2.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z147" w:id="130"/>
-[...15 lines deleted...]
-      Нефтебаза көшесі 3/1.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кішкенекөл көшесі 49, 53, 57, 59, 61, 65, 67, 68, 69, 70, 71, 73, 74, 75, 76, 77, 78, 82, 83, 83/1, 84, 85, 85/1, 85/2, 86, 87/1, 87/2, 88, 88/1, 88А, 88А/2, 89/1, 89/2, 90, 91/1, 91/2, 92, 93/1, 93/2, 96, 98, 100, 102, 104, 106, 108.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z148" w:id="131"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="141"/>
+    <w:bookmarkStart w:name="z158" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазбек Асқаров көшесі 1А, 1А/1, 1Б, 1Б/1, 1Б/2, 1А/2, 2/1, 2/2, 2А/1, 2Б. 8, 11, 12, 13, 13/3, 15, 22, 22/1, 26. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z159" w:id="142"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z159" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т. Әубәкіров көшесі 18.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z160" w:id="143"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z160" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гагарин көшесі 120, 122, 123, 124, 126, 127, 128, 129, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 146/1, 146/2, 147, 148, 149, 149/3, 149/4, 149/7, 149/8, 150, 152, 154, 156, 158, 160, 162.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z161" w:id="144"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z161" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шоқан Уәлиханов көшесі 116, 116/1, 116/2, 116/3, 116/4, 118, 118/1, 118/2, 118/4, 120, 120/1, 120/2, 122, 122/1, 122/2, 123, 124, 125, 125/1, 125/2, 126, 127, 128, 129, 130, 131/1, 131/2, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 152/1, 152/2, 152/3, 152/4, 152/5, 152/6, 152/7, 152/8, 152/9, 152/10, 152/11, 152/12, 153, 154/1, 154/2, 154/3, 154/4, 154/5, 154/6, 154/7, 154/8, 154/9, 154/10, 154/11, 154/12, 155, 157, 159, 161, 163, 165, 167, 171.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z162" w:id="145"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z162" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Строительная көшесі 13, 22, 23, 29, 29/2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4065,31 +4101,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>