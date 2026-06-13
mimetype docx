--- v0 (2025-11-06)
+++ v1 (2026-06-13)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e7251a0" w14:textId="e7251a0">
+    <w:p w14:paraId="e1f44e0" w14:textId="e1f44e0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -920,1705 +920,1579 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. № 480 сайлау учаскесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
-[...15 lines deleted...]
-      "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тимирязев ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Ақсуат орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тимирязев ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Мәдени-сауықтыру орталығы" коммуналдық мемлекеттік мекемесінің "Ақсуат ауылдық округі әкімінің аппараты"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Ақсуат ауылдық округі, Ақсуат ауылы, С. Мұқанов көшесі, № 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Ақсуат ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. № 481 сайлау учаскесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тимирязев ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Дзержинский негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Дзержинский ауылдық округі, Дзержинское ауылы, Школьная көшесі, № 16 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Дзержинское ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. № 482 сайлау учаскесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тимирязев ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Дмитриев орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Дмитриев ауылдық округі, Дмитриевка ауылы, Абай көшесі, № 12 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Дмитриевка, Ынтымақ ауылдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. № 483 сайлау учаскесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тимирязев ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Жарқын орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Дмитриев ауылдық округі, Жарқын ауылы, Сегіз Сері көшесі, № 30 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Жарқын ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. № 485 сайлау учаскесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тимирязев ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Докучаев орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Докучаев ауылдық округі, Докучаево ауылы, Школьная көшесі, № 23 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Докучаево ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. № 486 сайлау учаскесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солтүстік Қазақстан облысы әкімдігінің денсаулық сақтау басқармасы" коммуналдық мемлекеттік мекемесінің "Тимирязев аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорынның медициналық пунктінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Ақсуат ауылдық округі, Есіл ауылы, Мир көшесі, № 23 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Есіл ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. № 487 сайлау учаскесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тимирязев ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Комсомол орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Комсомол ауылдық округі, Комсомольское ауылы, Комсомольская көшесі, № 14 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Комсомольское ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. № 488 сайлау учаскесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тимирязев ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің мектеп ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Мичурин ауылдық округі, Ленинское ауылы, Лесная көшесі, № 36 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Ленинское ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. № 489 сайлау учаскесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тимирязев ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Москворецкий орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Москворецк ауылдық округі, Москворецкое ауылы, Школьная көшесі, № 16 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Москворецкое ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. № 490 сайлау учаскесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тимирязев ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Мичурин орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Мичурин ауылдық округі, Мичурино ауылы, Сәбит Мұқанов көшесі, № 17 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Мичурино ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11 № 491 сайлау учаскесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тимирязев ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Белоградов орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Белоградов ауылдық округі, Белоградовка ауылы, Ученическая көшесі, № 2 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Белоградовка ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. № 492 сайлау учаскесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тимирязев ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Ақжан негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Ақжан ауылдық округі, Ақжан ауылы, Мир көшесі, № 6 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Ақжан ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. № 493 сайлау учаскесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тимирязев ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Степной орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Құртай ауылдық округі, Степное ауылы, Элеваторная көшесі, № 5 А үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Степное, Ракитное ауылдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. № 494 сайлау учаскесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солтүстік Қазақстан облысы Тимирязев ауданы Интернационал ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің ауылдық клуб ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Интернационал ауылдық округі, Дружба ауылы, Мир көшесі, № 30 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Дружба ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. № 495 сайлау учаскесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Ақсуат ауылдық округі, Ақсуат ауылы, Гагарин көшесі, № 13 үй;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Білім және ғылым министрлігі Солтүстік Қазақстан облысы әкімдігінің "Тимирязев агротехникалық колледжі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Тимирязев ауылдық округі, Тимирязев ауылы, Комсомольская көшесі, № 19 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Тимирязев ауылы Водопроводная, Горький №№ 4, 14/1, 14/2, 15, 16, 17/1, 17/2, 18, 19, 21, 25, 28, 36, 37, 38, 40, 42 үйлері, Терешкова, Первомайская, Целинная, Восточная, Тимирязевская, Шухов, Краснодарская, Юбилейная, Полевая, Мир, Комсомольская №№ 2, 3, 4, 5, 6, 7, 8/1, 8/2, 10, 11, 13, 18, 20, 21, 24, 27, 29, 34/1, 34/2, 35 үйлері, Приозерная, Молодежная көшелері, Октябрьский, Садовый, Шухов қиылыстары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. № 496 сайлау учаскесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
-[...15 lines deleted...]
-      сайлау учаскесінің шекаралары: Ақсуат ауылы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солтүстік Қазақстан облысы Тимирязев ауданы әкімдігінің аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Тимирязев ауылдық округі, Тимирязев ауылы, Жеңіс көшесі, № 11 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Тимирязев ауылы Плетнев, Первоцелинников, Жеңіс, Урицкий, Өтеубаев, Киров, Северная, Энергетиков-1, Энергетиков-2, Чкалов, Некрасов, Горький №№ 41, 43, 46, 47/1, 47/2, 48, 49, 50, 51/1, 51/2, 52, 53, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68/1, 68/2, 69, 70, 71, 72, 73, 76/1, 76/2, 82/1 үйлері, Комсомольская №№ 37, 39/1, 39/2, 41/1, 41/2, 43/1, 43/2, 45/1, 45/2, 47, 49, 51, 53 үйлері, Дорожная, Пушкин, Фадеев, Шаталов, Дубровский, Комаров, Жұмабаев көшелері, Дорожный, Дубровский, Больничный қиылыстары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. № 497 сайлау учаскесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
-[...15 lines deleted...]
-      2. № 481 сайлау учаскесі:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тимирязев ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Тимирязев жалпы білім беретін қазақ мектеп-интернаты" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Тимирязев ауылдық округі, Тимирязев ауылы, Жұмабаев көшесі, № 10 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Тимирязев ауылы Бөкетов, Уәлиханов, Абай, Космонавттар, Бауыржан Момышұлы, Омаров, Новая, Олимпийская, Тәуелсіздік, Абылай хан, Әлия Молдағұлова көшелері, Олимпийский 1, Олимпийский 2 қиылыстары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. № 498 сайлау учаскесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
-[...15 lines deleted...]
-      "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тимирязев ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Дзержинский негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тимирязев ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Сулы-Элеватор негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Тимирязев ауылдық округі, Тимирязев ауылы, Североморская көшесі, № 36 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Тимирязев ауылы Ленин, Гоголь, Брянская, Элеваторная, Гагарин, Североморская, Степная, Турищев, Кооперативная, Центральная, Рабочая, Дальняя, Школьная, Вокзальная көшелері, Школьный қиылысы; Рассвет ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. № 499 сайлау учаскесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Дзержинский ауылдық округі, Дзержинское ауылы, Школьная көшесі, № 16 үй;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солтүстік Қазақстан облысы Тимирязев ауданы Хмельницкий ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің ауылдық клуб ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Хмельницкий ауылдық округі, Хмельницкое ауылы, Абай көшесі, № 16 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Хмельницкое ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. № 500 сайлау учаскесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
-[...1399 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тимирязев ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Целинный бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Солтүстік Қазақстан облысы, Тимирязев ауданы, Хмельницкий ауылдық округі, Целинное ауылы, Школьная көшесі, № 8 үй;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Целинное ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2944,31 +2818,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>