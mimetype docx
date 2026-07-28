--- v0 (2025-11-09)
+++ v1 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c81dfff" w14:textId="c81dfff">
+    <w:p w14:paraId="e0c7573" w14:textId="e0c7573">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -131,51 +131,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыбы жаңа редакцияда – Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -270,100 +290,120 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қоса беріліп отырған Мамлютка қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары бекітілсін.</w:t>
+      1. Қоса беріліп отырған Солтүстік Қазақстан облысы Мамлют ауданында елді мекендерге бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -591,115 +631,50 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2021 жылғы 14 сәуірдегі № 66</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t>Солтүстік Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
@@ -786,1738 +761,824 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаулысымен бекітілген</w:t>
+              <w:t>2021 жылғы 14 сәуірдегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 66 қаулысымен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="3"/>
+    <w:bookmarkStart w:name="z28" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мамлютка қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
+        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Мамлют ауданында елді мекендерге бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырыбы жаңа редакцияда – Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің 19.03.2025 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда – Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 92</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="4"/>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ереже</w:t>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z16" w:id="5"/>
-[...15 lines deleted...]
-      1. Осы Мамлютка қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларі (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 10-3-бабы 2-тармағының 11) тармақшасына, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 31-бабы 1-тармағының 16-5) тармақшасына сәйкес әзірленді және өзгеде нормативтік құқықтық актілермен Мамлютка қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Солтүстік Қазақстан облысы Мамлют ауданында елді мекендерге бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-3-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 16-5) тармақшасына сәйкес әзірленді және Солтүстік Қазақстан облысы Мамлют ауданында елді мекендерге бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z31" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z32" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірыңғай сәулеттік стиль - құрылыста пайдаланылатын, аумақтың белгілі бір құрылыс салу ауданына, оның ішінде жеке құрылыс салуға тән бірыңғай белгілер жиынтығы. Сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары негізгі өлшемдер болып табылады. Жеке құрылыс салу ауданы үшін сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары, қоршаулары, жабын түрі мен учаске аумағындағы шаруашылық-тұрмыстық құрылыстардың орналасуы негізгі өлшемдер болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z33" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кондоминиум объектісі - дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z34" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кондоминиум объектісінің ортақ мүлкі - дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, кіреберіс жерлердегі қорғауыштар (қалқалар), шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z35" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу - мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z36" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу - көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z37" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көппәтерлі тұрғын үй - ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z38" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі - жиналыс) - кондоминиум объектісін басқаруға байланысты шешімдерді ұжымдық талқылауды және (немесе) қабылдауды қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z39" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қағидалар Солтүстік Қазақстан облысы Мамлют ауданында елді мекендерге бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыруға және жүргізуге қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z40" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...266 lines deleted...]
-      10) көп пәтерлі тұрғын үй мүлкінің меншік иелері бірлестігі (бұдан әрі – мүліктің меншік иелері бірлестігі) – коммерциялық емес ұйым болып табылатын, бір көп пәтерлі тұрғын үй пәтерлерінің, тұрғын емес үй-жайларының меншік иелері құрған, кондоминиум объектісін басқаруды жүзеге асыратын, оны күтіп-ұстауды қаржыландыратын және оның сақталуын қамтамасыз ететін заңды тұлға;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
-[...15 lines deleted...]
-      11) көп пәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға байланысты шешімдерді ұжымдық талқылауын және дауыс беру арқылы қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бірыңғай сәулет стилінің тұжырымдамасын "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің сәулет, құрылыс, тұрғын үй коммуналдық шаруашылығы, жолаушылар көлігі және автомобиль жолдары бөлімі" коммуналдық мемлекеттік мекемесі (бұдан әрі - бюджеттік бағдарламаның әкімшісі) әзірлейді және бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
-[...15 lines deleted...]
-      12) қасбеті - көп пәтерлі тұрғын үйдің сыртқы (сыртқы) жағы, балкондар, лоджиялар, сәулет бөлшектері, құрылыс және әрлеу материалдарының фактурасы, түс бояулары және т. б. кіреді. Көп пәтерлі тұрғын үйдің түріне, оның жоспарының нысанына, орналасқан жеріне байланысты асты (бет), бүйірлік, аула қасбеттеріне бөлінеді. Басты (бет) қасбеті бас көшеге шығып және жүріс бөлігінен көрінеді.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бюджеттік бағдарламаның әкімшісі Мамлютка қаласының әкімімен бірлесіп, қаланың бірыңғай сәулет стилінің бекітілген тұжырымдамасы негізінде Солтүстік Қазақстан облысы Мамлют ауданында елді мекендерге бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін (бұдан әрі - тізбе) анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
-[...15 lines deleted...]
-      13) шатыр – ғимаратты атмосфералық жауын-шашынның енуінен сақтайтын, су өткізбейтін қабаттан және негізден (торлардан, тұтас төсемеден, кермеден) тұратын, көтергіш конструкцияларға немесе жылытқышқа (шатырсыз шатырларда) салынатын жабынның жоғарғы элементі.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тізбе негізінде жергілікті бюджетте қаражат болған кезде бюджеттік бағдарламаның әкімшісі мынадай жұмыстарды ұйымдастырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z44" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қаланың бірыңғай сәулет стилінің бекітілген тұжырымдамасын бекіте отырып, көппәтерлі тұрғын үйлердің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін таныстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z45" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көппәтерлі тұрғын үйлердің пәтер және тұрғын емес үй-жайларының меншік иелерін жоспарланған жұмыстар және оларды жүргізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z46" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бірыңғай сәулеттік келбет беруге бағытталған, сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізу туралы шешім қабылдай отырып, Қазақстан Республикасының заңнамасына сәйкес пәтерлер және тұрғын емес үй-жайлар меншік иелерінің жиналысын ұйымдастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z47" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналыс теріс шешім қабылдаған жағдайда, бірыңғай сәулеттік келбет беруге бағытталған, сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жұмыстары жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z48" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жиналыс оң шешім қабылдаған жағдайда, бюджеттік бағдарламаның әкімшісі құрылыс нормаларының талаптарына сәйкес құрамы мен көлемін айқындау үшін кондоминиум объектісінің ортақ мүлкіне техникалық тексеруді ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z49" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Кондоминиум объектісінің ортақ мүлкіне техникалық тексеру үшін ұйымды таңдау Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z50" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Кондоминиум объектісінің ортақ мүлкіне техникалық тексеру техникалық зерттеп-қарауды ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарауды жүзеге асыру құқығына тиісті аттестаты бар сарапшылар не құрамында аттестатталған сарапшылары бар аккредиттелген ұйым жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z51" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Кондоминиум объектісінің ортақ мүлкіне техникалық тексеру қорытындысы бойынша бюджеттік бағдарламаның әкімшісі жергілікті бюджет қаражаты есебінен тиісті жобалар жөніндегі сараптама қорытындысын ала отырып, ағымдағы жөндеудің сметалық есебін әзірлеу немесе сыртқы қабырғаларын, шатырларын реконструкциялау, күрделі жөндеуге жобалау-сметалық құжаттаманы дайындау бойынша жұмысты ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z52" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Жобалау тиісті лицензиялары бар мамандандырылған ұйымдармен орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z53" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алу бюджеттік бағдарлама әкімшісімен Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес іске асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z54" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі саласындағы заңнамасына сәйкес, бюджеттік бағдарлама әкімшісі жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z55" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Солтүстік Қазақстан облысы Мамлют ауданында елді мекендерге бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды қаржыландыру жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...1240 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2549,55 +1610,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2923,31 +1984,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>