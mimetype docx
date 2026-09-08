--- v0 (2025-11-10)
+++ v1 (2026-09-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="658fd32" w14:textId="658fd32">
+    <w:p w14:paraId="40fa470" w14:textId="40fa470">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,234 +76,234 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қызылжар ауданында мүгедектігі бар балалар қатарындағы кемтар балаларды жеке оқыту жоспары бойынша үйде оқытуға жұмсаған шығындарын өндіріп алу тәртібі және мөлшерін айқындау туралы</w:t>
+        <w:t>Қызылжар ауданында мүгедектігі бар балалар қатарындағы кемтар балаларды жеке оқыту жоспары бойынша үйде оқытуға жұмсаған шығындарын өндіріп алу қағидалары мен мөлшерін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Қызылжар ауданы мәслихатының 2021 жылғы 1 қазандағы № 8/6 шешімі. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 12 октября № 24719 болып тіркелді</w:t>
+        <w:t>Солтүстік Қазақстан облысы Қызылжар ауданы мәслихатының 2021 жылғы 1 қазандағы № 8/6 шешімі. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 12 октября № 24719 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Шешімнің тақырыбы жаңа редакцияда – Солтүстік Қазақстан облысы Қызылжар аудандық мәслихатының 28.11.2022 </w:t>
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда – Солтүстік Қазақстан облысы Қызылжар аудандық мәслихатының 16.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 18/3</w:t>
+        <w:t>№ 31/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Кемтар балаларды әлеуметтік және медициналық-педагогикалық түзеу арқылы қолдау туралы" Заңының 16-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Солтүстік Қазақстан облысы Қызылжар аудандық мәслихаты ШЕШТІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қызылжар ауданында мүгедектігі бар балалар қатарындағы кемтар балаларды жеке оқыту жоспары бойынша үйде оқытуға жұмсаған шығындарын өндіріп алу тәртібі және мөлшері осы шешімнің </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес айқындалсын.</w:t>
+      1. Қоса беріліп отырған Қызылжар ауданында мүгедектігі бар балалар қатарындағы кемтар балаларды жеке оқыту жоспары бойынша үйде оқытуға жұмсаған шығындарын өндіріп алу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен мөлшері бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Қызылжар аудандық мәслихатының 28.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 18/3</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Қызылжар аудандық мәслихатының 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -542,51 +542,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Солтүстік Қазақстан облысы</w:t>
+              <w:t xml:space="preserve">Солтүстік Қазақстан облысы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -607,51 +607,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қызылжар аудандық мәслихатының</w:t>
+              <w:t>Қызылжар аудандық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәслихатының</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -737,375 +802,670 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 8/6 шешіміне</w:t>
-[...64 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>№ 8/6 шешімімен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Жоғарғы оң жақ бұрыш жаңа редакцияда – Солтүстік Қазақстан облысы Қызылжар аудандық мәслихатының 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қызылжар ауданында мүгедектігі бар балалар қатарындағы кемтар балаларды жеке оқыту жоспары бойынша үйде оқытуға жұмсаған шығындарын өндіріп алу тәртібі мен мөлшері</w:t>
+        <w:t xml:space="preserve"> Қызылжар ауданында мүгедектігі бар балалар қатарындағы кемтар балаларды жеке оқыту жоспары бойынша үйде оқытуға жұмсаған шығындарын өндіріп алу қағидалары мен мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда – Солтүстік Қазақстан облысы Қызылжар аудандық мәслихатының 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Қызылжар аудандық мәслихатының 28.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) ; 17.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3/23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Қызылжар ауданында мүгедектігі бар балалар қатарындағы кемтар балаларды жеке оқыту жоспары бойынша үйде оқытуға жұмсаған шығындарын өндіріп алу қағидалары мен мөлшері (бұдан әрі – Қағидалар) Қазақстан Республикасының "Кемтар балаларды әлеуметтік және медициналық-педагогикалық түзеу арқылы қолдау туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасына сәйкес әзірленді және Қызылжар ауданында мүгедектігі бар балалар қатарындағы кемтар балаларды жеке оқыту жоспары бойынша үйде оқытуға жұмсаған шығындарын өндіріп алу тәртібі мен мөлшерін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z21" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалар Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы № 84 "Әлеуметтік-еңбек саласында мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы" бұйрығымен бекітілген "Мүгедектігі бар балаларды үйде оқытуға жұмсалған шығындарды өтеу" мемлекеттік қызметін көрсету қағидалары" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22394 болып тіркелген) мемлекеттік қызметін көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – шығындарды өтеу Қағидалары) сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 18/3</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Қызылжар аудандық мәслихатының 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) ; 17.05.2023 </w:t>
-[...28 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы Қызылжар ауданында мүгедектігі бар балалар қатарындағы кемтар балаларды жеке оқыту жоспары бойынша үйде оқытуға жұмсаған шығындарын өндіріп алу тәртібі мен мөлшері Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы № 84 "Әлеуметтік-еңбек саласында мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы" бұйрығымен бекітілген "Мүгедектігі бар балаларды үйде оқытуға жұмсалған шығындарды өтеу" мемлекеттік қызметін көрсету қағидалары" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22394 болып тіркелген) мемлекеттік қызметін көрсету қағидаларына (бұдан әрі – шығындарды өтеу Қағидалары) сәйкес әзірленді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="5"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мүгедектігі бар балалар қатарындағы кемтар балаларды жеке оқыту жоспары бойынша үйде оқытуға жұмсаған шығындарын өндіріп алу (бұдан әрі – оқытуға жұмсаған шығындарды өндіріп алу) мүгедектігі бар баланың қатарындағы кемтар балаларды үйде оқу фактісін растайтын оқу орынының анықтамасы негізінде "Қызылжар аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z21" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z21" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Оқытуға жұмсаған шығындарды өндіріп алу (толық мемлекеттің қамсыздандыруындағы мүгедектігі бар балалардан және оларға қатысты ата-аналары ата-ана құқығынан айырылған мүгедектігі бар балалардан басқа) отбасының табысына қарамастан мүгедектігі бар балалардың ата-анасының біреуіне немесе өзге заңды өкілдеріне беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z22" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z22" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Шығындарды өтеу өтініш берілген айдан бастап мүгедектігі бар баланы үйде оқыту фактісін растайтын оқу орнынан анықтамада көрсетілген мерзім аяқталған айға дейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z23" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z23" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Оқытуға жұмсаған шығындарын өндіріп алуды тоқтатуға әкеп соққан жағдайлар бар болғанда (мүгедектігі бар баланың он сегіз жасқа толуы, мүгедектік мерзімінің аяқталуы, мүгедектігі бар баланың мемлекеттік мекемелерде оқып жатқан кезеңі, мүгедектігі бар баланы мемлекеттік немесе жекеменшік медициналық-әлеуметтік мекемелерге тұруға жіберу, мүгедектігі бар баланың қайтыс болуы, отбасының Қызылжар ауданынан тыс қоныс аударуы не тұтастай Қазақстан Республикасынан тыс жерлерге көшуі) төлемдер тиісті жағдайлар туындағаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z24" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      6. Үйде оқытуға жұмсалған шығындарды өтеу үшін өтініш беруші Мемлекеттік корпорация арқылы уәкілетті органға немесе порталға шығындарды өтеу Қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Мүгедектігі бар балаларды үйде оқытуға жұмсалған шығындарды өтеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген құжаттарды қоса шығындарды өтеу Қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш беруші мүгедектігі бар балаларды үйде оқытуға жұмсалған шығындарды өтеу бойынша төлемді тағайындау үшін портал арқылы жүгінген кезде ұсынылған мәліметтерді растау және шығындарды өтеу Қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтініш нысанында көзделген қажетті мәліметтерді алу үшін мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салуды өтініш берушінің өзі жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      6. Үйде оқытуға жұмсалған шығындарды өтеу үшін өтініш беруші Мемлекеттік корпорация арқылы уәкілетті органға немесе порталға шығындарды өтеу Қағидаларының 3-қосымшасына сәйкес "Мүгедектігі бар балаларды үйде оқытуға жұмсалған шығындарды өтеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген құжаттарды қоса шығындарды өтеу Қағидаларының 1 немесе 2-қосымшаларына сәйкес нысан бойынша өтінішпен жүгінеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+      7. Оқытуға жұмсаған шығындарын өндіріп алу мөлшері әрбір мүгедектігі бар балаға ай сайын бес айлық есептік көрсеткішке тең.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Қызылжар аудандық мәслихатының 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Өтініш беруші мүгедектігі бар балаларды үйде оқытуға жұмсалған шығындарды өтеу бойынша төлемді тағайындау үшін портал арқылы жүгінген кезде ұсынылған мәліметтерді растау және шығындарды өтеу Қағидаларының 2-қосымшасына сәйкес өтініш нысанында көзделген қажетті мәліметтерді алу үшін мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салуды өтініш берушінің өзі жүзеге асырады. </w:t>
-[...41 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+      8. Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері шығындарды өтеу Қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тоғызыншы жолында көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>