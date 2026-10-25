--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="74e3003" w14:textId="74e3003">
+    <w:p w14:paraId="697b67e" w14:textId="697b67e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,148 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Ғабит Мүсірепов атындығы аудан әкімдігінің 2019 жылғы 26 желтоқсандағы № 320 "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан аумағындағы азаматтық қызметші болып табылатын және ауылдық жерде жұмыс істейтін денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария, орман шаруашылығы және ерекше қорғалатын табиғи аумақтар саласындағы мамандар лауазымдарының тізбесін айқындау туралы" қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 2021 жылғы 29 сәуірдегі № 119 қаулысы. Солтүстік Қазақстан облысының Әділет департаментінде 2021 жылғы 30 сәуірде № 7388 болып тіркелді. Күші жойылды - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 2026 жылғы 28 шілдедегі № 187 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z64" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Еңбек кодексінің 18-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -195,192 +275,192 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Құқықтық актілер туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Солтүстік Қазақстан облысы Ғабит Мүсрепов атындығы аудан әкімдігінің "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан аумағындағы азаматтық қызметші болып табылатын және ауылдық жерде жұмыс істейтін денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария, орман шаруашылығы және ерекше қорғалатын табиғи аумақтар саласындағы мамандар лауазымдарының тізбесін айқындау туралы" 2019 жылғы 26 желтоқсандағы № 320 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5754 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келесі өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілген қаулының атауы келесі редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан аумағындағы азаматтық қызметші болып табылатын және ауылдық жерде жұмыс істейтін әлеуметтік қамсыздандыру, мәдениет саласындағы мамандар лауазымдарының тізбесін айқындау туралы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келесі редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан аумағындағы азаматтық қызметші болып табылатын және ауылдық жерде жұмыс істейтін әлеуметтік қамсыздандыру, мәдениет саласындағы мамандар лауазымдарының тізбесін айқындау осы қаулының қосымшасына сәйкес айқындалсын.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -395,115 +475,116 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қаулының орындалуын бақылау Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулы оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -521,51 +602,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Аудан әкімі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -573,170 +654,170 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Тастемиров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Солтүстік Қазақстан облысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ғабит Мүсірепов атындағы аудан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мәслихатының хатшысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________Е. Әділбеков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2021 жылғы "____" ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1491,674 +1572,696 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="15"/>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан аумағындағы азаматтық қызметші болып табылатын және ауылдық жерде жұмыс істейтін әлеуметтік қамсыздандыру, мәдениет саласындағы мамандар лауазымдарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z33" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әлеуметтік қамтамасыз ету саласындағы мамандарының лауазымдары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z34" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар ұйымның құрылымдық бөлімшесі болып табылатын үйде қызмет көрсету бөлімшесінің меңгерушісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z35" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әлеуметтік жұмыс бойынша кеңесші - біліктілігі жоғары, орта деңгейдегі бірінші, екінші санатты және санаты жоқ мамандар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z36" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) арнайы әлеуметтік қызметтерге қажеттілікті анықтау және бағалау бойынша әлеуметтік қызметкер - біліктілігі жоғары деңгейдегі жоғары, бірінші, екінші санатты және санаты жоқ мамандар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қарттар мен мүгедектерді күту бойынша әлеуметтік қызметкер – біліктілігі жоғары, орта деңгейдегі жоғары, бірінші, екінші санатты және санаты жоқ мамандар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) психоневрологиялық аурулары бар 18 жастан үлкен мүгедектерді және мүгедек-балаларды күту бойынша әлеуметтік қызметкер - біліктілігі жоғары, орта деңгейдегі жоғары, бірінші, екінші санатты және санаты жоқ мамандар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жұмыспен қамту орталығының (қызметінің) құрылымдық бөлімшесінің маманы, біліктілігі жоғары және орта деңгейдегі жоғары, бірінші, екінші санатты, санаты жоқ мамандар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ауданның жұмыспен қамту орталығының басшысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z41" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) аудандық маңызы бар мемлекеттік мекеме және мемлекеттік қазыналық кәсіпорын басшысының орынбасары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жұмыспен қамту орталығының ассистенті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z43" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мәдениет саласындағы мамандарының лауазымдары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар мемлекеттік мекеменің және мемлекеттік қазыналық кәсіпорынның басшысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аудандық маңызы бар мемлекеттік мекеменің және мемлекеттік қазыналық кәсіпорынның әдістемелік кабинетінің меңгерушісі (басшысы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z46" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар мемлекеттік мекеме және мемлекеттік қазыналық кәсіпорын кітапханасының меңгерушісі (басшысы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аудандық маңызы бар мемлекеттік мекеме мен мемлекеттік қазыналық кәсіпорынның көркемдік-қойылым бөлімінің меңгерушісі (басшысы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z48" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) барлық атаулардың ( негізгі қызметтердің) әдіскерлері - біліктілігі жоғары және орта деңгейдегі жоғары, бірінші, екінші санатты, санаты жоқ мамандар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z49" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) библиограф-біліктілігі жоғары және орта деңгейдегі жоғары, бірінші, екінші санатты, санаты жоқ мамандар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z50" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кітапханашы - біліктілігі жоғары және орта деңгейдегі жоғары, бірінші, екінші санатты, санаты жоқ мамандар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z51" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) редактор (негізгі қызметтер) - біліктілігі жоғары және орта деңгейдегі жоғары, бірінші, екінші санатты, санаты жоқ мамандар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z52" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) аудандық маңызы бар мемлекеттік мекеменің және мемлекеттік қазыналық кәсіпорынның көркемдік басшысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z53" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) барлық атаудағы суретшілер (негізгі қызметтер) - біліктілігі жоғары және орта деңгейдегі жоғары, бірінші, екінші санатты, санаты жоқ мамандар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z54" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) музыкалық жетекші - біліктілігі жоғары және орта деңгейдегі жоғары, бірінші, екінші санатты, санаты жоқ мамандар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z55" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мәдени ұйымдастырушы (негізгі қызмет) - біліктілігі жоғары және орта деңгейдегі жоғары, бірінші, екінші санатты, санаты жоқ мамандар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z56" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) хореограф - біліктілігі жоғары және орта деңгейдегі санаты жоқ мамандар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z57" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) кинорежиссер - біліктілігі жоғары және орта деңгейдегі жоғары, бірінші, екінші санатты, санаты жоқ мамандар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) аккомпаниатор - біліктілігі жоғары және орта деңгейдегі жоғары, бірінші, екінші санатты, санаты жоқ мамандар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z59" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) хормейстер – біліктілігі жоғары және орта деңгейдегі жоғары, бірінші, екінші санатты, санаты жоқ мамандар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) барлық атаудағы әртіс - біліктілігі жоғары және орта деңгейдегі жоғары, бірінші, екінші санатты, санаты жоқ мамандар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2488,35 +2591,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>