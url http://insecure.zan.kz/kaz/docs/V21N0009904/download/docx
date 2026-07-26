--- v0 (2025-10-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5f612dd" w14:textId="5f612dd">
+    <w:p w14:paraId="d52d474" w14:textId="d52d474">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әкімдіктің 2016 жылғы 19 ақпандағы № 71 "Облыстық бюджет қаражаты есебінен қызметтің осы түрлерiмен қалалық жағдайда айналысатын азаматтық қызметшiлердiң айлықақыларымен және мөлшерлемелерімен салыстырғанда кемiнде жиырма бес пайызға жоғарылатылған лауазымдық айлықақылар мен тарифтiк мөлшерлемелер белгіленетін, азаматтық қызметшілер болып табылатын және ауылдық жерде жұмыс істейтін денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет және орман шаруашылығы саласындағы мамандар лауазымдарының тізбесін айқындау туралы" қаулысына өзгерістер мен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қостанай облысы әкімдігінің 2021 жылғы 6 мамырдағы № 227 қаулысы. Қостанай облысының Әділет департаментінде 2021 жылғы 11 мамырда № 9904 болып тіркелді. Күші жойылды – Қостанай облысы әкімдігінің 2026 жылғы 5 маусымдағы № 155 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – Қостанай облысы әкімдігінің 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 155</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қостанай облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1392,62 +1470,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi және 2021 жылғы 1 қаңтардан бастап туындаған қарым-қатынастарға қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1465,51 +1544,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қостанай облысының әкімі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1558,55 +1637,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1936,35 +2037,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>