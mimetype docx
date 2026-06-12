--- v0 (2025-12-27)
+++ v1 (2026-06-12)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6bb41cc" w14:textId="6bb41cc">
+    <w:p w14:paraId="735ce89" w14:textId="735ce89">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,83 +85,159 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кербұлақ аудандық мәслихатының 2020 жылғы 22 қыркүйектегі "Кербұлақ ауданының азаматтық қызметші болып табылатын және ауылдық елдi мекендерде жұмыс iстейтiн әлеуметтiк қамсыздандыру, бiлiм беру, мәдениет, спорт саласындағы мамандарға жиырма бес пайызға жоғарылатылған айлықақылар мен тарифтік мөлшерлемелер белгілеу туралы" № 61-358 шешіміне өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Алматы облысы Кербұлақ аудандық мәслихатының 2021 жылғы 27 қыркүйектегі № 12-60 шешімі. Қазақстан Республикасының Әділет министрлігінде 2021 жылы 12 қазанда № 24715 болып тіркелді</w:t>
+        <w:t>Алматы облысы Кербұлақ аудандық мәслихатының 2021 жылғы 27 қыркүйектегі № 12-60 шешімі. Қазақстан Республикасының Әділет министрлігінде 2021 жылы 12 қазанда № 24715 болып тіркелді. Күші жойылды - Жетісу облысы Кербұлақ аудандық мәслихатының 2026 жылғы 21 қаңтардағы № 32-251 шешімімен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z7" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Жетісу облысы Кербұлақ аудандық мәслихатының 21.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кербұлақ аудандық мәслихаты ШЕШТІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Кербұлақ ауданы мәслихатының "Кербұлақ ауданының азаматтық қызметші болып табылатын және ауылдық елдi мекендерде жұмыс iстейтiн әлеуметтiк қамсыздандыру, бiлiм беру, мәдениет, спорт саласындағы мамандарға жиырма бес пайызға жоғарылатылған айлықақылар мен тарифтік мөлшерлемелер белгілеу туралы" 2020 жылғы 22 қыркүйектегі № 61-358 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -368,62 +446,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -441,51 +520,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кербұлақ аудандық мәслихатының хатшысы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -534,55 +613,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -912,35 +1013,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>