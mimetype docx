--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="39cdf40" w14:textId="39cdf40">
+    <w:p w14:paraId="d59c44f" w14:textId="d59c44f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сандықтау ауданында бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындарды, бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындарды пайдалану тәртібін, олардың шекті толу нормаларын, сондай-ақ бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындарды материалдық-техникалық және ұйымдастырушылық қамтамасыз етуге қойылатын талаптарды және пикеттеуді өткізуге тыйым салынған іргелес аумақтардың шекараларын айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақмола облысы Сандықтау аудандық мәслихатының 2021 жылғы 22 қаңтардағы № 2/1 шешімі. Ақмола облысының Әділет департаментінде 2021 жылғы 27 қаңтарда № 8338 болып тіркелді</w:t>
+        <w:t>Ақмола облысы Сандықтау аудандық мәслихатының 2021 жылғы 22 қаңтардағы № 2/1 шешімі. Ақмола облысының Әділет департаментінде 2021 жылғы 27 қаңтарда № 8338 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының 2020 жылғы 25 мамырдағы "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -288,62 +288,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы шешім Ақмола облысының Әділет департаментінде мемлекеттік тіркелген күнінен бастап күшіне енеді және ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -351,51 +352,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Сессия төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -408,116 +409,127 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ш.Докаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Сандықтау аудандық</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәслихатының хатшысы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -697,160 +709,664 @@
               </w:rPr>
               <w:t>1- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сандықтау ауданында бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Сандықтау аудандық мәслихатының 28.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындар:</w:t>
+      1. Сандықтау ауданында бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Балкашино ауылы, Абылай-Хан көшесі, "Сандықтау ауданы әкімінің аппараты" мемлекеттік мекемесінің жанындағы орталық алаң;</w:t>
-[...73 lines deleted...]
-      2) Балкашино ауылы, Абылай-Хан көшесі бойынша № 170 үйінен бастап Сандықтау ауданының мәдениет және тілдерді дамыту бөлімі жанындағы "Балкашино аудандық Мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты алдындағы алаңға дейін.</w:t>
+      1) Балкашино ауылы, Абылай хан көшесі, "Сандықтау ауданы әкімінің аппараты" мемлекеттік мекемесінің жанындағы орталық алаң;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Балкашино ауылы, Абылай хан көшесі, Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының алдындағы алаң;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Барақпай ауылы, Ыбырай Алтынсарин көшесі, Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Барақпай ауылдық мәдениет үйінің ғимаратындағы орталық алаң;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Белгородское ауылы, Целинная көшесі, Сандықтау ауданы "Белгород ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің орталық алаңы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Красная поляна ауылы, Еңбек көшесі, Сандықтау ауданы "Бірлік ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің ғимаратында;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Васильевка ауылы, Мағжан Жұмабаев көшесі, 20, Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Васильев ауылдық мәдениет үйінің ғимаратындағы алаң;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Веселое ауылы, Балуан Шолақ көшесі, 4, Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Веселое ауылдық мәдениет үйінің ғимаратындағы орталық алаң;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Приозерное ауылы, Ыбырай Алтынсарин көшесі, 34, Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Приозерное ауылдық мәдениет үйінің ғимаратындағы орталық алаң;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Каменка ауылы, Ыбырай Алтынсарин көшесі, 89, Сандықтау ауданы білім бөлімінің "Ақмола облысы білім басқармасының Сандықтау ауданы бойынша білім бөлімі Каменка жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы алаң;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Лесное ауылы, Тәуелсіздіктің 25 жылдығы көшесі, 3, Сандықтау ауданы "Лесное ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің ғимаратындағы алаң;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Мәдениет ауылы, Амангелді Иманов көшесі, 17, Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Культуринск ауылдық мәдениет үйінің ғимаратындағы алаң;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Максимовка ауылы, Мұстафа Шоқай көшесі, 33, Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Максимов ауылдық мәдениет үйінің ғимаратындағы алаң;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Новоникольское ауылы, Ыбырай Алтынсарин көшесі, Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Новоникольск ауылдық мәдениет үйінің ғимаратындағы орталық алаң;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Сандықтау ауылы, Орталық көшесі, 21, Сандықтау ауданы "Сандыктау ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің ғимаратындағы алаң;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Богородка ауылы, Орталық көшесі, 14, Ақмола облысы денсаулық сақтау басқармасының жанындағы "Сандықтау аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының жанындағы Богородка медициналық пунктінің ғимаратындағы алаң.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бейбіт жиналыстарды өткізу үшін жүру маршруттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Балкашино ауылы, Абылай хан көшесі бойынша № 102 - үйден бастап "Сандықтау ауданы әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанындағы орталық алаңға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Балкашино ауылы, Абылай хан көшесі бойынша № 170 - үйден бастап Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашино аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты алдындағы алаңға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Барақпай ауылы, Ыбырай Алтынсарин көшесі бойынша "Ақмола облысы білім басқармасының Сандықтау ауданы бойынша білім бөлімі Барақпай жалпы негізгі білім беретін мектебі" коммуналдық мемлекеттік мекемесінен бастап Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Барақпай ауылдық мәдениет үйінің ғимараты алдындағы алаңға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Белгородское ауылы, Целинная көшесі бойынша № 1 - үйден бастап Сандықтау ауданының "Белгород ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесі ғимаратының жанындағы орталық алаңға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Красная поляна ауылы, Еңбек көшесі бойынша Абай Құнанбаев көшесінің қиылысынан бастап Тәуелсіздік 25 жылдығы көшесінің қиылысындағы алаңға дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Васильевка ауылы, Александр Пушкин көшесі бойынша № 29 - үйден бастап Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Васильевка ауылдық мәдениет үйінің ғимаратындағы алаңға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Веселое ауылы, Ыбырай Алтынсарин көшесі бойынша № 12 - үйден бастап Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Веселое ауылдық мәдениет үйі ғимаратының жанындағы алаңға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Приозерное ауылы, Ыбырай Алтынсарин көшесі бойынша № 50 - үйден бастап Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнынын жанындағы Приозерное ауылдық мәдениет үйі ғимаратының орталық алаңына дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Каменка ауылы, Жеңіс көшесі бойынша "Каменка ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің ғимаратынан бастап Сандықтау ауданы білім бөлімінің "Ақмола облысы білім басқармасының Сандықтау ауданы бойынша білім бөлімінің Каменка жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің жанындағы алаңға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Лесное ауылы, Тәуелсіздіктің 25 жылдығы көшесі бойынша № 38 - үйден бастап Сандықтау ауданының "Лесной ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесі ғимаратының жанындағы алаңға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Мәдениет ауылы, Малай көшесі бойынша № 1 - үйден бастап Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны жанындағы Культуринск ауылдық мәдениет үйі ғимаратының жанындағы алаңға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Максимовка ауылы, Мұстафа Шоқай көшесі бойынша № 82 - үйден бастап Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны жанындағы Максимов ауылдық мәдениет үйі ғимаратының жанындағы алаңға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Новоникольское ауылы, Ыбырай Алтынсарин атындағы көше бойынша 18 - үйден бастап Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашино аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны Новоникольск ауылдық мәдениет үйінің жанындағы алаңға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Сандықтау ауылы, Орталық көшесі бойынша № 1 - үйден бастап Сандықтау ауданының "Сандықтау ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесі ғимаратының жанындағы алаңға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Богородка ауылы, Орталық көшесі бойынша № 2 - үйден Ақмола облысы денсаулық сақтау басқармасы жанындағы "Сандықтау аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны жанындағы Богородка медициналық пункті ғимаратының алдындағы алаңға дейін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -963,258 +1479,866 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 2/1 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сандықтау ауданында бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындарды пайдалану тәртібі, олардың шекті толу нормалары, сондай-ақ бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындарды материалдық-техникалық және ұйымдастырушылық қамтамасыз етуге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - Ақмола облысы Сандықтау аудандық мәслихатының 28.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сандықтау ауданында бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындарды пайдалану тәртібі, олардың шекті толу нормалары, сондай-ақ бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындарды материалдық-техникалық және ұйымдастырушылық қамтамасыз етуге қойылатын талаптар Қазақстан Республикасының "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бейбіт жиналыстарды ұйымдастыру және өткізу тәртібі туралы" Заңына (бұдан әрі – Заң) сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бейбіт жиналыстар өткізуді материалдық-техникалық және ұйымдастырушылық қамтамасыз етуді оларды ұйымдастырушы мен оларға қатысушылар өз қаражаты есебінен, сондай-ақ осы бейбіт жиналыстарды өткізу үшін жиналған және (немесе) берілген қаражат пен мүлік есебінен, егер Заңда және Қазақстан Республикасының өзге де заңдарында өзгеше белгіленбесе, жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сандықтау ауданында бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындардың шекті толу нормалары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...109 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Балкашино ауылы, Абылай хан көшесі, "Сандықтау ауданы әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанындағы орталық алаң, шекті толу нормасы 100 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Балкашино ауылы, Абылай хан көшесі, Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының алдындағы алаң, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Барақпай ауылы, Ыбырай Алтынсарин көшесі, Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашино аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Барақпай ауылдық мәдениет үйінің ғимаратындағы орталық алаң, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Белгородское ауылы, Целинная көшесі, Сандықтау ауданы "Белгород ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің орталық алаңы, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Красная поляна ауылы, Еңбек көшесі, Сандықтау ауданы "Бірлік ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің орталық алаңы, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Васильевка ауылы, Мағжан Жұмабаев көшесі, 20, Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Васильев ауылдық мәдениет үйінің ғимаратындағы орталық алаң, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Веселое ауылы, Балуан Шолақ көшесі, 4, Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Веселое ауылдық мәдениет үйінің ғимаратындағы орталық алаң, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Приозерное ауылы, Ыбырай Алтынсарин көшесі, 34, Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашино аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Приозерное ауылдық мәдениет үйінің ғимаратындағы орталық алаң, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Каменка ауылы, Ыбырай Алтынсарин көшесі, 89, Сандықтау ауданы білім бөлімінің "Ақмола облысы білім басқармасының Сандықтау ауданы бойынша білім бөлімі Каменка жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы орталық алаң, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Лесное ауылы, Тәуелсіздіктің 25 жылдығы көшесі, 3, Сандықтау ауданы "Лесное ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің ғимаратындағы алаң, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Мәдениет ауылы, Амангелді Иманов көшесі, 17, Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Культуринск ауылдық мәдениет үйінің ғимаратындағы орталық алаң, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Максимовка ауылы, Мұстафа Шоқай көшесі, 33, Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Максимов ауылдық мәдениет үйінің ғимаратындағы алаң, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Новоникольское ауылы, Ыбырай Алтынсарин көшесі, Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Новоникольск ауылдық мәдениет үйінің ғимаратындағы алаң, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Сандықтау ауылы, Орталық көшесі, 21, Сандықтау ауданы "Сандыктау ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің ғимаратындағы алаң, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Богородка ауылы, Орталық көшесі, 14, Ақмола облысы денсаулық сақтау басқармасының жанындағы "Сандықтау аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының жанындағы Богородка медициналық пункті ғимаратының алдындағы алаң, шекті толу нормасы 50 адам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бейбіт жиналыстарды өткізу үшін жүру маршруттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Балкашино ауылы, Абылай хан көшесі бойынша № 102 - үйден бастап "Сандықтау ауданы әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанындағы орталық алаңға дейін, шекті толу нормасы 100 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Балкашино ауылы, Абылай хан көшесі бойынша № 170 - үйден бастап Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты алдындағы алаңға дейін, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Барақпай ауылы, Ыбырай Алтынсарин көшесі бойынша "Ақмола облысы білім басқармасының Сандықтау ауданы бойынша білім бөлімі Барақпай жалпы негізгі білім беретін мектебі" коммуналдық мемлекеттік мекемесінен бастап Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Барақпай ауылдық мәдениет үйінің ғимараты алдындағы алаңға дейін, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Белгородское ауылы, Целинная көшесі бойынша № 1 - үйден бастап Сандықтау ауданының "Белгород ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесі ғимаратының жанындағы Орталық алаңға дейін, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Красная поляна ауылы, Еңбек көшесі бойынша Абай Құнанбаев көшесінің қиылысынан Тәуелсіздік 25 жылдығы көшесінің қиылысын алаңға дейін, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Васильевка ауылы, Александр Пушкин көшесі бойынша № 29 - үйден бастап Сандықтау ауданының Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Веселое ауылдық мәдениет үйінің ғимаратындағы орталық алаңға дейін, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Веселое ауылы, Ыбырай Алтынсарин көшесі бойынша № 12 - үйден бастап Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының жанындағы Веселое ауылдық мәдениет үйі ғимаратының жанындағы алаңға дейін , шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Приозерное ауылы, Ыбырай Алтынсарин көшесі бойынша № 50 - үйден бастап Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны жанындағы Приозерное ауылдық мәдениет үйі ғимаратының орталық алаңға дейін, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Каменка ауылы, Жеңіс көшесі бойынша "Каменка ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің ғимаратынан Сандықтау ауданы білім бөлімінің "Ақмола облысы білім басқармасының Сандықтау ауданы бойынша білім бөлімі Каменка жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің жанындағы алаңға дейін, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Лесное ауылы, Тәуелсіздіктің 25 жылдығы көшесі бойынша № 38 -үйден бастап Сандықтау ауданының "Лесной ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесі ғимаратының жанындағы алаңға дейін, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Мәдениет ауылы, Малай көшесі бойынша № 1 - үйден бастап Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны жанындағы Культуринский ауылдық мәдениет үйі ғимаратының жанындағы алаңға дейін, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Максимовка ауылы, Мұстафа Шоқай көшесі бойынша № 82 - үйден бастап Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны жанындағы Максимовка ауылдық Мәдениет үйі ғимаратының жанындағы алаңға дейін, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Новоникольское ауылы, Ыбырай Алтынсарин атындағы көшесі бойынша 18 - үйден бастап Сандықтау ауданының мәдениет, тілдерді дамыту, дене шанықтыру және спорт бөлімінің жанындағы "Балкашин аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны Новоникольск ауылдық мәдениет үйінің жанындағы алаңға дейін, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Сандықтау ауылы, Орталық көшесі бойынша № 1- үйден бастап Сандықтау ауданының "Сандықтау ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесі ғимаратының жанындағы алаңға дейін, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Богородка ауылы, Орталық көшесі бойынша № 2 - үйден Ақмола облысы денсаулық сақтау басқармасы жанындағы "Сандықтау аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны жанындағы Богородка медициналық пункті ғимаратының алдындағы алаңға дейін, шекті толу нормасы 50 адам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жергілікті атқарушы органның келісімінсіз бейбіт жиналыстар ұйымдастыру және өткізу үшін арнайы орындарда киіз үйлер, шатырлар, өзге де құрылыс жайлар орнатуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Дәл сол бір жерде және (немесе) дәл сол бір жүру маршруты бойынша не дәл сол бір уақытта бейбіт жиналыс өткізуге бір мезгілде бірнеше бейбіт жиналыстарды ұйымдастырушы үміткер болған жағдайда, көрсетілген орынды пайдалану кезектілігін жергілікті атқарушы орган бейбіт жиналыстарды ұйымдастырушыдан тиісті хабарламаны немесе өтінішті алған уақытын негізге ала отырып айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Әлеуметтік қашықтықты сақтау мақсатында, пикеттеуден басқа, бейбіт жиналысқа қатысатын адамдардың арасындағы ең аз жол берілетін қашықтық кемінде екі метрді құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Бір қатысушы өткізетін пикеттеуді жүзеге асыратын адамдар арсындағы ең аз жол берілетін қашықтық кемінде 100 метрді құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Бейбіт жиналыстар өткізілетін күні Шортанды ауданының жергілікті уақыты бойынша сағат 9-дан ерте бастауға және сағат 20-дан кеш аяқтауға болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындарды қоспағанда, дәл сол бір жерде дәл сол бір уақытта дәл сол бір объектіде екі және одан көп пикет өткізуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пикеттеу ұзақтығы, бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындарды қоспағанда, дәл сол бір жерде дәл сол бір объектіде күніне екі сағаттан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1325,104 +2449,212 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 2/1 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сандықтау ауданында пикеттеуді өткізуге тыйым салынған іргелес аумақтардың шекаралары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сандықтау ауданында Заңының 9-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген объектілердің іргелес жатқан аумақтарының шекараларынан 200 метр қашықтықта пикеттеуді өткізуге жол берілмейді.</w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - Ақмола облысы Сандықтау аудандық мәслихатының 28.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сандықтау ауданының аумағында іргелес аумақтардың шекарасынан 400 метрден жақын жерде пикет өткізуге жол берілмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жаппай жерлеу орындарында;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) теміржол, су, әуе және автомобиль көлігі объектілерінде және оларға іргелес жатқан аумақтарда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттің қорғаныс қабілетін, қауіпсіздігін және халықтың тыныс- тіршілігін қамтамасыз ететін ұйымдарға іргелес жатқан аумақтарда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қауіпті өндірістік объектілерге және пайдалануы арнайы қауіпсіздік техникасы қағидаларын сақтауды талап ететін өзге де объектілерге іргелес жатқан аумақтарда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) магистральдық теміржол желілерінде, магистральдық құбыржолдарда, ұлттық электр желісінде, магистральдық байланыс желілерінде және оларға іргелес жатқан аумақтарда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -1430,55 +2662,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>