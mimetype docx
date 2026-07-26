--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d59c44f" w14:textId="d59c44f">
+    <w:p w14:paraId="1a74e5a" w14:textId="1a74e5a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>