--- v0 (2025-11-09)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e70793c" w14:textId="e70793c">
+    <w:p w14:paraId="79557cc" w14:textId="79557cc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -788,61 +788,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Үгіттік баспа материалдарын орналастыру үшін орындар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Ақмола облысы Жақсы ауданы әкімдігінің 28.11.2023 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Ақмола облысы Жақсы ауданы әкімдігінің 20.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ а-10/217</w:t>
+        <w:t>№ а-0/10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -867,153 +867,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...101 lines deleted...]
-              <w:t>Үгіттік баспа материалдарын орналастыру үшін орындар</w:t>
+№ р/б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекеннің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үгіттік баспа материалдарын орналастыру үшін орындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1082,51 +1052,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Садуақасов көшесі ("Ақмола облысы білім басқармасының Жақсы ауданы бойынша білім бөлімі Алғабас ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында)</w:t>
+Садуақасов көшесі (бұрынғы "Ақмола облысы білім басқармасының Жақсы ауданы бойынша білім бөлімі Алғабас ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1195,51 +1165,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Центральная көшесі ("Агрофирма – "Астана Т.А.Н." жауапкершілігі шектеулі серіктестігі кеңсесі ғимаратының оң жағында)</w:t>
+Центральная көшесі ("Агрофирма-"Астана-Т.А.Н." жауапкершілігі шектеулі серіктестігі ғимаратының оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1421,51 +1391,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Школьная көшесі ("Ақмола облысы білім басқармасының Жақсы ауданы бойынша білім бөлімі Беловодское ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында)</w:t>
+Школьная көшесі ("Ақмола облысы білім басқармасының Жақсы ауданы бойынша білім бөлімі Беловод ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1534,51 +1504,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Баубек батыр көшесі ("Жақсы ауданының Ешім ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының оң жағында)</w:t>
+Баубек Батыр көшесі ("Жақсы ауданының Ешім ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1827,52 +1797,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Сейітжан Жaкупов атындағы көшесі ("ҚТЖ-Жүк тасымалы" жауапкершілігі шектеулі серіктестігінің – "ЖТ Ақмола бөлімшесі" филиалы Жақсы бекетінің темір жол вокзалының ғимаратының сол жағында)</w:t>
+              <w:t xml:space="preserve">
+Сейітжан Жaкупов атындағы көшесі ("Қазақстан темір жолы" ұлттық компаниясы" акционерлік қоғамының "Ақмола магистральдық желі бөлімшесі" филиалы Жақсы бекетінің темір жол вокзалы ғимаратының сол жағында) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1941,51 +1911,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жеңіс көшесі (Жақсы ауданының ішкі саясат, мәдениет, тілдерді дамыту және спорт бөлімінің жанындағы "Аудандық мәдениет Үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның ауылдық мәдениет үйі ғимаратының сол жағында) </w:t>
+Жеңіс көшесі (ауылдық мәдениет үйі ғимаратының сол жағында) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2054,51 +2024,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мира көшесі (Жақсы ауданының ішкі саясат, мәдениет, тілдерді дамыту және спорт бөлімінің жанындағы "Аудандық мәдениет Үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның ауылдық мәдениет үйі ғимаратының сол жағында) </w:t>
+Мира көшесі (ауылдық мәдениет үйі ғимаратының сол жағында) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2393,51 +2363,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Киров көшесі (Жақсы ауданының ішкі саясат, мәдениет, тілдерді дамыту және спорт бөлімінің жанындағы "Аудандық мәдениет Үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның ауылдық мәдениет үйі ғимаратының сол жағында) </w:t>
+Киров көшесі (ауылдық мәдениет үйі ғимаратының сол жағында) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2506,51 +2476,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стадионная көшесі ("Ақмола облысы білім басқармасының Жақсы ауданы бойынша білім бөлімі Перекатное ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі жанындағы шағын орталығы ғимаратының оң жағында)</w:t>
+Стадионная көшесі ("Ақмола облысы білім басқармасының Жақсы ауданы бойынша білім бөлімі Перекатное ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің шағын орталығы ғимаратының оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2619,51 +2589,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Киров көшесі ("Ақмола облысы білім басқармасының Жақсы ауданы бойынша білім бөлімі Қима ауылының Қабдеш Шардағұлұлы Өскенбаев атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі мектеп жанындағы клубы ғимаратының сол жағында) </w:t>
+Киров көшесі ("Ақмола облысы білім басқармасының Жақсы ауданы бойынша білім бөлімі Қима ауылының Қабдеш Шардағұлұлы Өскенбаев атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің мектеп жанындағы клубы ғимаратының сол жағында) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2732,51 +2702,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Школьная көшесі (Жақсы ауданының ішкі саясат, мәдениет, тілдерді дамыту және спорт бөлімінің жанындағы "Аудандық мәдениет Үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның ауылдық мәдениет үйі ғимаратының оң жағында)</w:t>
+Школьная көшесі (ауылдық мәдениет үйі ғимаратының оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2845,51 +2815,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауасар көшесі ("Ақмола облысы білім басқармасының Жақсы ауданы бойынша білім бөлімі Монастырка ауылының бастауыш мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында)</w:t>
+Тауасар көшесі (бұрынғы "Ақмола облысы білім басқармасының Жақсы ауданы бойынша білім бөлімі Монастырка ауылының бастауыш мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2958,51 +2928,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Сәкен Сейфуллин көшесі ("Ақмола облысы білім басқармасының Жақсы ауданы бойынша білім бөлімі Моховое ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында) </w:t>
+Сейфуллин көшесі ("Ақмола облысы білім басқармасының Жақсы ауданы бойынша білім бөлімі Моховое ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3070,52 +3040,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Победа көшесі ("Новокиенка" жауапкершілігі шектеулі серіктестігі ғимаратының сол жағында) </w:t>
+              <w:t>
+Победы көшесі ("Новокиенка" жауапкершілігі шектеулі серіктестігі ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3183,52 +3153,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мұхтар Әуезов көшесі ("Ақмола облысы білім басқармасының Жақсы ауданы бойынша білім бөлімі Перекатное ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында) </w:t>
+              <w:t>
+Мұхтар Әуезов көшесі ("Ақмола облысы білім басқармасының Жақсы ауданы бойынша білім бөлімі Перекатное ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3296,52 +3266,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Школьная көшесі ("Подгорное-1" жауапкершілігі шектеулі серіктестігінің наубайхана ғимаратының сол жағында) </w:t>
+              <w:t>
+Школьная көшесі ("Подгорное-1" жауапкершілігі шектеулі серіктестігінің наубайхана ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3409,52 +3379,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Зеленая көшесі ("Ақмола облысы білім басқармасының Жақсы ауданы бойынша білім бөлімі Тарасовка ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында) </w:t>
+              <w:t>
+Зеленая көшесі ("Ақмола облысы білім басқармасының Жақсы ауданы бойынша білім бөлімі Тарасовка ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3636,51 +3606,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Горький көшесі ("Шункырколь" жауапкершілігі шектеулі серіктестігінің ауылдық мәдениет үйі ғимаратының оң жағында)</w:t>
+Горький көшесі (ауылдық мәдениет үйі ғимаратының оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>