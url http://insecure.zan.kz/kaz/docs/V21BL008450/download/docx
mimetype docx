--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6d87622" w14:textId="6d87622">
+    <w:p w14:paraId="ef71b71" w14:textId="ef71b71">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -741,107 +741,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарқайың ауданының аумағындағы сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Ақмола облысы Жарқайың ауданы әкімінің 16.07.2024 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Ақмола облысы Жарқайың ауданы әкімінің 21.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 7</w:t>
+        <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
-[...32 lines deleted...]
-      Орналасқан жері: Ақмола облысы денсаулық сақтау басқармасының жанындағы "Жарқайың аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорынының ғимараты, Державин қаласы, Степной кенті шағын ауданы 213-үй.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 № 482 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Жарқайың ауданы "Тұрғын үй-коммуналдық шаруашылығы, жолаушылар көлігі, автомобиль жолдары және тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесінің ғимараты, Державин қаласы Степной кенті шағын ауданы , 215-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -962,68 +962,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Трудовая көшесі - 1, 3, 4, 5, 5А, 6, 7, 8, 9, 10, 12, 13, 14, 16, 18, 20, 22, 24;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заводской кенті шағын ауданы - 1, 2, 3, 3А, 5, 5А, 6, 7, 8, 9, 11, 12, 13, 14.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 483 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: "Ақмола облысы білім басқармасының Жарқайың ауданы бойынша білім бөлімі Державин қаласының Ақпан Үкібаев атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Державин қаласы, Школьный тұйық көшесі, 1-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1232,84 +1232,84 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мир көшесі - 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 131А, 132, 133, 134, 135, 135А, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 155, 157, 159, 161;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ишимская көшесі - 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 150, 152, 153, 153А, 154, 155, 156, 162, 162А, 169.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
-[...32 lines deleted...]
-      Орналасқан жері: Жарқайың ауданы мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің жанындағы "Жарқайың аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның ғимараты, Державин қаласы, Захаров көшесі, 37 - үй.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 484 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Жарқайың ауданы мәдениет және тілдерді дамыту бөлімінің жанындағы "Жарқайың аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның ғимараты, Державин қаласы, Захаров көшесі, 37 - үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1466,84 +1466,84 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вокзальная көшесі - 28, 29, 30, 32, 32А, 36, 37, 38, 39, 40, 41, 42, 43, 45, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Захаров көшесі - 26, 27, 28, 30, 32, 36, 38, 40, 42, 44, 45, 46, 47, 48, 50, 51, 52, 53, 54, 55, 56, 59, 61, 63, 65, 67, 69, 71.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...32 lines deleted...]
-      Орналасқан жері: "Ақмола облысы білім басқармасының Жарқайың ауданы бойынша білім бөлімі Державин қаласының Надежда Крупская атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Державин қаласы, Комсомольская көшесі, 36-үй.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 485 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: "Ақмола облысы білім басқармасының Жарқайың ауданы бойынша білім бөлімі Державин қаласының Надежда Крупская атындағы № 1 мектеп-гимназиясы" коммуналдық мемлекеттік мекемесінің ғимараты, Державин қаласы, Комсомольская көшесі, 36-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1679,125 +1679,125 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәлік Ғабдуллин көшесі - 51, 52, 53, 55, 56, 57, 58, 59, 60, 61, 63, 65, 68, 69, 70, 71, 72, 73, 74, 76, 77, 78, 79, 80, 81, 82, 84, 86, 88, 89, 90;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпан Үкібаев көшесі - 46, 48, 50, 52, 53, 54, 55, 56, 61, 63, 64, 65, 66, 68, 70, 71, 72, 73, 74, 75, 76, 77, 78, 80, 80А;</w:t>
-[...17 lines deleted...]
-      Вокзальная көшесі - 1, 2, 2А, 3, 4, 5, 5 А, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 19, 20, 21, 23, 24, 25, 26, 27;</w:t>
+      Ақпан Үкібаев көшесі - 46, 48, 50, 52, 53, 54, 55, 56, 60, 61, 63, 64, 65, 66, 68, 70, 71, 72, 73, 74, 75, 76, 77, 78, 80, 80А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вокзальная көшесі - 1, 2, 2А, 3, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 19, 20, 21, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПМК кенті шағын ауданы - 1, 2, 3, 4, 5, 6;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погрузбюро шағын ауданы - 1, 1А.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 486 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: "Ақмола облысы білім басқармасының Жарқайың ауданы бойынша білім бөлімі Державин қаласының Николай Островский атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Державин қаласы, Северный тұйық көшесі, 1-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1877,51 +1877,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северный тұйық көшесі - 3, 10А, 11, 12, 13, 14, 16, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 35, 37;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпан Үкібаев көшесі - 1, 1А, 3, 3А, 5, 5А, 6, 7, 7А, 9, 9А, 9Б, 11, 13, 15А, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 42, 43, 45;</w:t>
+      Ақпан Үкібаев көшесі - 1, 1А, 3, 3А, 5, 5А, 6, 7, 7А, 9, 9А, 9Б, 11, 13, 14, 15А, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 42, 43, 45;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Набережная көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30, 31, 33, 34, 35, 36, 37, 39, 40;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1970,1094 +1970,1094 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәлік Ғабдуллин көшесі - 2, 4, 12, 13, 14, 16, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Восточная 7А өндірістік аймағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 487 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: "Жарқайың ауданы Нахимов ауылдық округі әкімінің аппараты" мемлекеттік мекемесінің ғимараты, Баранкөл ауылы, Бірлік көшесі, 47-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Баранкөл ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...86 lines deleted...]
-      Орналасқан жері: Жарқайың ауданы мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің жанындағы "Жарқайың аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның Гастелло ауылдық мәдениет үйінің ғимараты, Гастелло ауылы, Юность даңғылы, 7-үй.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 488 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Жарқайың ауданы мәдениет және тілдерді дамыту бөлімінің жанындағы "Жарқайың аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның Уәлиханов ауылдық мәдениет үйінің ғимараты, Уәлиханов ауылы, Мир көшесі,15-үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Уәлиханов ауылы, Достық ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 489 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Жарқайың ауданы мәдениет және тілдерді дамыту бөлімінің жанындағы "Жарқайың аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның Гастелло ауылдық мәдениет үйінің ғимараты, Гастелло ауылы, Юность даңғылы, 7-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Гастелло ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 490 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: "Ақмола облысы білім басқармасының Жарқайың ауданы бойынша білім бөлімі Далабай ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Далабай ауылы, Оспанов көшесі, 2-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Далабай ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...32 lines deleted...]
-      Орналасқан жері: "Донское-Агро" жауапкершілігі шектеулі серіктестігінің аспаздық ғимараты, Донское ауылы, Ленин көшесі, 12-құрылыс.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 491 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ақмола облысы денсаулық сақтау басқармасының жанындағы "Жарқайың аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорынның медициналық пунктінің ғимараты, Донское ауылы Сизиков көшесі, 8-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Донское ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 492 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: "Ақмола облысы білім басқармасының Жарқайың ауданы бойынша білім бөлімі Шөйындыкөл ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Шойындыкөл ауылы, Ілияс Есенберлин көшесі, 2А үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Шойындыкөл ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...86 lines deleted...]
-      Орналасқан жері: Жарқайың ауданы мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің жанындағы "Жарқайың аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның Костычево ауылдық мәдениет үйінің ғимараты, Костычево ауылы, Тәуелсіздік көшесі, 9-үй.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 493 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: "Ақмола облысы білім басқармасының Жарқайың ауданы бойынша білім бөлімі Зерноград ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Зерноградское ауылы, Октябрь көшесі, 13-үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Зерноградское ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 494 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Жарқайың ауданы мәдениет және тілдерді дамыту бөлімінің жанындағы "Жарқайың аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның Костычево ауылдық мәдениет үйінің ғимараты, Костычево ауылы, Тәуелсіздік көшесі, 9-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Костычево ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...32 lines deleted...]
-      Орналасқан жері: Жарқайың ауданы мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің жанындағы "Жарқайың аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның Львов ауылдық мәдениет үйінің ғимараты, Львов ауылы, Клубная көшесі, 7-үй.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 495 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Жарқайың ауданы мәдениет және тілдерді дамыту бөлімінің жанындағы "Жарқайың аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның Львов ауылдық мәдениет үйінің ғимараты, Львов ауылы, Клубная көшесі, 7-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Львов ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...32 lines deleted...]
-      Орналасқан жері: "Ақмола облысы білім басқармасының Жарқайың ауданы бойынша білім бөлімі Бірсуат ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Бірсуат ауылы, Поздняков көшесі, 20-үй.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 496 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: "Ақмола облысы білім басқармасының Жарқайың ауданы бойынша білім бөлімі Бірсуат ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Бірсуат ауылы, Фурманов көшесі, 8А-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Бірсуат ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 497 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: "Жарқайың ауданы Нахимов ауылдық округі әкімінің аппараты" мемлекеттік мекемесінің ғимараты, Нахимов ауылы, Тәуелсіздік көшесі, 1-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Нахимов ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 498 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: "Ақмола облысы білім басқармасының Жарқайың ауданы бойынша білім бөлімі Отрадный ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Отрадный ауылы, Сейфуллин көшесі, 10-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Отрадный ауылы, Кен ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 499 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: "Ақмола облысы білім басқармасының Жарқайың ауданы бойынша білім бөлімі Пригородное ауылының Абай атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Пригород ауылы, Әл-Фараби даңғылы, 8-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Пригород ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...32 lines deleted...]
-      Орналасқан жері: Жарқайың ауданы мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің жанындағы "Жарқайың аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның Пятигорский ауылдық мәдениет үйінің ғимараты, Пятигор ауылы, Қасым Давлеталин көшесі, 33-үй.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 500 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Жарқайың ауданы мәдениет және тілдерді дамыту бөлімінің жанындағы "Жарқайың аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның Пятигор ауылдық мәдениет үйінің ғимараты, Пятигор ауылы, Қасым Давлеталин көшесі, 33-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Пятигор ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 501 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: "Ақмола облысы білім басқармасының Жарқайың ауданы бойынша білім бөлімі Құмсуат ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Құмсуат ауылы, Целинная көшесі, 33-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Құмсуат ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 502 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: "Жарқайың ауданы Жаңадала ауылдық округі әкімінің аппараты" мемлекеттік мекемесінің ғимараты, Тасты-Талды ауылы, Ленин көшесі, 2-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Тасты-Талды ауылы, Жаңадала ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...32 lines deleted...]
-      Орналасқан жері: Жарқайың ауданы мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің жанындағы "Жарқайың аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның Тасөткел мәдени-демалу орталығының ғимараты, Тасөткел ауылы, Тәуелсіздік көшесі, 22-үй.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 503 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Жарқайың ауданы мәдениет және тілдерді дамыту бөлімінің жанындағы "Жарқайың аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның Тасөткел мәдени-демалу орталығының ғимараты, Тасөткел ауылы, Тәуелсіздік көшесі, 22-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Тасөткел ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
-[...32 lines deleted...]
-      Орналасқан жері: "Ақмола облысы білім басқармасының Жарқайың ауданы бойынша білім бөлімі Тассуат ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Тассуат ауылы, Ыбырай Алтынсарин көшесі, 23-үй.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 504 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: "Ақмола облысы білім басқармасының Жарқайың ауданы бойынша білім бөлімі Тассуат ауылының бастауыш орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Тассуат ауылы, Ыбырай Алтынсарин көшесі, 23-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Тассуат ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 505 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: "Жарқайың ауданының Үшқарасу ауылы әкімінің аппараты" мемлекеттік мекемесінің ғимараты, Үшқарасу ауылы, Жеңіс көшесі, 41-үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Үшқарасу ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 793 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: "Қазақстан Республикасы Ішкі істер министрлігі Ақмола облысының Полиция департаменті Жарқайың ауданының полиция бөлімі" мемлекеттік мекемесінің ғимараты, Державин қаласы, Захаров көшесі, 33.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3117,55 +3117,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3491,31 +3491,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>