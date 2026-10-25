--- v1 (2026-03-15)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="63fd2c2" w14:textId="63fd2c2">
+    <w:p w14:paraId="90da0c9" w14:textId="90da0c9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -757,51 +757,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 27.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -1000,164 +1020,148 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан орны: Ақмола облысы, Біржан сал ауданы, Заураловка ауылы, "Ақмола облысы білім басқармасының Біржан сал ауданы бойынша білім бөлімі Заураловка ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Болашақ көшесі, 19 құрылыс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шекарасы: Ақмола облысы, Біржан сал ауданы, Заураловка ауылы.</w:t>
+Шекарасы: Ақмола облысы, Біржан сал ауданы, Заураловка ауылы, Яблоновка ауылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...71 lines deleted...]
-Шекарасы: Ақмола облысы, Біржан сал ауданы, Яблоновка ауылы.</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алып тасталды - Ақмола облысы Бұланды ауданы әкімінің 26.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімімен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1208,51 +1212,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 249 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орналасқан орны: Ақмола облысы, Біржан сал ауданы, Краснофлотское ауылы, "Ақмола облысы білім басқармасының Біржан сал ауданы бойынша білім бөлімі Краснофлот ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Мектеп көшесі, 26 құрылыс.</w:t>
+Орналасқан орны: Ақмола облысы, Біржан сал ауданы, Краснофлотское ауылы, Краснофлотское ауылының медициналық пункт ғимараты, Орталық көшесі, 6 құрылыс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шекарасы: Ақмола облысы, Біржан сал ауданы, Краснофлотское ауылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1321,69 +1325,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 250 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орналасқан орны: Ақмола облысы, Біржан сал ауданы, Макинка ауылы, Макинка ауылындағы клубтың ғимараты, Валерий Чкалов көшесі, 75 құрылыс.</w:t>
-[...17 lines deleted...]
-Шекаралары: Ақмола облысы, Біржан сал ауданы, Макинка ауылы.</w:t>
+Орналасқан орны: Ақмола облысы, Біржан сал ауданы, Макинка ауылы, "Ақмола облысы білім басқармасының Біржан сал ауданы бойынша білім бөлімі Макинка ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Валерий Чкалов көшесі, 65 құрылыс.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекарасы: Ақмола облысы, Біржан сал ауданы, Макинка ауылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1434,51 +1438,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 251 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орналасқан орны: Ақмола облысы, Біржан сал ауданы, Бұланды ауылы, "Қазақстан Республикасы Президенті Іс басқармасының "Бурабай" мемлекеттік ұлттық табиғи паркі" мемлекеттік мекемесінің Бұланды орманшылығының ғимараты, Дінмұхамед Қонаев көшесі, 1 құрылыс.</w:t>
+Орналасқан орны: Ақмола облысы, Біржан сал ауданы, Бұланды ауылы, "Ақмола облысы білім басқармасының Біржан сал ауданы бойынша білім бөлімі Бұланды ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Бауыржан Момышұлы көшесі, 28 құрылыс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шекарасы: Ақмола облысы, Біржан сал ауданы, Бұланды ауылы, Қарағай ауылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2316,91 +2320,75 @@
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
-                <w:color w:val="000000"/>
-[...39 lines deleted...]
-Шекарасы: Ақмола облысы, Біржан сал ауданы, Карловка ауылы, Трамбовка ауылы, Ұйымшыл ауылы.</w:t>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алып тасталды - Ақмола облысы Бұланды ауданы әкімінің 26.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімімен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2469,51 +2457,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан орны: Ақмола облысы, Біржан сал ауданы, Қызылұйым ауылы, "Ақмола облысы білім басқармасының Біржан сал ауданы бойынша білім бөлімі Қызылұйым ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Орталық көшесі, 8 құрылыс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шекарасы: Ақмола облысы, Біржан сал ауданы, Қызылұйым ауылы.</w:t>
+Шекарасы: Ақмола облысы, Біржан сал ауданы, Қызылұйым ауылы, Карловка ауылы, Трамбовка ауылы, Ұйымшыл ауылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2768,199 +2756,75 @@
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
-                <w:color w:val="000000"/>
-[...147 lines deleted...]
-Есмағанбет Исмаилов көшесі 1, 2, 4, 6, 7, 8, 9, 11, 13, 14, 16, 17, 19.</w:t>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алып тасталды - Ақмола облысы Бұланды ауданы әкімінің 26.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімімен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3011,69 +2875,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 264 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орналасқан орны: Ақмола облысы, Біржан сал ауданы, Степняк қаласы, Ақмола облысы дене шынықтыру және спорт басқармасының "Біржан сал ауданының балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Біржан сал көшесі, 81 құрылыс.</w:t>
-[...17 lines deleted...]
-Шекаралары: Ақмола облысы, Біржан сал ауданы, Степняк қаласы, Ахат Атнашев көшесі 1, 2, 4, 5, 6, 7, 8, 9, 10, 12, 14, 15, 16, 18, 19, 21, 22, 24, 25, 27, 29, 31;</w:t>
+Орналасқан орны: Ақмола облысы, Біржан сал ауданы, Степняк қаласы, "Ақмола облысы білім басқармасының Біржан сал ауданы бойынша білім бөлімі Степняк қаласының оқу-өндірістік комбинаты" коммуналдық мемлекеттік мекемесінің ғимараты, Симов-Гирея көшесі, 24 құрылыс.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекарасы: Ақмола облысы, Біржан сал ауданы, Степняк қаласы, Ахат Атнашев көшесі 1, 2, 4, 5, 6, 7, 8, 9, 10, 12, 14, 15, 16, 18, 19, 21, 22, 24, 25, 27, 29, 31;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шаймерден Қосшығұлов көшесі 1, 2, 4, 5, 6, 8, 13, 19, 21, 23, 25, 29;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3340,51 +3204,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан орны: Ақмола облысы, Біржан сал ауданы, Степняк қаласы, "Ақмола облысы білім басқармасының Біржан сал ауданы бойынша білім бөлімі Степняк қаласының № 1 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Шоқан Уәлиханов көшесі, 29 құрылыс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шекаралары: Ақмола облысы, Біржан сал ауданы, Степняк қаласы, Абылай хан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 17, 17 Б, 19;</w:t>
+Шекарасы: Ақмола облысы, Біржан сал ауданы, Степняк қаласы, Абылай хан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 17, 17 Б, 19;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрар Рысқұлов көшесі 1, 2, 4, 5, 6, 7, 8, 9, 11, 12;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3502,51 +3366,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шоқан Уәлиханов көшесі 4, 4 а, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 27, 28;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабдолла Көшербаев атындағы көше 1, 2, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 29, 30, 31, 33, 34, 35, 36, 37, 39, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 61, 63.</w:t>
+Қабдолла Көшербаев көшесі 1, 2, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 29, 30, 31, 33, 34, 35, 36, 37, 39, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 61, 63.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сейітбаттал Мустафин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 10, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 28, 29, 30, 31, 32, 38, 39, 40, 41, 42, 46, 47, 48, 49, 56, 57, 58, 59, 61, 62, 64, 65, 66, 68;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәншүк Мәметова көшесі 1, 2, 3, 4, 5, 6, 8, 12, 13, 17, 18, 20, 23.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пригорхоз ауылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3597,51 +3515,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 266 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орналасқан орны: Ақмола облысы, Біржан сал ауданы, Степняк қаласы, "Ақмола облысы білім басқармасының Біржан сал ауданы бойынша білім бөлімі Степняк қаласының Абай атындағы № 2 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Алпысбай Жақыпов атындағы көше, 1 құрылыс.</w:t>
+Орналасқан орны: Ақмола облысы, Біржан сал ауданы, Степняк қаласы, "Ақмола облысы білім басқармасының Біржан сал ауданы бойынша білім бөлімі Степняк қаласының Абай атындағы № 2 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты, Алпысбай Жақыпов көшесі, 1 құрылыс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шекаралары: Ақмола облысы, Біржан сал ауданы, Степняк қаласы, Первомайская көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 36, 38, 39, 42, 44, 45, 49, 53, 55, 57, 59, 61, 63;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3651,51 +3569,177 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай Құнанбаев көшесі 5, 6, 7, 9, 10, 11, 12, 16, 18, 22, 23, 24;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рамазан Елебаев атындағы көше 1, 3, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28 а, 30, 31, 32, 33, 34, 36, 38, 40.</w:t>
+Рамазан Елебаев көшесі 1, 3, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28 а, 30, 31, 32, 33, 34, 36, 38, 40.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәкен Сейфуллин көшесі 1, 2, 3, 4, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21 а, 22, 23, 24, 25, 27, 29, 30, 31, 32, 33, 35;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біржан сал көшесі 1, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 24, 26, 28, 29, 30, 32, 39, 43, 45, 47, 49, 50, 51, 53, 54, 55, 56, 57, 58, 59, 60, 61, 63, 65, 67, 69, 73, 77, 79, 80, 82, 84, 86, 87, 88, 89, 91, 93, 95, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 118, 119, 120, 121, 122, 124, 126, 128, 130, 132, 134, 136, 138;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еркеш Ибрагим көшесі 3, 4, 5, 6, 7, 8, 9, 10, 11, 13;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Симов Гирей көшесі 3, 4, 6, 8, 9, 10, 13, 15, 16, 18, 21, 22, 23, 28 а, 29, 31, 32, 33, 34, 36, 38, 39, 40, 41, 42, 43, 45, 47, 49, 50, 52, 53, 54, 55, 56, 56 а, 57, 58, 63, 64, 67, 68, 69, 70, 71, 73, 74, 75, 76, 79, 80, 81, 84;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мағжан Жұмабаев көшесі 1, 3, 7, 8, 9, 10, 12, 13, 14, 15, 18, 19, 20, 21, 22, 24, 25, 28, 30, 36, 38, 40, 42, 44, 46;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алпысбай Жақыпов көшесі 2, 3, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 49;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есмағанбет Исмаилов көшесі 1, 2, 4, 6, 7, 8, 9, 11, 13, 14, 16, 17, 19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3724,127 +3768,75 @@
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
-                <w:color w:val="000000"/>
-[...75 lines deleted...]
-Пригорхоз ауылы.</w:t>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алып тасталды - Ақмола облысы Бұланды ауданы әкімінің 26.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімімен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5119,55 +5111,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5493,31 +5485,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>