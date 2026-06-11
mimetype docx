--- v0 (2025-12-22)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d5b90cf" w14:textId="d5b90cf">
+    <w:p w14:paraId="44f25a5" w14:textId="44f25a5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -782,61 +782,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ерейментау ауданының сайлау учаскелерi</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Ерейментау ауданы әкімінің 13.10.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Ерейментау ауданы әкімінің 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8</w:t>
+        <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -860,61 +860,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1.</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1758,57 +1748,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 393 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Байсары ауылы, Жеңіс көшесі, 29 "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Байсары ауылының бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1878,57 +1861,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 394 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Олжабай батыр атындағы ауыл, Шәмшіт Байтуаров атындағы көшесі, 15, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Олжабай батыр ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1998,57 +1974,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 396 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Бозтал ауылы, Тәуелсіздік көшесі, 13Б, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Бозтал ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -2118,57 +2087,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 397 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Тайбай ауылы, Сарыарқа көшесі, 54, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Тайбай ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -2238,57 +2200,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 398 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Елтай ауылы, Достық көшесі, 18, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Елтай ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -2358,57 +2313,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 399 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Малтабар ауылы, Бөгенбай батыр атындағы көшесі, 15, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Малтабар ауылының Перуаш Кәрімұлы атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -2478,57 +2426,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 400 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Күншалған ауылы, Рахман Садвақасов көшесі, 11, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Күншалған ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -2598,57 +2539,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 402 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Ақсуат ауылы, Ыбырай Алтынсарин атындағы көшесі, 2, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Ақсуат ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -2718,57 +2652,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 403 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Еркіншілік ауылы, Сарыжайлау көшесі, 24, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Еркіншілік ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -2838,57 +2765,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 404 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Еркіншілік ауылы, Сарыжайлау көшесі, 20, "Ерейментау ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімі" мемлекеттік мекемесі жанындағы Еркіншілік мәдениет үйінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -2958,57 +2878,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 405 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Еңбек ауылы, Иманғали балуан көшесі, 12, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Еңбек ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -3078,57 +2991,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 406 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Майлан ауылы, Яков Киселев көшесі, 20, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Майлан ауылының Балабек Жахин атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -3198,85 +3104,78 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 407 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Ақмырза ауылы, Бейбітшілік көшесі, 11, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Ақмырза ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шекаралары: Ақмола облысы, Ерейментау ауданы, Ақмырза ауылы, Жолбасшы ауылы.</w:t>
+Шекаралары: Ақмола облысы, Ерейментау ауданы, Ақмырза ауылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3318,57 +3217,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 408 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Сілеті ауылы, Ыбырай Алтынсарин атындағы көшесі, 9, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Сілеті ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -3438,57 +3330,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 409 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Торғай ауылы, Мәдениет көшесі, 25, "Ерейментау ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімі" мемлекеттік мекемесі жанындағы Торғай ауылдық клубының ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -3558,57 +3443,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 410 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Балықты ауылы, Орталық көшесі, 14, "Қазақстан Республикасы Экология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитетінің "Бұйратау" мемлекеттік ұлттық табиғи паркі" республикалық мемлекеттік мекемесінің "Ерейментау" филиалының ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -3668,60 +3546,53 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">
+№ 411 сайлау учаскесі. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Жаңажол ауылы, Тәуелсіздік көшесі, 4, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Жаңажол ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3798,57 +3669,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 412 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Өлеңті ауылы, Мәншүк Маметова көшесі, 1а, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Өлеңті ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -3918,57 +3782,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 413 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Өлеңті станциясы, Қаныш Сәтпаев атындағы көшесі, 18, ЖПП, "Қазақстан темір жолы "Ұлттық компаниясы" акционерлік қоғамының филиалы-"магистральдық желінің Павлодар бөлімшесі" Ерейментау жол қашықтығы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -4038,57 +3895,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 414 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Ажы ауылы, Зейн Шашкин атындағы көшесі, 4, "Ерейментау ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімі" мемлекеттік мекемесі жанындағы Ажы ауылы клубының ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -4158,57 +4008,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 415 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Молдажан Жадайұлы атындағы көшесі, 21, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Ерейментау қаласының № 1 негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -4278,57 +4121,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 416 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Абай Құнанбаев көшесі, 17А, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Ерейментау қаласының № 1 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -4398,85 +4234,78 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 417 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Жеңіс көшесі, 6, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Ерейментау қаласының Төлеу Шаханов атындағы № 2 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шекаралары: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Кенесары Қасымов көшесі – 4А, 4В, 4/4, 8, 10, 12, 14, 14Б, 16, 18, 93, 93а, 95, 99, 103, 105, 107, 109, 111, 113, 114, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 144, 145, 147, 147/1, 149, 151, 153, 155; Абылайхан көшесі – 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 132А, 132Б, 133, 134, 135, 136, 136А, 136Б, 137, 139, 140, 141, 142, 144, 145, 146, 147, 148, 149, 150, 151, 153, 154, 155, 156, 157, 158, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 190а, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 203А, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 220А, 222, 223, 224, 225, 226, 227, 228, 229, 230, 232, 234, 236, 238, 240, 242, 244, 246; Үмбетей жырау атындағы көшесі – 2, 2А ; Жеңіс көшесі – 1, 2, 3, 4, 7; Талғат Мұсабаев көшесі – 1, 2, 3, 4, 5, 6, 7; Атан батыр көшесі – 1, 2, 3, 4А, 4Б, 5, 6, 6А; Мира көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; Железнодорожная көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 9/1, 10, 11, 12, 13, 14, 15, 16; Свободы көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; Юрий Гагарин көшесі – 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13; Абай Құнанбаев көшесі – 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 183а, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 204, 206, 208, 210, 212, 214, 216, 218, 218А, 220, 222, 224, 226, 228, 230, 232, 234, 236, 238, 240, 242; Әлихан Барлыбаев көшесі – 3, 7, 8, 9, 10, 11, 12, 13, 14, 16; Яков Киселев көшесі – 1, 3, 4, 5, 6, 7, 11, 13а, 17; Западная көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23.</w:t>
+Шекаралары: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Кенесары Қасымов көшесі – 4А, 4В, 4/4, 6, 8, 10, 12, 14, 14Б, 16, 18, 93, 93а, 95, 99, 103, 105, 107, 109, 111, 113, 114, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 144, 145, 147, 147/1, 149, 151, 153, 155; Абылайхан көшесі – 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 132А, 132Б, 133, 134, 135, 136, 136А, 136Б, 137, 139, 140, 141, 142, 144, 145, 146, 147, 148, 149, 150, 151, 153, 154, 155, 156, 157, 158, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 190а, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 203А, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 220А, 222, 223, 224, 225, 226, 227, 228, 229, 230, 232, 234, 236, 238, 240, 242, 244, 246; Үмбетей жырау атындағы көшесі – 2, 2А ; Жеңіс көшесі – 1, 2, 3, 4, 7; Талғат Мұсабаев көшесі – 1, 2, 3, 4, 5, 6, 7; Атан батыр көшесі – 1, 2, 3, 4А, 4Б, 5, 6, 6А; Мира көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; Железнодорожная көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 9/1, 10, 11, 12, 13, 14, 15, 16; Свободы көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; Юрий Гагарин көшесі – 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13; Абай Құнанбаев көшесі – 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 183а, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 204, 206, 208, 210, 212, 214, 216, 218, 218А, 220, 222, 224, 226, 228, 230, 232, 234, 236, 238, 240, 242; Әлихан Барлыбаев көшесі – 3, 7, 8, 9, 10, 11, 12, 13, 14, 16; Яков Киселев көшесі – 1, 3, 4, 5, 6, 7, 11, 13а, 17; Западная көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4518,85 +4347,78 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 418 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Мұхтар Әуезов көшесі, 8, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімінің Ерейментау қаласының Бөгенбай батыр атындағы мектеп-лицейі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шекаралары: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Автомобилистов көшесі – 23, 47; Желтоқсан көшесі – 19, 21, 23, 25, 26, 27, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 49, 56, 59, 61, 63, 68, 70, 74, 76А, 77, 78; Жантай батыр көшесі – 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63А, 65, 65А, 68, 68А, 69, 70, 71, 71А, 73, 74, 76, 79, 79/1, 79/2, 79/3, 81, 81/1, 81/3; Шоқан Уәлиханов көшесі – 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37/1, 38, 41а, 41/1, 41/2, 42, 43, 43Б, 43В, 44, 46, 50, 50А, 52, 52А, 54; Бөгенбай көшесі – 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 89, 91; Абай Кұнанбаев көшесі – 77, 79, 81, 83, 85, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 98, 100, 102, 104, 109, 109А, 109Б, 111, 112А, 120, 122, 124, 130; Абылайхан көшесі – 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94А, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109Б, 110, 111, 112, 114, 115, 116, 117, 118; Кенесары Қасымов көшесі – 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 48, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 79А, 79Б, 83, 85А, 87А, 87Б, 87В, 89; Саққұлақ Би көшесі – 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 15а, 16, 17, 18, 19, 20, 21, 22, 23, 24, 28; Аманжол Әлжанов көшесі – 1, 2, 3, 3А, 3Б, 4, 5, 6, 7, 8, 8А, 8Б, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 27, 29, 31, 33, 35; Мұхтар Әуезов көшесі – 1, 2, 3, 4, 6, 9, 11, 14; Әл-Фараби көшесі – 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 11, 11А, 12В, 13, 14, 15, 16, 17, 18, 19, 21, 25, 27, 29, 33, 35; Үмбетей жырау атындағы көшесі – 5, 7, 9, 11, 13, 16.</w:t>
+Шекаралары: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Автомобилистов көшесі – 23, 47; Желтоқсан көшесі – 19, 21, 23, 25, 26, 27, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 49, 56, 59, 61, 63, 68, 70, 74, 76А, 77, 78; Жантай батыр көшесі – 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63А, 65, 65А, 68, 68А, 69, 70, 71, 71А, 73, 74, 76, 79, 79/1, 79/2, 79/3, 81, 81/1, 81/3; Шоқан Уәлиханов көшесі – 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37/1, 38, 41а, 41/1, 41/2, 42, 43, 43Б, 43В, 44, 46, 50, 50А, 52, 52А, 54; Бөгенбай көшесі – 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 89, 91; Абай Кұнанбаев көшесі – 77, 79, 81, 83, 85, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 98, 100, 102, 104, 109, 109А, 109Б, 111, 112А, 120, 122, 124, 130; Абылайхан көшесі – 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94А, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109Б, 110, 111, 112, 114, 115, 116, 117, 118; Кенесары Қасымов көшесі – 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 48, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 79А, 79Б, 83, 85А, 87А, 87Б, 87В, 89; Саққұлақ Би көшесі – 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 15а, 16, 17, 18, 19, 20, 21, 22, 23, 24, 28; Аманжол Әлжанов көшесі – 1, 2, 3, 3А, 3Б, 4, 5, 6, 7, 8, 8А, 8Б, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 27, 29, 31, 33, 35; Мұхтар Әуезов көшесі – 1, 2, 3, 4, 6, 9, 11, 14; Әл-Фараби көшесі – 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 11, 11А, 11Б, 12В, 13, 14, 15, 16, 17, 18, 19, 21, 25, 27, 29, 33, 35; Үмбетей жырау атындағы көшесі – 5, 7, 9, 11, 13, 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4638,57 +4460,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 419 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Шоқан Уәлиханов көшесі, 51, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Ерейментау қаласының Насыр Смағұлов атындағы мектеп-лицейі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -4758,57 +4573,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 420 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Казахская көшесі, 8/1, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Ерейментау қаласының № 3 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -4878,57 +4686,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 732 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Сілеті ауылы, Абай Құнанбаев атындағы көшесі, 24, Ақмола облысы денсаулық сақтау басқармасының жанындағы "Облыстық психикалық денсаулық орталығы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -4998,57 +4799,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 760 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Жеңіс көшесі, 6, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Ерейментау қаласының Төлеу Шаханов атындағы № 2 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -5118,57 +4912,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 769 сайлау учаскесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Аманжола Альжанова көшесі, 14Б, Ақмола облысы денсаулық сақтау басқармасының жанындағы "Ерейментау аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -5231,57 +5018,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 770 сайлау учаскесі.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Богенбай көшесі, 103, "Қазақстан Республикасы Ішкі істер министрлігі Ақмола облысының полиция департаменті Ерейментау ауданының полиция бөлімі" мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5608,55 +5388,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5982,31 +5762,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>