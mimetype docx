--- v1 (2026-06-11)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="44f25a5" w14:textId="44f25a5">
+    <w:p w14:paraId="9553157" w14:textId="9553157">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -782,61 +782,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ерейментау ауданының сайлау учаскелерi</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Ерейментау ауданы әкімінің 28.01.2026 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Ерейментау ауданы әкімінің 22.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1</w:t>
+        <w:t>№ 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -860,51 +860,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2679,51 +2689,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Еркіншілік ауылы, Сарыжайлау көшесі, 24, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Еркіншілік ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шекаралары: Ақмола облысы, Ерейментау ауданы, Еркіншілік ауылы, Ыбырай Алтынсарин көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 39, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56А, 57, 58, 59, 60, 61, 62, 63/1, 63/2, 64, 65/1, 65/2, 66, 67, 68/1, 68/2, 69, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92; Абай Кұнанбаев көшесі – 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20/1, 20/2, 21, 22, 24, 25, 26, 28, 28А, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47/1, 47/2, 49, 51/1, 51/2; Достық көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50; Құлыш Досмағамбетұлы көшесі – 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 13, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31; Ұлы дала көшесі – 1, 2, 3, 4, 5/1, 5/2, 6/1, 6/2, 7, 8/1, 8/2; Желтоқсан көшесі – 1, 2, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36; Армандастар көшесі – 1, 2, 4, 5, 6, 10, 12, 12/1, 12/2, 14; Андрей Риммер көшесі – 1, 2, 3, 4, 5, 7, 8, 10, 11, 12, 13, 15; Сарыжайлау көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 19, 21, 22, 23, 25, 27, 29; Береке көшесі – 1, 3, 5, 5/1, 5/2, 5/3, 6/1, 6/2, 7/1, 7/2, 9/1, 9/2, 9/3, 10, 11, 12, 12А, 13/1, 13/2, 13/3, 15; Мұхтар Әуезов көшесі – 1, 2, 3, 4, 5, 6, 6а, 8; Юрий Гагарин көшесі – 1, 2, 3, 4, 5, 7, 8, 9, 10, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29/1, 29/2, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 53, 55, 56, 57, 58, 59, 60, 61, 63, 65, 67, 69; Юрий Гагарин алаңы – 1/1, 1/2, 1/3, 1/4, 1/5, 1/6, 1/7, 1/8, 1/9, 1/10, 1/11, 1/12, 1/13, 1/14, 1/15, 1/16, 1/17, 1/18, 3/1, 3/2, 3/3, 3/4, 3/5, 3/6, 3/7, 3/8, 3/9, 3/10, 3/11, 3/12, 3/13, 3/14, 3/15, 3/16, 3/17, 3/18, 4/1, 4/2, 4/3, 4/4, 4/5, 4/6, 4/7, 4/8, 4/9, 4/10, 4/11, 4/12, 4/13, 4/14, 4/15, 4/16, 4/17, 4/18, 5/1, 5/2, 5/3, 5/4, 5/5, 5/6, 5/7, 5/8, 5/9, 5/10, 5/11, 5/12, 5/13, 5/14, 5/15, 5/16, 5/17, 5/18, 6/1, 6/2, 6/3, 6/4, 6/5, 6/6, 6/7, 6/8, 6/9, 6/10, 6/11, 6/12, 6/13, 6/14, 6/15, 6/16, 6/17, 6/18, 7/1, 7/2, 7/3, 7/4, 7/5, 7/6, 7/7, 7/8, 7/9, 7/10, 7/11, 7/12, 7/13, 7/14, 7/15, 7/16, 7/17, 7/18, 8/1, 8/2, 8/3, 8/4, 8/5, 8/6, 8/7, 8/8, 8/9, 8/10, 8/11, 8/12, 8/13, 8/14, 8/15, 8/16, 8/17, 8/18; Тәуелсіздіктің 25 жылдығы көшесі – 1, 2, 2А, 3, 4, 5, 7, 9, 11, 13, 15, 17, 19, 20, 21, 22/1, 22/2, 22/3, 23, 24/1, 24/2, 25, 27, 29, 31/1, 31/2, 33/1, 33/2, 35/1, 35/2, 37/1, 37/2, 39/1, 39/2, 41/1, 41/2, 43/1, 43/2, 45/1, 45/2, 47/1, 47/2, 49/1, 49/2; Мейман Мақатаев көшесі – 4, 20, 21, 24, 26, 39, 42, 44, 49, 53, 59, 61, 62, 63.</w:t>
+Шекаралары: Ақмола облысы, Ерейментау ауданы, Еркіншілік ауылы, Ыбырай Алтынсарин көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 39, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56А, 57, 58, 59, 60, 61, 62, 63/1, 63/2, 64, 65/1, 65/2, 66, 67, 68/1, 68/2, 69, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92; Абай Кұнанбаев көшесі – 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20/1, 20/2, 21, 22, 24, 25, 26, 28, 28А, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47/1, 47/2, 49, 51/1, 51/2; Достық көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50; Құлыш Досмағамбетұлы көшесі – 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 13, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31; Ұлы дала көшесі – 1, 2, 3, 4, 5/1, 5/2, 6/1, 6/2, 7, 8/1, 8/2; Желтоқсан көшесі – 1, 2, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36; Армандастар көшесі – 1, 2, 4, 5, 6, 10, 12/1, 12/2, 14; Андрей Риммер көшесі – 1, 2, 3, 4, 5, 7, 8, 10, 11, 12, 13, 15; Сарыжайлау көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18, 19, 21, 22, 23, 25, 27, 29; Береке көшесі – 1, 3, 5/1, 5/2, 5/3, 6/1, 6/2, 7/1, 7/2, 9/1, 9/2, 9/3, 10, 11, 12, 12А, 13/1, 13/2, 13/3, 15; Мұхтар Әуезов көшесі – 1, 2, 3, 4, 5, 6, 6а, 8; Юрий Гагарин көшесі – 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22А, 22Б, 23, 24, 25, 26, 27, 28, 29/1, 29/2, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 63, 65, 67, 69; Юрий Гагарин алаңы – 1/1, 1/2, 1/3, 1/4, 1/5, 1/6, 1/7, 1/8, 1/9, 1/10, 1/11, 1/12, 1/13, 1/14, 1/15, 1/16, 1/17, 1/18, 2, 3/1, 3/2, 3/3, 3/4, 3/5, 3/6, 3/7, 3/8, 3/9, 3/10, 3/11, 3/12, 3/13, 3/14, 3/15, 3/16, 3/17, 3/18, 4/1, 4/2, 4/3, 4/4, 4/5, 4/6, 4/7, 4/8, 4/9, 4/10, 4/11, 4/12, 4/13, 4/14, 4/15, 4/16, 4/17, 4/18, 5/1, 5/2, 5/3, 5/4, 5/5, 5/6, 5/7, 5/8, 5/9, 5/10, 5/11, 5/12, 5/13, 5/14, 5/15, 5/16, 5/17, 5/18, 6/1, 6/2, 6/3, 6/4, 6/5, 6/6, 6/7, 6/8, 6/9, 6/10, 6/11, 6/12, 6/13, 6/14, 6/15, 6/16, 6/17, 6/18, 7/1, 7/2, 7/3, 7/4, 7/5, 7/6, 7/7, 7/8, 7/9, 7/10, 7/11, 7/12, 7/13, 7/14, 7/15, 7/16, 7/17, 7/18, 8/1, 8/2, 8/3, 8/4, 8/5, 8/6, 8/7, 8/8, 8/9, 8/10, 8/11, 8/12, 8/13, 8/14, 8/15, 8/16, 8/17, 8/18; Тәуелсіздіктің 25 жылдығы көшесі – 1, 2, 2А, 3, 4, 5, 7, 9, 11, 13, 15, 17, 19, 20, 21, 22/1, 22/2, 22/3, 23, 24/1, 24/2, 25, 27, 29, 31/1, 31/2, 33/1, 33/2, 35/1, 35/2, 37/1, 37/2, 39/1, 39/2, 41/1, 41/2, 43/1, 43/2, 45/1, 45/2, 47/1, 47/2, 49/1, 49/2; Мейман Мақатаев көшесі – 4, 20, 21, 24, 26, 39, 42, 44, 49, 53, 59, 61, 62, 63.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2792,51 +2802,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Еркіншілік ауылы, Сарыжайлау көшесі, 20, "Ерейментау ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімі" мемлекеттік мекемесі жанындағы Еркіншілік мәдениет үйінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шекаралары: Ақмола облысы, Ерейментау ауданы, Еркіншілік ауылы, Жүніс Хамзеұлы көшесі –1/1, 1/2, 2, 3/1, 3/2, 4/1, 4/2, 5, 6/1, 6/2, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45/1, 45/2, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 55А, 56, 57, 58, 59, 61, 62, 67, 69, 71, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 90, 91, 92, 94, 95, 96, 98, 99, 100, 101, 102, 103, 104, 105, 107, 108, 109, 110, 111, 112, 113, 115, 116, 117, 118, 119, 120, 121, 122, 123, 125, 127; Атақоныс көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10/1, 10/2, 11, 12, 13/1, 13/2, 14, 15, 16/1, 16/2, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44/1, 44/2, 44Б, 45, 46, 47, 48, 49, 50, 51, 53/1, 53/2, 53/3, 53/4, 53/5, 54, 55/1, 55/2, 55/3, 55/4, 57/1, 57/2, 57/3, 58, 59/1, 59/2, 59/3, 60, 61, 62, 63, 65, 66, 67, 68, 69, 70, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 95, 96, 97, 98/1, 98/2, 99, 101, 102, 103; Сағат Жәкішұлы көшесі – 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 15, 16, 17, 18, 19, 21, 23, 24, 25, 26, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52/1, 52/2, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111/1, 111/2, 112, 114, 115, 116/1, 116/2, 117, 118, 119, 120/1, 120/2, 121, 123; Ынтымақ көшесі – 1, 2, 3, 4, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19/1, 19/2, 20, 20А, 20Б, 20В, 21, 22, 23, 24, 25, 26, 28, 29, 31, 32, 33, 34/1, 34/2, 34/3, 34/4, 34а/1, 34а/2, 35, 36, 37, 38, 39, 40, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52/1, 52/2, 53, 54, 56, 57, 58, 59, 60, 61, 62/1, 62/2, 63, 65, 66, 67, 69.</w:t>
+Шекаралары: Ақмола облысы, Ерейментау ауданы, Еркіншілік ауылы, Жүніс Хамзеұлы көшесі –1/1, 1/2, 2, 3/1, 3/2, 4/1, 4/2, 5, 6/1, 6/2, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45/1, 45/2, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 55А, 56, 57, 58, 59, 61, 62, 67, 69, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 125, 127; Атақоныс көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10/1, 10/2, 11, 12, 13/1, 13/2, 14, 15, 16/1, 16/2, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44/1, 44/2, 44Б, 45, 46, 47, 48, 49, 50, 51, 53/1, 53/2, 53/3, 53/4, 53/5, 54, 55/1, 55/2, 55/3, 55/4, 56, 57/1, 57/2, 57/3, 58, 59/1, 59/2, 59/3, 60, 61, 62, 63, 65, 66, 67, 68, 69, 70, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 95, 96, 97, 98/1, 98/2, 99, 101, 102, 103; Сағат Жәкішұлы көшесі – 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 15, 16, 17, 18, 19, 21, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52/1, 52/2, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111/1, 111/2, 112, 113, 114, 115, 116/1, 116/2, 117, 118, 119, 120/1, 120/2, 121, 123; Ынтымақ көшесі – 1, 2, 3, 4, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19/1, 19/2, 20, 20А, 20Б, 20В, 21, 22, 23, 24, 25, 26, 28, 29, 31, 32, 33, 34/1, 34/2, 34/3, 34/4, 34а/1, 34а/2, 35, 36, 37, 38, 39, 40, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52/1, 52/2, 53, 54, 56, 57, 58, 59, 60, 61, 62/1, 62/2, 63, 65, 66, 67, 69.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3244,51 +3254,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Сілеті ауылы, Ыбырай Алтынсарин атындағы көшесі, 9, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Сілеті ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шекаралары: Ақмола облысы, Ерейментау ауданы, Сілеті ауылы, Қаныш Сатпаев атындағы көшесі – 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 23/1, 23/2, 24, 25/1, 25/2, 26/1, 26/2, 27/1, 27/2, 29/1, 29/2, 30, 31/1, 31/2; Аль-Фараби атындағы көшесі – 1/1, 1/2, 2/1, 2/2, 4/1, 4/2, 6, 7, 8/1, 8/2, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2, 17, 19/1, 19/2; Жеңіс көшесі – 1/1, 1/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2; Юрий Гагарин көшесі – 1/1, 1/2, 2, 7, 8/1, 8/2, 10/1,10/2, 12/1, 12/2; Әлия Молдағұлова атындағы көшесі – 3, 4, 5, 7/1, 7/2, 9/1, 9/2, 10/1, 10/2, 10А, 10А/1, 10А/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16, 17/1, 17/2, 17а/1, 17а/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 21А/1, 21А/2, 23, 24/1, 24/2, 25/1, 25/2; Абай Құнанбаев атындағы көшесі – 2/1, 4/1, 4/2, 6/1, 6/2, 8/1, 8/2, 10/1, 10/2, 11, 12, 13, 14, 15, 16/1, 16/2, 17, 18/1, 18/2, 19, 20/1, 20/2, 21/1, 21/2, 23/1, 23/2, 25/1, 25/2, 27/1, 27/2, 29/1, 29/2; Сәкен Сейфуллин атындағы көшесі – 3/1, 3/2, 4, 6, 7, 8, 9, 10, 12, 14, 18/1, 18/2, 20, 22, 24/1, 24/2, 24А, 26/1, 26/2, 28/1, 28/2, 30/1, 30/2, 32, 32/1, 32/2, 34/1, 34/2, 36/1, 36/2, 37/1, 37/2; Богенбай көшесі 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 5, 6, 9/1, 9/2, 10, 11/1, 11/2, 12, 13/1, 13/2, 14, 15/1, 15/2, 18, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2, 23/1, 23/2, 24/1, 24/2, 25/1, 25/2, 28/1, 28/2, 29/1, 29/2, 30/1, 30/2, 31/1, 31/2, 32/1, 32/2; Бейбітшілік көшесі – 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2; Достық көшесі – 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5, 6/1, 6/2, 7/1, 7/2, 8, 10, 10/1, 10/2; Ахмет Байтұрсынов атындағы көшесі – 1, 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6, 7/1, 7/2, 10, 12/1, 12/2, 13/1, 13/2, 15; Қабанбай батыр атындағы көшесі – 1, 2/1, 2/2, 2А/1, 2А/2, 3/1, 3/2, 4/1, 4/2, 4А/1, 4А/2, 5/1, 5/2, 7; Мәлік Ғабдуллин көшесі – 1, 2/1, 2/2, 4, 5/1, 5/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2; Александр Пушкин көшесі – 8, 11/1, 11/2, 15/1, 15/2, 18, 19; Тарас Шевченко көшесі – 1/1, 1/2, 3/1, 3/2, 4, 5/1, 5/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2; Қожа Ахмет Яссауи көшесі – 2, 6, 8, 10, 11; Ыбырай Алтынсарин атындағы көшесі -2, 3, 8, 11.</w:t>
+Шекаралары: Ақмола облысы, Ерейментау ауданы, Сілеті ауылы, Қаныш Сатпаев атындағы көшесі – 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 23/1, 23/2, 24, 25/1, 25/2, 26/1, 26/2, 27/1, 27/2, 29/1, 29/2, 30, 31/1, 31/2; Аль-Фараби атындағы көшесі – 1/1, 1/2, 2/1, 2/2, 4/1, 4/2, 6, 7, 8/1, 8/2, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2, 17, 19/1, 19/2; Жеңіс көшесі – 1/1, 1/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2; Юрий Гагарин көшесі – 1/1, 1/2, 2, 7, 8/1, 8/2, 10/1,10/2, 12/1, 12/2; Әлия Молдағұлова атындағы көшесі – 3, 4, 5, 7/1, 7/2, 9/1, 9/2, 10/1, 10/2, 10А/1, 10А/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16, 17/1, 17/2, 17а/1, 17а/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 21А/1, 21А/2, 22, 23, 24/1, 24/2, 25/1, 25/2; Абай Құнанбаев атындағы көшесі – 1, 2/1, 4/1, 4/2, 6/1, 6/2, 8/1, 8/2, 10/1, 10/2, 11, 12, 13, 14, 15, 16/1, 16/2, 17, 18/1, 18/2, 19, 20/1, 20/2, 21/1, 21/2, 23/1, 23/2, 25/1, 25/2, 27/1, 27/2, 29/1, 29/2; Сәкен Сейфуллин атындағы көшесі – 3/1, 3/2, 4, 6, 7, 8, 9, 10, 12, 14, 18/1, 18/2, 20, 22, 24/1, 24/2, 24А, 26/1, 26/2, 28/1, 28/2, 30/1, 30/2, 32/1, 32/2, 34/1, 34/2, 36/1, 36/2, 37/1, 37/2; Богенбай көшесі 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 5, 6, 9/1, 9/2, 10, 11/1, 11/2, 12, 13/1, 13/2, 14, 15/1, 15/2, 18, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2, 23/1, 23/2, 24/1, 24/2, 25/1, 25/2, 28/1, 28/2, 29/1, 29/2, 30/1, 30/2, 31/1, 31/2, 32/1, 32/2; Бейбітшілік көшесі – 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2; Достық көшесі – 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5, 6/1, 6/2, 7/1, 7/2, 8, 10/1, 10/2; Ахмет Байтұрсынов атындағы көшесі –1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6, 7/1, 7/2, 10, 12/1, 12/2, 13/1, 13/2, 15; Қабанбай батыр атындағы көшесі – 1, 2/1, 2/2, 2А/1, 2А/2, 3/1, 3/2, 4/1, 4/2, 4А/1, 4А/2, 5/1, 5/2, 7; Мәлік Ғабдуллин көшесі – 1, 2/1, 2/2, 4, 5/1, 5/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2; Александр Пушкин көшесі – 8, 11/1, 11/2, 15/1, 15/2, 18, 19; Тарас Шевченко көшесі – 1/1, 1/2, 3/1, 3/2, 4, 5/1, 5/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2; Қожа Ахмет Яссауи көшесі – 2, 6, 8, 10, 11; Ыбырай Алтынсарин атындағы көшесі -2, 3, 8, 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4035,51 +4045,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Молдажан Жадайұлы атындағы көшесі, 21, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Ерейментау қаласының № 1 негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шекаралары: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Горнолесная көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 17, 20, 21, 22, 26, 27, 30, 32, 34, 35, 38, 39, 40; Каменный карьер көшесі – 2/1, 2/2, 3, 4, 5, 6, 8, 10, 15, 17, 17А,18, 18/1, 18/2, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31А, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45А, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 77; Бекболат ақын көшесі – 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55А, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71; Молдажан Жадайұлы атындағы көшесі – 1, 1/1, 2, 3, 4, 4А, 5, 6, 6А, 7, 8, 9, 9А, 10, 11, 12, 12А, 13, 14, 15, 16, 17, 18, 19, 20, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 51, 55, 56, 57, 58, 59, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 75А, 76, 77, 78, 79, 81, 82, 83, 84, 84А, 85, 86, 87, 88, 89, 90, 90А, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 103А, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 121, 123, 125, 127.</w:t>
+Шекаралары: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Горнолесная көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 17, 20, 21, 22, 26, 27, 30, 32, 34, 35, 38, 39, 40; Каменный карьер көшесі – 2/1, 2/2, 3, 4, 5, 6, 8, 10, 15, 17, 18/1, 18/2, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31А, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45А, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56; Бекболат ақын көшесі – 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55А, 55Б, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71; Молдажан Жадайұлы атындағы көшесі – 1, 1/1, 2, 3, 4, 4А, 5, 6, 6А, 7, 8, 9, 9А, 10, 11, 12, 12А, 13, 14, 15, 16, 17, 18, 19, 20, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 51, 55, 56, 57, 58, 59, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 75А, 76, 77, 78, 79, 81, 82, 83, 84, 84А, 85, 86, 87, 88, 89, 90, 90А, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 103А, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 121, 123, 125, 127.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4148,51 +4158,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Абай Құнанбаев көшесі, 17А, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Ерейментау қаласының № 1 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шекаралары: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Сәкен Сейфуллин көшесі – 1, 2, 3, 3А, 4, 5, 6, 6А, 7, 8, 9, 9А, 10, 11, 11Б, 12, 13, 14, 14А, 15, 16, 17, 18, 19, 20, 20А, 21, 22, 23, 23А, 23Б, 24, 24А, 25, 25А, 26, 27, 28, 29, 30, 30/1, 33, 40; Амангелді Иманов көшесі – 1, 2, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 18, 19, 20, 21, 23; Қарасу көшесі – 1А, 2, 3, 4, 5, 6, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 32, 34, 36, 38, 40, 42, 44, 46; Автомобилистов көшесі 2, 2А, 3, 3А, 4, 5, 6, 7, 8, 11, 12, 12а, 16; Желтоқсан көшесі – 1, 2, 2А, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 16, 17, 18, 20, 22, 24, 26, 28, 29, 30; Жантай батыр көшесі – 1, 2, 2А, 3, 3А, 3В, 4, 5, 6, 6А, 8, 8А, 9, 10, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 43; Шоқан Уәлиханов көшесі – 1, 2, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 18; Бөгенбай көшесі –1, 2, 2А, 2Б, 2В, 2Г, 2Д, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56; Абай Құнанбаев көшесі – 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 11а, 12, 12А, 13, 13А, 14, 15, 16, 17, 17А, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 80, 82, 83, 84, 86; Абылайхан көшесі – 1, 2, 2А, 3, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 69; Кенесары Қасымов көшесі – 1, 2, 3, 5, 7, 9, 11, 13, 15, 17; Школьный тұйық көшесі – 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 10а, 11, 12, 13; Зеленый хутор көшесі – 1, 1А, 2, 2Б, 3, 4, 5, 6, 7, 7А, 8, 8А, 9, 10, 10А, 11, 12, 12А, 13, 14, 15, 17, 17А, 18, 19, 19А, 20, 21, 21А, 23, 24, 25, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56А, 56Б, 56В, 57, 59, 60, 61, 62, 63, 64, 65, 67, 69, 70, 71, 73, 74, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 149А, 151, 153, 155, 157, 159, 161, 163, 163А, 165, 167, 169, 171, 173, 175, 177, 179, 181, 185, 187, 189, 191, 195, 203, 205, 207, 209, 211, 213, 215; Заречная көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 51а, 52, 53, 54, 55, 56, 57, 59, 60, 61, 63, 65, 67, 69, 71, 72, 73, 74, 75, 76, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 105, 107, 109, 111; Приречная көшесі – 1, 2, 2А, 3, 3А, 4, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26; Степная көшесі – 1, 1В, 3, 5, 6, 7, 8, 9, 10, 11, 12, 14А; Болат Бектеміров көшесі – 1, 1Б, 2, 3, 3А, 4, 4А, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 16А, 17, 18, 20, 22, 23; Валерий Чкалов көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 8а, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29.</w:t>
+Шекаралары: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Сәкен Сейфуллин көшесі – 1, 2, 3, 3А, 4, 5, 6, 6А, 7, 8, 9, 9А, 10, 11, 11Б, 12, 13, 14, 14А, 15, 16, 17, 18, 19, 20, 20А, 21, 22, 23, 23А, 23Б, 24, 24А, 25, 25А, 26, 27, 28, 29, 30, 33, 40; Амангелді Иманов көшесі – 1, 2, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 18, 19, 20, 21, 23; Қарасу көшесі – 1А, 2, 3, 4, 5, 6, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 32, 34, 36, 38, 40, 42, 44, 46; Автомобилистов көшесі 2, 2А, 3, 3А, 4, 5, 6, 7, 8, 11, 12, 12а, 16; Желтоқсан көшесі – 1, 2, 2А, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 16, 17, 17А, 18, 20, 22, 24, 26, 28, 29, 30; Жантай батыр көшесі – 1, 2, 2А, 3, 3А, 3В, 4, 5, 6, 6А, 8, 8А, 9, 10, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 43; Шоқан Уәлиханов көшесі – 1, 2, 2Б, 3, 4, 5, 6, 7, 8, 8А, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 18; Бөгенбай көшесі –1, 2, 2А, 2Б, 2В, 2Г, 2Д, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56; Абай Құнанбаев көшесі – 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 11а, 12, 12А, 13, 13А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 80, 82, 83, 84, 86; Абылайхан көшесі – 1, 2, 2А, 3, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 69; Кенесары Қасымов көшесі – 1, 2, 3, 5, 7, 9, 11, 13, 15, 17; Школьный тұйық көшесі – 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 10а, 11, 12, 13; Зеленый хутор көшесі – 1, 1А, 2, 2Б, 3, 4, 5, 6, 7, 7А, 8, 8А, 9, 10, 10А, 11, 12, 12А, 13, 14, 15, 17, 17А, 18, 19, 20, 21, 21А, 23, 25, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56А, 56Б, 56В, 57, 59, 60, 61, 62, 63, 64, 65, 67, 69, 70, 71, 73, 74, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 149А, 151, 153, 155, 157, 159, 161, 163, 163А, 165, 167, 169, 171, 173, 175, 177, 179, 181, 185, 187, 189, 191, 195, 203, 205, 207, 209, 211, 213, 215; Заречная көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 51а, 52, 53, 54, 55, 56, 57, 59, 60, 61, 63, 65, 67, 69, 71, 72, 73, 74, 75, 76, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 105, 107, 109, 111; Приречная көшесі – 1, 2, 2А, 3, 3А, 4, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26; Степная көшесі – 1, 1В, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 14А; Болат Бектеміров көшесі – 1, 1Б, 2, 3, 3А, 4, 4А, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 16А, 17, 18, 20, 22, 23; Валерий Чкалов көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 8а, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4261,51 +4271,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Жеңіс көшесі, 6, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Ерейментау қаласының Төлеу Шаханов атындағы № 2 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шекаралары: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Кенесары Қасымов көшесі – 4А, 4В, 4/4, 6, 8, 10, 12, 14, 14Б, 16, 18, 93, 93а, 95, 99, 103, 105, 107, 109, 111, 113, 114, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 144, 145, 147, 147/1, 149, 151, 153, 155; Абылайхан көшесі – 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 132А, 132Б, 133, 134, 135, 136, 136А, 136Б, 137, 139, 140, 141, 142, 144, 145, 146, 147, 148, 149, 150, 151, 153, 154, 155, 156, 157, 158, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 190а, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 203А, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 220А, 222, 223, 224, 225, 226, 227, 228, 229, 230, 232, 234, 236, 238, 240, 242, 244, 246; Үмбетей жырау атындағы көшесі – 2, 2А ; Жеңіс көшесі – 1, 2, 3, 4, 7; Талғат Мұсабаев көшесі – 1, 2, 3, 4, 5, 6, 7; Атан батыр көшесі – 1, 2, 3, 4А, 4Б, 5, 6, 6А; Мира көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; Железнодорожная көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 9/1, 10, 11, 12, 13, 14, 15, 16; Свободы көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; Юрий Гагарин көшесі – 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13; Абай Құнанбаев көшесі – 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 183а, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 204, 206, 208, 210, 212, 214, 216, 218, 218А, 220, 222, 224, 226, 228, 230, 232, 234, 236, 238, 240, 242; Әлихан Барлыбаев көшесі – 3, 7, 8, 9, 10, 11, 12, 13, 14, 16; Яков Киселев көшесі – 1, 3, 4, 5, 6, 7, 11, 13а, 17; Западная көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23.</w:t>
+Шекаралары: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Кенесары Қасымов көшесі – 4А, 4В, 6, 8, 10, 12, 14, 14Б, 16, 18, 93, 93а, 95, 99, 103, 105, 107, 109, 111, 113, 114, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 144, 145, 147, 147/1, 149, 151, 153, 155; Абылайхан көшесі – 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 132А, 132Б, 133, 134, 135, 136, 136А, 136Б, 137, 139, 140, 141, 142, 144, 145, 146, 147, 148, 149, 150, 151, 153, 154, 155, 156, 157, 158, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 190а, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 203А, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 220А, 222, 223, 224, 225, 226, 227, 228, 229, 230, 232, 234, 236, 238, 240, 242, 244, 246; Үмбетей жырау атындағы көшесі – 2, 2А ; Жеңіс көшесі – 1, 2, 3, 4, 7; Талғат Мұсабаев көшесі – 1, 2, 3, 4, 5, 6, 7; Атан батыр көшесі – 1, 2, 3, 4А, 4Б, 5, 6, 6А, 8; Мира көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; Железнодорожная көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 9/1, 10, 11, 12, 13, 14, 15, 16; Свободы көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; Юрий Гагарин көшесі – 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13; Абай Құнанбаев көшесі – 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 183а, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 204, 206, 208, 210, 212, 214, 216, 218, 218А, 220, 222, 224, 226, 228, 230, 232, 234, 236, 238, 240, 242; Әлихан Барлыбаев көшесі – 3, 7, 8, 9, 10, 11, 12, 13, 14, 16; Яков Киселев көшесі – 1, 3, 4, 5, 6, 7, 11, 13а, 17; Западная көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4374,51 +4384,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Мұхтар Әуезов көшесі, 8, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімінің Ерейментау қаласының Бөгенбай батыр атындағы мектеп-лицейі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шекаралары: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Автомобилистов көшесі – 23, 47; Желтоқсан көшесі – 19, 21, 23, 25, 26, 27, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 49, 56, 59, 61, 63, 68, 70, 74, 76А, 77, 78; Жантай батыр көшесі – 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63А, 65, 65А, 68, 68А, 69, 70, 71, 71А, 73, 74, 76, 79, 79/1, 79/2, 79/3, 81, 81/1, 81/3; Шоқан Уәлиханов көшесі – 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37/1, 38, 41а, 41/1, 41/2, 42, 43, 43Б, 43В, 44, 46, 50, 50А, 52, 52А, 54; Бөгенбай көшесі – 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 89, 91; Абай Кұнанбаев көшесі – 77, 79, 81, 83, 85, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 98, 100, 102, 104, 109, 109А, 109Б, 111, 112А, 120, 122, 124, 130; Абылайхан көшесі – 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94А, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109Б, 110, 111, 112, 114, 115, 116, 117, 118; Кенесары Қасымов көшесі – 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 48, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 79А, 79Б, 83, 85А, 87А, 87Б, 87В, 89; Саққұлақ Би көшесі – 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 15а, 16, 17, 18, 19, 20, 21, 22, 23, 24, 28; Аманжол Әлжанов көшесі – 1, 2, 3, 3А, 3Б, 4, 5, 6, 7, 8, 8А, 8Б, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 27, 29, 31, 33, 35; Мұхтар Әуезов көшесі – 1, 2, 3, 4, 6, 9, 11, 14; Әл-Фараби көшесі – 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 11, 11А, 11Б, 12В, 13, 14, 15, 16, 17, 18, 19, 21, 25, 27, 29, 33, 35; Үмбетей жырау атындағы көшесі – 5, 7, 9, 11, 13, 16.</w:t>
+Шекаралары: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Автомобилистов көшесі – 23, 47; Желтоқсан көшесі – 19, 21, 23, 25, 27, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 49, 56, 59, 61, 63, 68, 70, 74, 76А, 76Б, 77, 78, 80; Жантай батыр көшесі – 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63А, 65, 65А, 68, 68А, 69, 70, 71, 71А, 73, 74, 76, 79, 79/1, 79/2, 79/3, 81, 81/1, 81/3; Шоқан Уәлиханов көшесі – 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37/1, 38, 41а, 41/1, 41/2, 42, 43, 43Б, 43В, 44, 46, 50, 50А, 52, 52А, 54; Бөгенбай көшесі – 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 89, 91; Абай Кұнанбаев көшесі – 77, 79, 81, 83, 85, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 98, 100, 102, 104, 109, 109А, 109Б, 111, 112А, 120, 122, 124, 130; Абылайхан көшесі – 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94А, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109Б, 110, 111, 112, 114, 115, 116, 117, 118; Кенесары Қасымов көшесі – 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 48, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 79А, 79Б, 83, 85А, 87А, 87Б, 87В, 89; Саққұлақ Би көшесі – 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 15а, 16, 17, 18, 19, 20, 21, 22, 23, 24, 28; Аманжол Әлжанов көшесі – 1, 2, 3, 3А, 3Б, 4, 5, 6, 7, 8, 8А, 8Б, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 27, 29, 31, 33, 35; Мұхтар Әуезов көшесі – 1, 2, 3, 4, 6, 9, 11, 14; Әл-Фараби көшесі – 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 11, 11А, 11Б, 12В, 13, 14, 15, 16, 17, 18, 19, 21, 25, 27, 29, 33, 35; Үмбетей жырау атындағы көшесі – 5, 7, 9, 11, 13, 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4487,51 +4497,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Орналасқан жері: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Шоқан Уәлиханов көшесі, 51, "Ақмола облысы білім басқармасының Ерейментау ауданы бойынша білім бөлімі Ерейментау қаласының Насыр Смағұлов атындағы мектеп-лицейі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шекаралары: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Бөгенбай көшесі – 88, 90, 92, 94, 96, 98, 100, 102, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 136А, 137, 138, 139, 140, 140а, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 153, 154, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 173А, 173Б, 175, 177, 183, 185; Шоқан Уәлиханов көшесі – 53, 55, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 80, 82, 83, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 109, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 144, 148, 150, 152, 162; Жантай батыр көшесі – 83, 83Б, 84, 85, 86, 91, 92, 92А, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 111, 124, 126; Желтоқсан көшесі – 88, 94, 124, 126, 142; Октябрьский тұйық көшесі – 1, 2, 2А, 3, 4, 5, 7; Первомайский тұйық көшесі – 1, 1А, 1Б, 2, 3, 4, 4А, 5, 6, 7, 8, 9, 10, 11, 12; Талғат Мұсабаев көшесі – 8, 8А, 10, 11, 13, 17; Атан батыр көшесі – 9, 11, 12, 13, 14, 15, 15/1, 16, 17, 18, 18А, 20, 22; Мира көшесі – 17, 17А, 17Б, 17/1, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 38А, 40, 42, 44, 45, 46; Железнодорожная көшесі – 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 33, 34, 35, 36, 37, 38, 39А; Свободы көшесі – 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38; Юрий Гагарин көшесі – 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 32, 33, 34, 35, 36, 37, 38; Әлихан Барлыбаев көшесі – 15, 17, 18, 19, 20, 21, 22, 24, 25, 26, 26А, 27, 28, 29, 31, 33; Строительная көшесі – 1, 3, 5, 7, 11, 13; Заводская көшесі – 6, 8, 10, 10А, 12.</w:t>
+Шекаралары: Ақмола облысы, Ерейментау ауданы, Ерейментау қаласы, Бөгенбай көшесі – 88, 90, 92, 94, 96, 98, 100, 102, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 136А, 137, 138, 139, 140, 140а, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 153, 154, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 173А, 173Б, 175, 177, 183, 185; Шоқан Уәлиханов көшесі – 53, 55, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 80, 82, 83, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 109, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 144, 148, 150, 152, 162; Жантай батыр көшесі – 83, 83Б, 84, 85, 86, 91, 92, 92А, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 111, 124, 126; Желтоқсан көшесі – 88, 92, 94, 97, 98, 100, 124, 126, 142; Октябрьский тұйық көшесі – 1, 2, 2А, 3, 4, 5, 7; Первомайский тұйық көшесі – 1, 1А, 1Б, 2, 3, 4, 4А, 5, 6, 7, 8, 9, 10, 11, 12; Талғат Мұсабаев көшесі – 8, 8А, 10, 11, 13, 17; Атан батыр көшесі – 9, 11, 12, 13, 14, 15, 15/1, 16, 17, 18, 18А, 20, 22; Мира көшесі – 17, 17А, 17Б, 17/1, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 38А, 40, 42, 44, 45, 46; Железнодорожная көшесі – 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 33, 34, 35, 36, 37, 38, 39А; Свободы көшесі – 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38; Юрий Гагарин көшесі – 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 32, 33, 34, 35, 36, 37, 38; Әлихан Барлыбаев көшесі – 15, 17, 18, 19, 20, 21, 22, 24, 25, 26, 26А, 27, 28, 29, 31, 33; Строительная көшесі – 1, 3, 5, 7, 11, 13; Заводская көшесі – 6, 8, 10, 10А, 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5388,55 +5398,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>