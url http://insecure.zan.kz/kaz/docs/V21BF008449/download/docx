--- v1 (2026-03-13)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c6ca689" w14:textId="c6ca689">
+    <w:p w14:paraId="a744ebd" w14:textId="a744ebd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -821,51 +821,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі)  шешімдерімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 162 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1631,159 +1651,177 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Астрахан ауылы, Абылайхан көшесі, 1, Ақмола облысы білім басқармасының жанындағы "Астрахан ауылы, Агротехникалық колледжі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы: Астрахан ауылының аумағы, көшелер: Лукавский - 1а, 1б, 1в, 3, 7, 9, 11; Маяковский - 1, 1а, 1б, 2, 3, 4, 4а, 4б, 4в, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14; Комаров - 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16; Мәншүк Мәметова - 1, 2, 4, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17; Амангелді Иманов көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18; Абай Қүнанбаев - 2, 4, 6, 8, 10; Даулеткерей - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 19, 20, 21, 23, 25; Есіл - 1, 2, 4, 4а, 6, 7, 8, 9, 11, 13, 15, 17; Набережная - 2, 3, 6, 8, 10, 11, 12, 13, 14, 15; Абылайхан көшесі - 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20, 22, 23, 26, 27, 29, 31, 32, 34, 36, 38, 40, 42, 46, 48, 52а, 54, 54а, 56, 56а, 58; Жапархан Асайынов - 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15а, 16, 17, 17 а, 19 а, 20, 20а, 23; Панфилов - 1, 2, 3, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 13а, 14, 15, 16, 17, 18, 19, 20, 22; Құрманғазы - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17; Мир - 1, 1а, 2, 3, 4, 5, 5а, 6, 7, 7а, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 43, 44, 48, 49, 50, 52, 54, 56, 56а, 56б, 60, 61, 62, 64, 66, 67, 68, 69, 70, 73, 74, 76; Стадионная - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 62а, 63, 65, 67, 69, 71, 73, 75, 77, 77а; Сәкен Сейфуллин - 1, 2, 3, 4, 5, 6, 7, 8, 9,10, 11, 12, 13, 14, 14а, 15, 17, 19, 20, 20а; Әл Фараби - 94, 96, 98, 99, 100, 101; Достық - 104, 104а, 106, 108, 110, 112, 125, 125а, 125б, 127; Победа – 74,76, 76а, 93, 95, 97, 97а, 99, 101; Молодежная - 37а, 39, 41а; Пушкин - 44, 46, 48, 50, 55, 57, 59, 61.</w:t>
-[...107 lines deleted...]
-      Шекарасы: Астрахан ауылының аумағы, көшелер: Ыбырай Алтынсарин - 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 19а, 20, 21, 22, 23, 24, 25, 26, 26/1, 27, 29, 30, 31, 32, 33, 35, 36, 37, 38, 41, 43, 45а, 47, 49, 51, 55, 59, 61, 65, 69, 71; Әл Фараби көшесі - 2, 3, 3а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 17а, 18, 19, 20, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32, 34, 36, 37, 38, 40, 42, 47, 49, 55, 57; Мұхтар Ауезов - 2, 2а, 3, 3а, 4, 5, 7, 9, 9а, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 36а, 37, 38, 39, 40, 41, 41а, 42, 43, 44, 45, 46, 47, 48, 49, 50,51, 53, 54, 55, 57, 58, 60, 61, 63, 64, 65, 66, 67, 68, 69, 70, 70а, 71, 72а, 75, 76,79, 81, 87, 91, 93, 99, 101; Достық - 1, 1а, 1б, 2, 2а, 2б, 3, 3а, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 29, 30, 31, 33, 34, 34а, 35, 36, 37, 39, 40, 40а, 41, 45, 46, 47, 48, 48а, 49, 50, 51, 53, 55, 56, 57, 58, 58а, 59, 61, 63, 64, 65, 67, 69, 71, 73, 75; Бөгенбай Батыр - 3, 3а, 4, 5; Победа - 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33, 35; Абылайхан - 53, 55, 57, 57а, 57б, 59, 63 ,75, 75а, 77, 77а, 79; Ахмет Байтұрсынов - 1, 2, 3, 5, 6, 7, 9, 10, 11, 13, 15, 17, 19, 21, 24, 26, 27, 28, 31, 34, 36, 37, 38, 39, 41, 43, 44, 45, 49, 50, 51, 52, 53, 54, 57; Нұрмұхамбет Жазин - 6, 7, 8, 10, 11, 13, 15а, 16, 17, 18, 19, 20, 21, 22, 22а, 24, 25, 26, 26а, 26б, 27, 28, 28б, 28в, 29, 32, 34, 36а; Бауыржан Момышұлы - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 43; Гагарин - 1, 2, 3, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33, 35, 37, 39, 41; Мағжан Жұмабаев - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 17, 19, 21; Қайыржан Жағанов - 1, 2, 3, 4, 5, 6, 7; Речной тұйық көше - 3, 4, 6, 11, 13, 14, 16, 18, 19, 20, 23; Школьный тұйық көше - 4, 5, 6, 7, 13, 14, 19, 21, 23, 25; Интернациональный тұйық көше - 5, 6, 8, 13, 14, 15, 17, 20; Совхозный тұйық көше - 3, 4, 5, 5а, 6, 7, 12, 13, 15, 16, 17, 18; 8 Марта тұйық көше - 4, 5, 6, 11, 12, 13; Қабдолла Әрсекеев тұйық көше - 3, 4, 5, 6, 7, 7а, 9, 10, 10а, 10б, 12, 15, 18, 19, 20, 22; 9 Май - 1, 1а, 1б, 2, 3, 4, 4а, 5, 5а, 6, 6а, 7, 8, 9, 11, 12, 13, 14, 15; Молодежная - 2, 2а, 4, 4а, 6, 6а, 8, 8а, 8б, 10, 10а; Пушкин - 1, 1а, 2, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20; СТФ Васильевка - 1, 2, 3; МТФ Васильевка - 4, 5, 6, 7, 8, 9, 10, 11, 12, 15, 17.</w:t>
+      Шекарасы: Астрахан ауылының аумағы, көшелер: Лукавский - 1, 1а, 1б, 1в, 3, 7, 9, 11; Маяковский - 1, 1а, 1б, 2, 3, 4, 4а, 4б, 4в, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәулеткерей - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 19, 20, 21, 23, 25, 26; Есіл - 1, 2, 4, 4а, 6, 7, 8, 9, 11, 13, 15, 17; Набережный - 2, 3, 6, 7, 8, 10, 11, 12, 13, 14, 15; Абай Құнанбаев - 2, 4, 6, 8, 10; Амангелді Иманов - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18; Мәншүк Мәметова - 1, 2, 4, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17; Стадионный - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 62а, 63, 65, 67, 69, 71, 73, 75, 77, 77а; Абылайхан - 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 13, 14, 15, 16, 17а, 18, 20, 22, 23, 25, 26(24), 27, 29, 29а, 31, 32, 32а, 34, 34а, 36, 37, 38, 40, 52а, 54, 54а, 56, 56а, 60, 62, 62а, 66, 68; Мир - 1, 1а(1), 1а(2), 2, 3, 4, 5, 5а, 6, 7, 7а, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 43, 44, 48, 49, 50, 52, 54, 56, 56а, 56б, 56б, 60, 62, 64, 66, 67, 68, 69, 70, 73, 74, 76; Комаров - 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16; Байтұрсынов – 1, 10, 11, 13, 15; Бостандық - 1б, 2, 3, 4, 7, 9, 10, 11, 12, 14, 14б, 17, 23, 26, 29; Жапархан Асайынов - 1, 3, 4, 5, 10, 11, 12, 13, 14, 15, 16, 17, 17а, 19а; Құрманғазы - 1, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 17(1), 17(2), 19, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39; Панфилов - 1, 1(1), 2, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 13а, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 32, 34, 36, 38(1), 38(2), 39, 40(26), 40а; Сәкен Сейфуллин - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 15, 17, 19, 20(2), 20а".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 179 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Астрахан ауылы, Әл Фараби көшесі, 61, "Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Астрахан ауылының № 2 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Астрахан ауылының аумағы, көшелер: Ыбырай Алтынсарин - 52, 54, 58, 60, 62, 75, 77, 81, 87, 89; Әл Фараби - 61(26), 63(27), 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 75а, 77, 79, 80, 80б, 81, 82, 86, 87, 89, 90(18), 91, 93, 94, 95, 96, 98, 99, 100, 101; Мұхтар Әуезов - 82, 84, 88, 92, 98, 99, 100, 104, 106, 107, 107а, 107б, 107в, 108, 109а, 109б, 109в, 110, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 133а, 133б, 133в; Бөгенбай Батыр - 1, 2, 3, 3а, 4, 5, 6, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 33, 34, 35, 37, 39, 41, 43; Достық - 56, 64, 69, 70, 70а, 71, 72, 72а, 73, 74, 75, 76, 77, 78, 80, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 103, 104, 104а, 105, 106, 107, 108, 109, 110, 111, 112, 113, 115, 117, 119, 121, 125, 125а, 125б, 127; Победа - 32, 34, 35, 35а, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72а, 73, 74, 75, 76, 76а, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 97а, 99, 101; Абылайхан - 41(24), 41а, 43, 46, 48, 49(33), 50, 53, 55, 27, 57а, 57б, 58, 59, 61, 63(1), 63(2), 70, 71, 72, 74, 75, 75а, 77, 77а, 79, 80, 82, 82а, 84, 86, 88, 90, 92, 96, 102, 102а; Жапархан Асайынов – 6, 7, 8, 9, 15а, 20, 22, 23, 24, 27, 28, 28а, 29, 34, 35, 36, 37, 38, 39, 44, 45, 46, 47, 49, 51, 51а, 52, 53, 54, 57, 59; Панфилов - 3, 41, 42, 43, 44, 46, 48, 49, 49а, 50а, 52, 54, 55, 56, 58, 60, 66; Құрманғазы - 2, 3, 4, 16, 18, 20, 21, 22, 40, 42, 44, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56; Пушкин - 1, 1а, 2, 3, 3а, 4, 5, 6, 7, 8, 8а, 9, 10, 11, 12, 12а, 13, 14, 15, 15(1), 16, 17, 18, 19, 19а, 20, 21, 21а, 21б, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 33, 34, 35, 37, 39, 42, 43, 44, 45, 45а, 46, 47, 48, 49, 50, 51, 53, 55, 55а, 57, 59, 61, 61а; Молодежный - 2, 2а,4, 4а, 6, 6а, 8, 8а, 8б, 9, 10, 10а, 11, 12, 13, 14, 15, 16, 17, 18, 19, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51; Бостандық - 23, 26, 29; 9 Май – 11, 12, 13, 14, 15; Ахмет Байтұрсынов – 1, 2, 3, 5, 6, 7, 9, 17, 19, 21, 24, 26, 27, 28, 31, 36, 36(1), 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 49, 50, 52, 53, 54, 57; Нұрмұхамбет Жазин – 6, 7, 8, 9, 10, 11, 13, 15, 15а, 16, 17, 18, 19, 20, 21, 22, 22а, 24, 25, 26, 26а, 26б, 27, 28, 28б,28в, 29, 30, 32, 34, 36а, 38.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №180 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Астрахан ауылы, Әл-Фараби көшесі, 48, Астрахан ауданының мәдениет және тілдерді дамыту бөлімінің жанындағы "Астрахан аудандық мәдениет үйі" мемлекеттік коммуналдық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Астрахан ауылының аумағы, көшелер: Ыбрай Алтынсарин - 2, 3, 4, 5, 6, 8, 9,10, 11, 12, 13, 14, 15, 16, 18, 19, 19а, 20, 21, 22, 23, 24, 25, 26, 26(1), 27, 29, 30,31, 32, 33, 35, 36, 37, 38, 41, 43, 45а, 47, 49, 51, 55, 59, 61, 65; Әл-Фараби - 1, 2, 3, 3а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 17а, 18, 19, 20, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32, 34, 35, 36, 36(1), 37, 38, 40, 40(1), 42, 46б, 47, 55, 57, 57а; Мұхтар Әуезов - 1, 2, 2а, 3, 3а, 4, 5, 7, 9, 9а, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 36а, 37, 38, 39, 40, 41, 41а, 42, 43, 44, 45, 46, 47, 48, 49, 50, 53, 54, 55, 57, 58, 60, 61, 63, 64, 65, 67, 68, 69, 70а, 71, 75, 79, 81, 93, 101; Достық - 1, 1а, 1б, 2, 2а, 2б, 3, 3а, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 14а, 15, 16(36), 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 29, 30, 31, 33, 34, 34а, 35, 36, 37, 38, 39,40, 40а, 41, 45, 46, 47, 48, 48а, 49, 50, 51, 53, 58, 58а, 59, 61, 63, 65, 67; Победа - 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 17, 18, 18(1), 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28(1), 29, 31, 33; Бауыржан Момышұлы - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 43; Гагарин – 1, 2, 3, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33, 35, 37, 39, 41; Мағжан Жұмабаев – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 17, 19, 21; Қайыржан Жағанов – 1, 2, 3, 4, 5, 6, 7; Речной тұйық көшесі – 3, 4, 6, 7, 11, 13, 14, 16, 18, 19, 20, 21, 23; Школьный тұйық көшесі – 4, 5, 6, 7, 13, 14, 19, 21, 23, 25; Интернациональный тұйық көшесі – 5, 6, 8, 13, 14, 15, 17, 20; Совхозный тұйық көшесі – 3, 4, 5, 5а, 6, 7, 12, 13, 14, 15, 16, 17, 18; 8-е Марта тұйық көшесі – 4, 5, 6, 11, 12, 13; 9 Май – 1, 1а, 2, 3, 4, 5, 5а, 6, 7, 8, 9, 11, 12, 13, 14, 15; СТФ Васильевка – 1, 2, 3; МТФ Васильевка – 4, 5, 6, 7, 8, 9, 10, 11, 12, 17; Жеңіс – 1, 2, 3, 3б, 4, 5, 5(1), 6, 7, 7а, 7б, 8, 9, 9а, 10, 10а, 11, 11а, 11б, 12, 13, 13(1), 14, 15, 16, 17, 18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 181 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1811,87 +1849,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Жаңабірлік ауылының аумағы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 182 сайлау учаскесі</w:t>
-[...35 lines deleted...]
-      Шекарасы: Тобылжан ауылының аумағы.</w:t>
+      №182 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Тобылжан ауылы, Речной көшесі, 6, "Ақмола облысы Білім басқармасының Астрахан ауданы бойынша білім бөлімінің Тобылжан ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Тобылжан ауылының аумағы, көшелер: Речной - 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 55а, 56, 57, 58, 59, 60, 62, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 85, 87, 89, 91, 93.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 184 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1955,51 +1993,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Жалтыр ауылы, Лев Гумилев көшесі, 26А, "Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Жалтыр ауылының № 1 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы: Жалтыр ауылының аумағы, көшелер: Рақымжан Қошқарбаев - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 28; Ахмет Байтұрсынұлы - 1, 2, 2а, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 29; Шоқан Уәлиханов - 1, 2, 3, 4, 5, 6, 8, 10, 12, 14, 16, 18, 22, 24; Федор Достаевский - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; Жапархан Асаинов - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 40, 42, 44; Амангелді Иманов - 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 41; Достық - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23, 25, 27, 29; Лев Гумилев - 1, 1а, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 48а, 48б, 49, 50, 51, 52, 52а, 53, 54, 55, 56, 56а, 57, 58, 58а, 59, 60, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 73, 75, 77, 79, 81; Ынтымақ - 1, 2, 3, 4; Береке тұйық көшесі – 1, 2, 4, 5, 7, 8, 9, 10, 11; Абай тұйық көшесі – 3; Құрманғазы -2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 46; Первомайская – 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 52, 53, 54; Ыбырай Алтынсарин - 2, 3, 4, 5, 6, 7, 8, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33, 35, 37, 39, 41; Лев Толстой - 1, 3, 4, 5, 6, 7, 9, 10, 12, 13, 14, 15, 17, 18, 18а, 19, 20, 21, 23, 24, 25, 27, 29, 30, 31, 32; Томирис - 1, 2, 3, 4, 5, 7, 8, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 23, 24, 25, 26, 29, 30, 32, 33, 36, 37, 38, 39, 40, 49, 51, 53, 55.</w:t>
+      Шекарасы: Жалтыр ауылының аумағы, көшелер: Рақымжан Қошқарбаев - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 28; Ахмет Байтұрсынұлы - 1, 2, 2а, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 29; Шоқан Уәлиханов - 1, 2, 3, 4, 5, 6, 8, 10, 12, 14, 16, 18, 22, 24; Федор Достоевский - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; Жапархан Асаинов - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 40, 42, 44; Амангелді Иманов - 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 41; Достық - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23, 25, 27, 29; Лев Гумилев - 1, 1а, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 48а, 48б, 49, 50, 51, 52, 52а, 53, 54, 55, 56, 56а, 57, 58, 58а, 59, 60, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 73, 75, 77, 79, 81; Құрманғазы - 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 46; Первомайский - 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 52, 53, 54; Ыбырай Алтынсарин - 2, 3, 4, 5, 6, 7, 8, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23/1, 24, 25, 26, 27, 28, 29, 31, 33, 35, 37, 39, 41; Береке тұйық көшесі - 1, 2, 4, 5, 7, 8, 9, 10, 11; Лев Толстой - 1, 3, 4, 5, 6, 7, 9, 10, 12, 13, 14, 15, 17, 17а, 18, 18а, 19, 20, 21, 23, 23/1, 24, 25, 27, 29, 30, 31, 32; Ынтымақ - 1, 2, 3, 4; Абай тұйық көшесі – 3; Томирис – 1, 2, 3, 4, 5, 7, 8, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 23, 24, 25, 26, 29, 30, 32, 33, 36, 37, 38, 39, 40, 49, 51, 53, 55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 186 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2009,105 +2047,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Жалтыр ауылы, Жеңіс көшесі, 2А, Астрахан ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің жанындағы "Астрахан аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Жалтыр ауылдық мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы: Жалтыр ауылының аумағы, көшелер: Жеңіс - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 27, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 70; Ақан сері - 1, 3, 4, 5, 6, 7, 8, 9,10, 11, 12, 14, 15, 16, 17, 18, 19, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 37, 39, 41; Абылай хан - 1, 2, 3, 3а, 5, 7, 9, 11, 13, 14,15, 15а, 16, 17, 17а, 19, 21, 23, 25, 27, 29, 31, 32, 35, 36, 38, 40, 42, 44; Гагарин - 2, 3, 4, 10, 11, 12, 13, 15, 16, 18, 29, 34, 39, 40, 42, 45, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 62, 64, 65, 67, 69, 71, 73, 75, 77; Әлия Молдағұлова - 1, 4, 7, 10, 11, 11а, 12, 13, 15, 16, 18, 21, 22, 24, 29, 30, 31, 34, 36, 39, 41, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 55, 56, 57; Сәкен Сейфуллин - 1, 2, 3, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32; Мұхтар Әуезов - 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36; Жамбыл Жабаев - 1, 5, 7, 9, 11, 13, 17, 19, 21, 23, 27, 29, 31, 33, 37, 39, 41, 43, 45; Бірлік – 1, 2; Қамысты – 1; Аманат – 2, 4, 6, 7; Шығыс - 2, 8, 9, 11, 12, 13,14, 25, 26, 29, 31, 37; Шәмші Қалдаяқов – 1, 2, 3, 4, 5, 6, 7, 8, 14, 15, 15/1, 16, 17, 19, 22, 23, 24, 25, 26, 27, 29, 31, 32, 33, 34, 40, 42, 44, 46; Бауыржан Момышұлы - 1, 3, 4, 5, 5а, 6, 7, 7а, 8, 10, 12, 13, 14, 17, 19, 20, 23, 25, 27, 29, 30, 31, 32, 33, 34, 36, 37, 38, 40, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 54, 55, 57, 59, 61, 65.</w:t>
-[...53 lines deleted...]
-      Шекарасы: Жалтыр ауылының аумағы, көшелер: Мәлік Ғабдуллин - 1, 2, 3, 4, 5, 6, 7, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 31, 33, 34, 35, 36, 37, 38, 39, 39/1, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 55, 57, 58; Дінмұхамед Қонаев - 1, 2, 3, 4, 5, 6, 8, 11, 12, 13, 14, 15, 16, 17, 19, 21, 22, 24, 28, 29, 31, 32, 32а, 34, 34/1, 35, 36, 37, 38, 41, 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 54, 56, 58, 58а, 60, 61, 62, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 81, 82, 83, 84, 85, 87, 89, 91, 93; Еңбек - 1, 2, 3, 4, 6, 7, 8, 9, 10, 12, 13, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 37, 38, 39, 41, 43; Әліби Жангелдин - 1, 2, 3, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 27, 31, 32, 35; Ақ жол - 1, 1а, 1б, 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 17, 19; Пушкин - 2, 4, 6, 8, 12, 16, 18, 24, 26, 26а, 28, 30, 32, 34; Ілияс Есенберлин - 2, 25, 29; Амангелді Құрманалин - 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20, 21, 22а, 23, 24, 25, 28, 30, 34, 40, 42, 43, 44, 45, 50; Бостандық - 1, 2, 3; Мәншүк Мәметова – 1, 2, 6, 8, 10, 12, 14, 16, 18, 22, 24, 26, 28; Бейбітшілік - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 12/1, 13, 14, 15, 16, 17, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35а, 36, 37, 38, 39, 40, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 69, 71, 73, 75, 77, 77а, 79, 79а, 79б, 81, 83, 85, 87, 89; Батыс - 1, 2, 3, 4, 5, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 26, 29, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 75, 77, 79, 81, 83, 85, 87; Ақбейіт ауылының аумағы.</w:t>
+      Шекарасы: Жалтыр ауылының аумағы, көшелер: Ақан сері - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 37, 39, 41; Абылай хан – 1, 2, 2а, 3, 3а, 4, 5, 7, 9, 11, 13, 14, 15, 15а, 16, 17, 17а, 18, 19, 21, 23, 25, 27, 29, 31, 32, 35, 36, 38, 40, 42, 44; Гагарин – 2, 3, 4, 7, 10, 11, 12, 13, 15, 16, 18, 29, 34, 39, 40, 42, 45, 46, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 62, 64, 65, 67, 69, 71, 73, 75, 77; Әлия Молдағұлова – 1, 4, 7, 10, 11, 11а, 12, 13, 15, 16, 18, 21, 22, 24, 29, 30, 31, 34, 36, 39, 41, 43, 45, 46, 46а, 47, 48, 49, 50, 51, 52, 53, 55, 56, 57; Сәкен Сейфуллин - 1, 2, 3, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32; Мұхтар Әуезов - 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36; Жамбыл Жабаев - 1, 5, 7, 9, 11, 13, 17, 19, 21, 23, 27, 29, 31, 33, 37, 39, 41, 43, 45; Бірлік – 1, 2; Қамысты – 1; Аманат - 2, 4, 6, 7; Шығыс – 2, 8, 9, 11, 12, 13, 14, 25, 26, 29, 31, 37; Шәмші Қалдаяқов - 1, 2, 3, 4, 5, 6, 7, 8, 14, 15, 15/1, 16, 17, 19, 22, 23, 24, 25, 26, 27, 29, 31, 32, 33, 34, 40, 42, 44, 46; Бауыржан Момышұлы - 1, 3, 4, 5, 5а, 6, 7, 7а, 8, 10, 12, 13, 14, 17, 19, 20, 23, 25, 27, 29, 30, 31, 32, 33, 34, 36, 37, 38, 40, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 54, 55, 57, 59, 61, 65; Жеңіс - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 27, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 70.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №187 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Ақмола облысы, Астрахан ауданы, Жалтыр ауылы, Бейбітшілік көшесі, 91, "Ақмола облысы Білім басқармасының Астрахан ауданы бойынша білім бөлімінің Жалтыр ауылының № 2 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жалтыр ауылының аумағы, көшелер: Мәлік Ғабдуллин – 1, 2, 3, 4, 5, 6, 7, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 31, 33, 34, 35, 36, 37, 38, 39, 39/1, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 55, 57, 58; Дінмұхамед Қонаев – 1, 2, 3, 4, 5, 6, 8, 11, 12, 13, 14, 15, 16, 17, 19, 21, 22, 24, 28, 29, 31, 32, 32а, 34, 34/1, 35, 36, 37, 38, 41/1, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 54, 56, 58, 58а, 60, 61, 62, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 81, 82, 83, 84, 85, 87, 89, 91, 93; Еңбек – 1, 2, 3, 4, 6, 7, 8, 9, 10, 12, 13, 16, 18, 18/1, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 37, 38, 39, 41, 43; Алиби Жангелдин – 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 37, 31, 32, 35; Ақ жол – 1, 1а, 1б, 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 17, 19; Пушкин – 2, 4, 6, 8, 12, 16, 18, 24, 26, 26а, 28, 30 32, 34; Ілияс Есенберлин – 2, 25, 29; Амангелді Құрманалин – 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20, 21, 22, 22а, 23, 24, 25, 28, 30, 32, 34, 40, 42, 43, 44, 45, 50; Бостандық – 1, 2, 3; Маншүк Мәметова – 1, 2, 6, 8, 10, 12, 14, 16, 18, 22, 24, 26, 28; Бейбітшілік – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 12/1, 13, 14, 15, 16, 17, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35а, 36, 37, 38, 39, 40, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 69, 71, 73, 75, 77, 77а, 79, 79а, 79б, 81, 83, 85, 87, 89; Батыс – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 26, 29, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 75, 77, 79, 81, 83, 85, 87; Клубный – 2, 3/1, 4/1, 4/2, 5/1, 5/2, 6/2, 6/3, 12, 14; Ленин – 7/1, 4/3, 18; Запрудный – 3; Квартальный – 12/2, 16/6, 18/1, 18/2, 18/3; Подгорный – 2; Центральный – 5/3, 5/6, 5/8, 5/14, 6/10, 10/6; Новый – 11; Киров – 2; Достық – 3а, 4а, 6а, 7а, 9а, 10а, 11а, 12а, 14а, 16а, 17/1а, 17/2а, 18а, 19а, 21/1а, 23а, 24, 29а, 27а, 30, 31а, 32а, 33, 35, 40, 41, 45, 46, 48, 50.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 189 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2763,55 +2801,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3137,31 +3175,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>