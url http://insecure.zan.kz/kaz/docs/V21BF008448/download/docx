--- v0 (2025-11-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="43e1203" w14:textId="43e1203">
+    <w:p w14:paraId="baa7ad7" w14:textId="baa7ad7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,51 +76,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Барлық кандидаттар үшін үгіттік баспа материалдарын орналастыру үшін орындарды белгілеу туралы</w:t>
+        <w:t>Үгіттік баспа материалдарын орналастыру үшін орындарды белгілеу және сайлаушылармен кездесуі үшін кандидаттарға үй-жай беру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақмола облысы Астрахан ауданы әкімдігінің 2021 жылғы 27 сәуірдегі № 96 қаулысы. Ақмола облысының Әділет департаментінде 2021 жылғы 28 сәуірде № 8448 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -259,61 +259,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақмола облысы Астрахан ауданы әкімдігінің 19.09.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақмола облысы Астрахан ауданы әкімдігінің 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ А-9/168</w:t>
+        <w:t>№ А-6/92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -896,80 +896,80 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Үгіттік баспа материалдарын орналастыру үшін орындар</w:t>
+        <w:t xml:space="preserve"> Барлық кандидаттар үшін үгіттік баспа материалдарын орналастыру үшін орындар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Астрахан ауданы әкімдігінің 19.09.2022 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Астрахан ауданы әкімдігінің 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ А-9/168</w:t>
+        <w:t>№ А-6/92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1256,87 +1256,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Камышенка ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Камышенка ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында </w:t>
+Каменка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астрахан ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің жанындағы "Астрахан аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Каменка ауылдық мәдениет үйі ғимаратының сол жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1369,87 +1369,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Первомайка ауылы</w:t>
-[...35 lines deleted...]
-"Астрахан ауданының Первомай ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының сол жағында </w:t>
+Камышенка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Камышенка ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1482,87 +1482,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Первомайка ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Первомайка ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында </w:t>
+Камышенка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Камышенка ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1595,87 +1595,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лозовое ауылы</w:t>
-[...35 lines deleted...]
-Ақмола облысы денсаулық сақтау басқармасының жанындағы "Астрахан аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының Лозовое медициналық пункті ғимаратынан сол жағында</w:t>
+Первомайка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ "Астрахан ауданының Первомай ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының сол жағында </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1708,87 +1708,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жамбыл ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Жамбыл ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
+Первомайка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ "Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Первомайка ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1821,87 +1821,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өрнек ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Өрнек ауылының бастауыш мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
+Лозовое ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақмола облысы Білім басқармасының Астрахан ауданы бойынша білім бөлімінің Лозовое ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1934,87 +1934,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Петровка ауылы</w:t>
-[...35 lines deleted...]
-Астрахан ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің жанындағы "Астрахан аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Петровка ауылдық мәдениет үйі ғимаратының оң жағында </w:t>
+Жамбыл ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Жамбыл ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2047,87 +2047,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндіріс ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Өндіріс ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
+Жамбыл ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Жамбыл ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2160,87 +2160,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Новочеркасск ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Новочеркасс ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
+Өрнек ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Өрнек ауылының бастауыш мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2273,87 +2273,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приишимка ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Приишимка ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
+Өрнек ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Өрнек ауылының бастауыш мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2386,87 +2386,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Степное ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Степное ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
+Петровка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Астрахан ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің жанындағы "Астрахан аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Петровка ауылдық мәдениет үйі ғимаратының оң жағында </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2499,87 +2499,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бұлақты ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Бұлақты ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
+Петровка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астрахан ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің жанындағы "Астрахан аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Петровка ауылдық мәдениет үйі ғимаратының сол жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2612,87 +2612,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұзынкөл ауылы</w:t>
-[...35 lines deleted...]
-"Астрахан ауданының Ұзынкөл ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының сол жағында </w:t>
+Өндіріс ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+стенд №1, стенд №2 "Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Өндіріс ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2725,87 +2725,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шілікті ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Шілікті ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жанында </w:t>
+Новочеркасск ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+стенд №1, стенд №2 "Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Новочеркасс ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2838,87 +2838,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зеленое ауылы</w:t>
-[...35 lines deleted...]
-"Астрахан ауданының Есіл ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының сол жағында</w:t>
+Приишимка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Приишимка ауылының бастауыш мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2951,87 +2951,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зеленое ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Зеленое ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
+Степное ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Степное ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3064,87 +3064,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Астрахан ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Астрахан ауылының балалар-жасөспірімдер шығармашылық орталығы" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
+Бұлақты ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Бұлақты ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3177,87 +3177,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Астрахан ауылы</w:t>
-[...35 lines deleted...]
-"Қазақстан Республикасы Қаржы министрлiгiнiң Мемлекеттік кірістер комитеті Ақмола облысы бойынша Мемлекеттік кірістер департаментінің Астрахан ауданы бойынша Мемлекеттік кірістер басқармасы" республикалық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
+Бұлақты ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Бұлақты ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3290,87 +3290,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тобылжан ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Тобылжан ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында </w:t>
+Ұзынкөл ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Астрахан ауданының Ұзынкөл ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының оң жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3403,87 +3403,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бірлік ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Бірлік ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
+Ұзынкөл ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Астрахан ауданының Ұзынкөл ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының сол жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3516,87 +3516,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Колутон ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Колутон ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында </w:t>
+Зеленое ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Астрахан ауданының Есіл ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының сол жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3629,87 +3629,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалтыр ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Жалтыр ауылының № 1 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
+Зеленое ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Зеленое ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3742,87 +3742,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалтыр ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Жалтыр ауылының № 2 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында </w:t>
+Астрахан ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Астрахан ауылының балалар-жасөспірімдер шығармашылық орталығы" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3855,87 +3855,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалтыр ауылы</w:t>
-[...35 lines deleted...]
-Астрахан ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің жанындағы "Астрахан аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Жалтыр ауылдық мәдениет үйі ғимаратының сол жағында</w:t>
+Астрахан ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Астрахан ауылының балалар-жасөспірімдер шығармашылық орталығы" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3968,87 +3968,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оксановка ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Оксановка ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында </w:t>
+Астрахан ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасы Қаржы министрлiгiнiң Мемлекеттік кірістер комитеті Ақмола облысы бойынша Мемлекеттік кірістер департаментінің Астрахан ауданы бойынша Мемлекеттік кірістер басқармасы" республикалық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4081,87 +4081,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акимовка ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Акимовка ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
+Астрахан ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасы Қаржы министрлiгiнiң Мемлекеттік кірістер комитеті Ақмола облысы бойынша Мемлекеттік кірістер департаментінің Астрахан ауданы бойынша Мемлекеттік кірістер басқармасы" республикалық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4194,87 +4194,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа-тұрмыс ауылы</w:t>
-[...35 lines deleted...]
-Астрахан ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің жанындағы "Астрахан аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Қызылжар ауылдық клубы ғимаратының оң жағында</w:t>
+Тобылжан ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ "Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Тобылжан ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4307,87 +4307,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жарсуат ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Жарсуат ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
+Колутон ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ стенд №1, стенд №2 "Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Колутон ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4420,87 +4420,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа Колутон ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Жаңа Колутон ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
+Жалтыр ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Жалтыр ауылының № 1 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4533,87 +4533,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаракөл ауылы</w:t>
-[...35 lines deleted...]
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Қаракөл ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында </w:t>
+Жалтыр ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Жалтыр ауылының № 1 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4646,87 +4646,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Старый Колутон ауылы</w:t>
+Жалтыр ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Старый Колутон ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында </w:t>
+ стенд №1, стенд №2 "Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Жалтыр ауылының № 2 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4759,87 +4759,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қоскөл ауылы</w:t>
-[...35 lines deleted...]
-Ақмола облысы денсаулық сақтау басқармасының жанындағы "Астрахан аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының Қоскөл медициналық пункті ғимаратының сол жағында</w:t>
+Жалтыр ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+стенд №1, стенд №2 Астрахан ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің жанындағы "Астрахан аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Жалтыр ауылдық мәдениет үйі ғимаратының сол жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4872,87 +4872,991 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Оксановка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ стенд №1, стенд №2 "Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Оксановка ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акимовка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+стенд №1, стенд №2 "Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Акимовка ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңа-тұрмыс ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+стенд №1, стенд №2 Астрахан ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің жанындағы "Астрахан аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Қызылжар ауылдық клубы ғимаратының оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарсуат ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Жарсуат ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новый Колутон ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Жаңа Колутон ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаракөл ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ "Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Қаракөл ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Старый Колутон ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+стенд №1, стенд №2 "Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Старый Колутон ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоскөл ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+стенд №1, стенд №2 Ақмола облысы денсаулық сақтау басқармасының жанындағы "Астрахан аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының Қоскөл медициналық пункті ғимаратының сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Ковыленка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Ковыленка ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
+стенд №1, стенд №2 "Ақмола облысы білім басқармасының Астрахан ауданы бойынша білім бөлімі Ковыленка ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5162,55 +6066,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5536,31 +6440,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>