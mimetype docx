--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ee7c93e" w14:textId="ee7c93e">
+    <w:p w14:paraId="1134b72" w14:textId="1134b72">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -688,51 +688,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақкөл ауданының сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Ақкөл ауданы әкімінің 28.03.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Ақкөл ауданы әкімінің 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
@@ -762,1941 +762,1789 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Ақмола облысы, Ақкөл қаласы, Мәншүк Мәметова көшесі 15, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Ақкөл қаласының № 2 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Островский көшесі - 1, 2, 2/1, 2а/2, 2б, 3, 4, 5, 6/2, 7/1, 7/2, 8, 8/1, 8/2, 8/3, 9, 9/2, 10, 10/1, 11/1, 11/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 18, 19, 20, 22, 23, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 47/1, 47/2, 51, 55; Жамбыл Жабаев көшесі - 1/1, 1/2, 2/1, 2/2, 2а, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 11/1, 11/2, 13/2, 14, 15/1, 15/2, 31; Аманат көшесі - 24, 26, 29, 31, 32, 33, 35, 35/1; Достық көшесі - 1, 3, 3/1, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20/1, 21, 22, 23, 24, 25, 27, 28, 29; Луганская көшесі - 1, 3, 4, 5, 6, 6/1, 6А, 7, 8, 10, 11, 12, 13, 15, 17/1, 17/3, 19, 19/1, 21, 23, 25, 25А, 27; Болашақ көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15; Мәншүк Мәметова көшесі - 1, 2, 3, 3/1, 3/2, 3А, 4, 5, 6, 6/1, 8, 9, 10, 11, 12, 13/1, 14, 14/1, 14/3, 14/4, 14/5, 16, 17, 17а, 18, 19, 20, 21, 22, 23, 24, 25, 26, 26/2, 27, 28, 28/1, 30, 32, 36, 38, 40, 42, 44, 46, 48, 48/1, 50, 52, 54, 56, 58, 60; Ұлы көш көшесі - 2, 4, 7, 11, 17; Талғат Бигелдинов көшесі - 26, 28, 28/1, 30, 32, 36, 37, 37/1, 38, 39, 40, 42, 43, 44, 45, 46, 47, 48, 52, 53, 54, 54Б, 54В, 55, 56, 57, 59, 60, 61, 63, 64, 65, 66, 67, 69, 70, 71, 72, 73, 76, 77, 78, 80, 82, 84, 85, 86, 88, 88/1, 90, 91, 92, 93, 94, 96, 96/1, 97, 99, 103, 105, 111, 115, 121, 123, 125, 127, 127/2, 129, 133, 135, 136, 137, 139, 149 корпус 1, 2, 3; Күляш Бәйсейітова көшесі - 1, 2, 2/1, 2/2, 3, 4, 5, 6, 7, 8, 8/2, 8/6, 8/9, 9, 10/1, 10/2, 11, 12, 14/1, 14/2, 16, 16/3, 16/4, 17, 17/6, 18, 18/1, 19, 20, 20/2, 21, 22, 23, 25, 27, 29, 33, 34, 35, 39, 41, 45, 47; Линейная көшесі - 1, 2, 2/1, 3, 4; Гоголь көшесі - 22, 23, 24, 27, 28, 29, 35/1.</w:t>
+      Шекаралары: Островский көшесі - 1, 2, 2/1, 2а/2, 2б, 3, 4, 5, 6/2, 7/1, 7/2, 8, 8/1, 8/2, 8/3, 9, 9/2, 10, 10/1, 11/1, 11/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 18, 19, 20, 22, 23, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 47/1, 47/2, 51, 55; Жамбыл Жабаев көшесі - 1/1, 1/2, 2/1, 2/2, 2а, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 11/1, 11/2, 13/2, 14, 15/1, 15/2, 20, 31; Аманат көшесі - 24, 26, 29, 31, 32, 33, 35, 35/1; Достық көшесі - 1, 3, 3/1, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20/1, 21, 22, 23, 24, 25, 27, 28, 29; Луганская көшесі - 1, 3, 4, 5, 6, 6/1, 6А, 7, 8, 10, 11, 12, 13, 15, 17/1, 17/3, 19, 19/1, 21, 23, 25, 25А, 27; Болашақ көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15; Мәншүк Мәметова көшесі - 1, 2, 3, 3/1, 3/2, 3А, 4, 5, 6, 6/1, 8, 9, 10, 11, 12, 13/1, 14, 14/1, 14/3, 14/4, 14/5, 16, 17, 17а, 18, 19, 20, 21, 22, 23, 24, 25, 26, 26/2, 27, 28, 28/1, 30, 32, 36, 38, 40, 42, 44, 46, 48, 48/1, 50, 52, 54, 56, 58, 60; Ұлы көш көшесі - 2, 4, 7, 11, 17; Талғат Бигелдинов көшесі – 25, 26, 28, 28/1, 30, 32, 36, 37, 37/1, 38, 39, 40, 42, 43, 44, 45, 46, 47, 48, 52, 53, 54, 54Б, 54В, 55, 56, 57, 59, 60, 61, 63, 64, 65, 66, 67, 69, 70, 71, 72, 73, 76, 77, 78, 80, 82, 84, 85, 86, 88, 88/1, 90, 91, 92, 93, 94, 96, 96/1, 97, 99, 103, 105, 111, 115, 121, 123, 125, 127, 127/2, 129, 133, 135, 136, 137, 139, 147/2, 149 корпус 1, 2, 3; Күляш Бәйсейітова көшесі - 1, 2, 2/1, 2/2, 3, 4, 5, 6, 7, 8, 8/2, 8/6, 8/9, 9, 10/1, 10/2, 11, 12, 14/1, 14/2, 16, 16/3, 16/4, 17, 17/6, 18, 18/1, 19, 20, 20/2, 21, 22, 23, 25, 27, 29, 33, 34, 35, 39, 41, 45, 47; Линейная көшесі - 1, 2, 2/1, 3, 4; Гоголь көшесі - 22, 23, 24, 27, 28, 29, 35/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 97 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл қаласы, Сағадат Нұрмағамбетов көшесі 71, "Ақкөл аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі жанындағы "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Сағадат Нұрмағамбетов көшесі - 1, 1а, 1/1, 1/2, 2, 3, 3/3, 3/5, 5, 6, 7, 9, 10, 12, 13, 14, 16, 17, 18, 20, 22, 24, 28, 30, 34, 36, 40, 42, 44, 45, 46, 47, 49, 51, 52, 53, 54, 55, 56, 58, 60, 62, 63, 64, 65, 66, 70, 72, 74, 76, 93, 97; Чехов көшесі – 1, 2, 4, 6, 7, 8, 9, 10, 11, 13, 14, 15, 15/1, 15А, 16, 17, 18, 19, 20, 21, 21/1, 21/2, 21/3, 22, 24, 26; Хамит Ерғалиев көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18, 20, 20/2, 22, 24, 26, 28, 30, 32, 33, 34, 34/1, 36, 38, 39, 40, 41, 43, 46, 47, 48, 49, 50, 50/1, 50/2, 50/4, 52, 53, 53/2, 54, 55, 56, 58, 60, 61, 63, 67, 69, 70, 70/1, 71, 72, 73, 74, 75; Жайық Бектұров көшесі - 1/1, 1/2, 1а/1, 1а/2, 3, 4, 5а/1, 5а/2, 6/1, 6/2, 8, 9, 10/1, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23/2, 24/1, 24/2, 25, 25/1, 26, 27, 27/1, 28, 28/1, 28/2, 30, 31, 32, 39, 54, 56, 57, 58, 65, 69, 76, 79; Жаңа ел көшесі - 5, 6, 7, 12, 40; Жерұйық көшесі - 1, 8, 11, 31, 43; Виктор Булавский көшесі - 1, 2, 3, 4, 5, 6/1, 6/2, 7, 7/1, 7/2, 8/1, 8/2, 10, 12, 14, 18, 33; Төле би көшесі - 1/1, 1/2, 2, 2/1, 2/2, 2а/1, 2а/2, 3/1, 3/2, 4, 4/1, 5/1, 5/2, 6, 7/1, 7/2, 8, 9, 9/1, 9/2, 10, 11/1, 11/2, 12, 14, 15, 16, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32; Томирис көшесі - 1/1, 2, 3, 4, 5, 5/1, 7, 9, 11, 12, 13, 16, 18, 19, 21, 22, 23, 24, 26, 29, 30, 31, 32, 33, 34, 34/1, 35, 36, 37, 38, 39, 40, 42, 43, 44, 45, 46, 47, 49, 50, 51, 52, 53, 54, 54А, 56, 58, 59; Көктал көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 15; Аманат көшесі - 3, 4, 6, 8, 15, 23; Интернациональная көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26; Абылай хан көшесі - 1/1, 1/2, 1/3, 1/4, 2, 3, 4, 6, 6а, 8, 10, 11, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 25, 26, 27, 28, 30, 31, 32, 33, 34, 35, 38, 40, 42, 43, 45, 46, 47, 51, 52, 53, 55, 55/1, 56, 58, 59, 60, 62, 63, 64, 65, 65/1, 66, 67, 67А, 68, 71, 72, 75, 77, 78, 79, 80, 82, 83, 84, 85, 86; Құрылыс көшесі– 50/1, 50/2, 50/3, 50/4, 50/5, 50/6, 50/7, 50/8, 79/1, 79/2, 79/3, 79/4, 79/5, 171/1, 171/2, 171/3, 171/4, 171/5, 171/6, 171/7, 171/8, 171/9.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 754 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл қаласы, Талғат Бигелдинов көшесі 8, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Ақкөл қаласының Жайық Бектуров атындағы № 3 Ақкөл жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Талғат Бигелдинов көшесі - 1, 2, 2А, 4, 12, 17, 19, 23, 24А/1, 24/1, 24/2, 27, 29; Сәкен Сейфуллин көшесі - 2, 2/1, 2/3, 4, 10, 12, 18, 20, 21, 22, 24, 28, 29, 30, 31/1, 31/2, 33, 35, 37; Қайым Мұхамедханов көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13/2, 14, 15, 15/1; Бөгенбай көшесі - 1, 1/1, 2, 2/2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14/1, 15, 15/1, 16, 16/1, 17, 18, 18/1, 20, 21, 22, 23, 24, 25, 26, 27, 27/1, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 44, 46, 47, 47/1, 48, 49, 50, 51, 52/1, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63/2, 64, 65, 66, 70; 1 Шегебай Ұзақбаев көшесі - 1; 2 Шегебай Ұзақбаев көшесі - 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12; 3 Шегебай Ұзақбаев көшесі - 1, 2, 3, 4, 5, 6, 7, 8; 4 Шегебай Ұзақбаев көшесі - 1, 2; Шегебай Ұзақбаев көшесі - 1, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 20, 21, 22, 23, 26, 30, 34, 36, 38, 40, 42, 44, 48, 50, 52, 54, 58, 60, 61, 62, 66, 68, 69, 70, 78; Армандастар көшесі - 1, 3, 5, 7, 8, 9, 11, 12, 12/1, 13, 14, 15, 16, 17, 18, 22, 28; Чехов көшесі – 23, 23-1, 23/2, 25, 27, 29, 31, 33, 34, 34/2, 34/3, 36, 36/1, 36/2, 37, 38, 40, 42, 44/1, 44/2, 46, 48/1, 48/2, 50; Ақжол көшесі - 1, 3, 7, 13, 15, 17, 19, 21; Роза Бағланова көшесі - 2, 2/1, 3, 4, 4/1, 5, 6, 7, 7/1, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 18/1, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42/1, 42/2, 43, 44, 45, 46, 47, 48, 49, 50, 50-1, 50-2, 50/1, 51, 53; Томирис көшесі - 60, 61, 62, 63, 64, 65, 66, 67, 72, 73, 74, 77, 78, 79, 80, 82, 82/1; Интернациональная көшесі - 27, 27/1, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 50; Абылай хан көшесі - 88, 89, 91, 92, 93, 94, 95, 96, 97, 99, 100, 101, 102, 103, 105, 106, 107, 109, 110, 112, 113, 114, 115, 116, 117, 118, 119, 120, 120/1, 120/2, 121, 122, 123, 124, 125, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150; Шоқан Уәлиханов көшесі - 1, 1/1, 2, 3, 4, 5, 6, 6/1, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 19, 19а, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 33, 34, 35, 36, 37, 38, 40, 41, 42, 44, 45, 47, 48, 49, 50, 51, 52, 53, 54, 55, 55/1, 56, 57, 58, 59, 60, 61, 61Б, 62, 63, 63/2, 66/1, 67, 68, 69, 69а, 70, 71, 72, 73, 75, 76, 77, 79, 82, 84, 86, 87, 88, 89, 89/1, 89/2, 90, 91, 91/4, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 105, 109, 108, 110, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 128, 129, 130, 131, 132, 133, 134, 136, 138, 140; Сағадат Нұрмағамбетов көшесі - 101, 103, 105, 108/1, 108/2, 109, 110, 111, 121, 122, 123, 124, 125, 127, 127/1, 133, 134, 136, 138, 140; Кирдищев көшесі - 45, 45/1, 49, 53, 55, 57, 60, 60/1, 61, 61/1, 62, 63, 65, 65/2, 67, 68, 69, 72, 74, 75, 75/1, 75/2; Амангелді Иманов көшесі - 1, 1/1, 1/3, 1/5, 3, 3/1, 5, 5/1, 7, 9, 10, 11, 18; Жағалау көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 19, 23, 24, 25, 26, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37/1, 38, 39, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 53, 55, 57, 63, 65, 67, 69, 71, 73, 75, 79, 81, 85, 91; Желтоқсан көшесі - 1, 3, 5, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 31, 32, 33, 34, 35, 36, 37, 38, 38/1, 39, 41, 41/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл қаласы, Әл-Фараби көшесі 10, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Ақкөл қаласының Кеңес Одағының Батыры Петр Михайлович Исаков атындағы №1 Ақкөл жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Абылай хан көшесі - 127, 129, 131, 133, 135, 137, 139, 141, 143, 143/2, 145, 147, 149, 151, 151/1, 152, 153, 154, 156, 157, 160, 160/1, 160/2, 161, 161/1, 162, 163, 164, 164/2, 165, 166, 167, 168, 169, 169/1, 169/2, 170, 171, 172, 172/1, 172/2, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 183/1, 184, 185, 187, 188, 189, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 209, 211, 212, 213, 214, 216, 218, 220, 222, 224, 226, 228, 230, 232, 234, 236, 238, 240; Балуан Шолақ көшесі - 1, 2, 3, 4, 4/1, 4/2, 5, 6, 6/1, 8, 9, 10, 10/1, 10/2, 11, 11/1, 11/2, 12, 12/2, 13, 13/1, 15, 15/3, 17, 17/1, 19, 19/1, 19/2; Бөгенбай көшесі - 67, 69, 71, 73, 75, 77, 78, 80, 81, 81/1, 82, 85, 86, 87, 88, 88/1, 88/2, 88А, 89, 90, 91, 92, 93, 94, 95, 96, 97, 97/2, 98, 99, 99/1, 99/2, 100, 101, 101/1, 101/2, 102, 103, 103/2, 104, 105, 107, 109, 112, 114, 120, 125, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 148/1, 148/2, 148/3, 150, 152; Шоқан Уәлиханов көшесі - 103, 135, 137, 139, 141, 143, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 156, 157, 159, 160, 161, 162, 164, 165, 165/1, 165/2, 167, 167/1, 167/2, 168, 170, 172, 174, 176, 178, 182, 183, 183/1, 184, 184/1, 185/1, 185/2, 186, 187, 191/1, 193, 193/1, 194, 195, 196, 198, 199, 200, 200/1, 202, 204, 208, 210, 212, 214, 216, 218, 220, 222, 224, 226, 228; Кәукен Кенжетаев көшесі - 1, 2, 3, 5, 7, 8/1, 8/2, 11, 13/1, 13/2, 14/1, 14/2, 14а, 14в, 15/1, 15/2, 16, 17, 18, 21, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 44, 47, 48, 49, 50, 51, 52, 54, 54А, 54/2, 55/2, 56, 57, 57а, 58, 61, 61/1, 63, 63А, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 77А, 77/2, 77/3, 78, 82, 84, 86, 88/2, 90, 92, 94, 96, 98, 100, 102, 104; Моншақты көшесі - 1, 2, 2а-2, 2/1, 3, 4, 5, 7, 9, 10/1, 11, 13, 14, 15, 16, 17, 18, 20, 21, 21/1, 22, 24, 26, 28, 30, 32, 34, 36, 37, 38, 39, 40, 41, 42, 42/1, 43, 44, 44/2, 45, 45/1, 45/2, 45/4, 45/5, 45/6, 48, 50, 50/2, 54, 54/1, 54/2, 54/3, 54/4, 54А, 56, 56/1, 58, 60, 63, 65, 65/1, 65/2, 67, 67/1, 77/2, 79, 104; Баубек Бұлқышев көшесі - 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24-1, 29, 30, 31, 32, 33, 34, 36, 38; Көктем көшесі - 10, 11, 12, 13, 14, 14/1, 15, 17, 17/1, 18, 19, 19/1, 19/2, 20, 21, 22, 23, 25, 26, 26/1, 27, 28, 30, 103, 105, 106; Әл-Фараби көшесі - 2а/1, 2а/2, 2/1, 2/2, 4/1, 6/1, 6/2; Интернациональная көшесі - 35, 44, 45, 47, 48, 49, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64/1, 65, 66, 67, 68, 69, 70, 71, 73, 74, 75, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 95, 96, 98, 99, 99/1, 99/2, 100, 101, 101/1, 102, 103, 104, 105, 106, 107, 108, 110; Сағадат Нұрмағамбетов көшесі - 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 185, 191, 193, 197, 197/1, 197/2, 199; Жастар көшесі - 1, 3, 4, 5, 9, 15, 16, 16/1, 17, 18, 19, 20, 21, 23, 23/1; Госнитиевский тұйық көшесі - 1/1, 3, 5, 8,11, 12, 14, 16, 17, 18, 22, 24, 26, 28, 30, 32, 34; Заводской тұйық көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31; Опытнозаводской тұйық көшесі - 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31; Ыбырай Алтынсарин тұйық көшесі – 2, 4, 8, 10, 12, 16, 18, 41, 43, 45, 47, 49, 49/1, 51, 53, 59, 61, 63; Пушкин көшесі - 1, 1а, 1а/1, 1а/2, 1/1, 1/2, 1/3, 1/4, 1/5, 1/9, 2, 2Б, 2Г, 2Д, 2/3, 2/5, 2/6, 4, 6, 7, 8, 9, 10, 11, 13, 14, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33, 34, 35, 37, 38, 39, 40, 40/1, 41, 43, 44, 45, 46, 47, 48, 49, 51, 52, 53, 57, 58, 59, 60, 62, 63, 65, 66, 67, 68, 69, 70, 71, 72, 74, 75, 76, 77, 78, 79, 80, 85, 87; Әділбек Майкөтов көшесі - 1, 1а, 1б, 1/1, 1/2, 1/5, 2, 2а, 2б, 2/2, 2/3, 2/4, 2/9, 3, 4, 4/2, 5, 6, 6/1, 6/2, 7, 9, 9А, 10, 11, 11а, 11б, 12, 13, 17, 19, 20/1, 20/2, 20/3, 20/4, 20/5, 20/6, 20/7, 20/8, 21, 23, 25, 27, 31, 33, 35, 37, 39, 41, 43, 47, 51, 53, 55, 57, 59, 61; Шаңырақ көшесі - 3, 4, 7, 8, 14, 15, 17, 32/1; Ғани Мұратбаев көшесі - 2, 3, 5, 7, 10, 12, 15, 27; Желтоқсан көшесі - 2, 4, 6, 18, 28, 30, 44, 45, 46/1, 47, 47/1, 49; Кирдищев көшесі - 1, 4, 5, 6, 7, 8, 9, 10, 11/1, 12, 13, 13/2, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27/1, 27/2, 28, 29, 31, 32, 33, 35, 35/1, 35/2, 36, 37, 37/1, 38, 38А, 39, 40, 41, 41/1, 42, 43, 44, 46, 48, 48/1, 50, 52, 54; Томирис көшесі - 135, 137, 139, 141, 143, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 156/1, 156/2, 157, 158, 159, 161, 162, 163, 164, 165, 166, 167, 168, 170, 171, 172/1, 172/2, 173, 174/1, 174/2, 175, 176; Кенесары хан көшесі – 29, 43, 49.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл қаласы, Сағадат Нұрмағамбетов көшесі 174, Ақмола облысы дене шынықтыру және спорт басқармасының "Ақкөл балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Сағадат Нұрмағамбетов көшесі - 203, 209, 211; Пушкин көшесі - 88, 90, 91, 93, 95, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 114, 115, 116, 117, 118, 119, 120, 121, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138/1, 138/2, 140, 141, 142, 143/1, 143/2, 144, 145/1, 145/2, 146, 147, 148, 149, 149/1, 150, 151, 152, 153, 154, 154а, 155, 156, 156/1, 156а, 157, 158, 159, 160, 161, 162, 163, 164, 165/1, 165/2, 166, 166/1, 167, 167/3, 168, 168а, 169, 169а, 170, 171, 174б, 175, 176, 178, 179, 184, 185, 187, 188, 189, 190, 191, 192, 194, 195, 197, 198, 199, 200, 201, 201/2, 204; Сарыарқа шағын ауданы - 1, 1/1, 2, 3; Әділбек Майкөтов көшесі - 63, 67, 69, 71, 73, 77, 81, 83, 85, 89, 91, 91/1, 91/2, 93, 93/1, 95, 95/1, 97, 97/1, 99, 99/1, 101/1, 103, 103/1, 105; Лесная көшесі - 1, 3, 5, 6, 7, 8, 12, 14, 18, 24, 26, 28, 30, 32, 34, 36; Жібек жолы көшесі - 1, 2, 2/3, 3, 4, 5, 5/1, 6, 8, 9, 9/2, 10а, 10б, 10в, 10г, 12б; Гагарин көшесі - 1, 2, 4, 5, 6, 7, 7/1, 8, 10, 12, 13/1, 13/2, 13/3, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 27, 27/3, 28, 29, 29/1, 30, 31, 31/1, 31/2, 31/3, 31/4, 31/5, 32, 34, 36, 38, 40, 42; Астана шағын ауданы – 1, 3, 4, 5, 6, 7, 8, 8/1, 8/2, 9, 10, 11, 13, 14, 21, 21/1, 22А, 22Б.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
-[...142 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 98 сайлау учаскесі</w:t>
-[...67 lines deleted...]
-</w:t>
+        <w:t>№ 100 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл қаласы, Сағадат Нұрмағамбетов көшесі 144, "Ақкөл аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі жанындағы "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының "Ақкөл қаласындағы мәдени-демалыс орталығы" ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Сағадат Нұрмағамбетов көшесі - 129, 131, 133, 135, 137, 139, 141, 141/1, 142, 143, 144, 144/1, 145, 147, 148, 149, 150, 151, 152; Томирис көшесі - 70, 75, 81, 83, 84, 86, 88, 89, 90, 91, 92, 93, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 111, 112, 113, 114, 116, 117, 118, 119, 120, 121, 122, 123, 125, 126, 127, 128, 130, 131, 134, 138, 140, 142, 144; Исаков көшесі - 1, 2, 3, 4, 5, 6, 6/1, 6/2, 7, 7/1, 7/2, 8, 9, 9/1, 9/2, 10, 15/1, 15/2, 16, 17, 19, 20, 22, 23, 23/1, 23/2, 24, 25, 25/1, 25/2, 26, 27, 29, 29/1, 29/2, 30, 31/1, 31/2, 32, 34, 35/1, 35/2, 36, 40, 42, 42/1, 42/2, 44, 45/1, 45/2, 46, 48, 52, 56, 58, 66, 68; Рақымжан Қошқарбаев көшесі - 1, 2, 3, 5, 6/1, 6/2, 7/1, 7/2, 8, 8/1, 8/2, 9/1, 9/2, 10, 11, 12, 13, 14, 15/1, 15/2, 16, 17, 19, 21, 22, 23, 24, 26, 27, 28, 30, 31, 31/1, 32, 32/1, 33, 33/1, 34, 35, 35А/1, 35А/2, 35Б, 35/1, 36, 37, 38, 39, 40, 41, 42/1, 42/2, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65; Кирдищев көшесі - 81, 83, 83/2, 86/3, 87; Әл-Фараби көшесі - 7, 7/1, 7/2, 8, 10, 10/1, 11, 12, 13, 15, 16, 17, 19, 21, 22, 23, 24, 26, 27, 31, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 45, 46, 48, 49, 50, 51, 53, 54, 55, 56, 56а, 57, 58, 59, 60, 62, 64, 65, 65/1, 65/2, 66, 67, 69, 70, 71, 73, 74; Роза Бағланова көшесі – 48, 50/2, 52, 54, 56; Қаныш Сәтпаев көшесі - 1/1, 1/2, 2, 3/1, 3/2; Әлия Молдағұлова көшесі - 1, 2, 2/2, 3, 5, 8/1, 8/2, 9, 9/1, 9/2, 10, 12, 14, 16, 18, 18/2, 24; Ремзаводская көшесі - 1, 2, 3, 4, 5, 5/1, 6/1, 6/2, 7, 8, 9, 9/1, 9/2, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23а, 24, 24/1, 25/1 26, 27, 28, 30; Құлагер көшесі - 4, 5, 6, 7, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22/1, 22/2, 24, 24/1, 25, 27, 28, 29, 35, 38, 40, 42, 44, 46, 47, 48, 49, 50, 52, 54, 55, 56, 56/1, 57, 58, 59, 61, 63, 65, 69, 71, 73, 75, 77, 79, 109; Ақниет көшесі - 2, 3, 4/1, 4/2, 5, 6/1, 6/2, 7, 8/1, 8/2, 9, 10, 11, 14, 15, 16, 17, 18, 20/1, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 37, 39, 43, 45, 47, 47/1; Исатай Тайманов көшесі - 1, 2, 5, 6, 7, 14, 16, 18, 20, 24, 26, 28, 30, 32, 34, 36, 38, 40, 44, 46, 48, 50, 52, 54, 56, 58, 62, 64, 66, 68, 70, 72; Панфилов көшесі - 1, 1/1, 2, 3, 4, 5/1, 5/2, 6, 7/1, 7/2, 8, 9/1, 9/2, 10, 11/1, 11/2, 13, 14, 15/1, 15/2, 16, 17, 17а, 18, 19, 19/1, 19/2, 19а, 20, 21/1, 21/2, 23/1, 23/2, 25, 27, 29, 30, 31, 32, 33, 33А, 35, 37; Ключевая көшесі - 4, 6, 8, 9, 10, 11, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25/1, 26, 27, 28, 29, 30, 31, 31/1, 32, 32/1, 33; Домбыралы көшесі - 1, 1/1, 2, 3, 4, 5, 6, 7, 8, 8/1, 9, 9/1, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21/1, 22, 23, 23/1, 24, 27, 28, 29, 30, 31, 31/1, 31/2, 31/3, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 46, 48, 50, 52, 54, 56, 56/2, 58, 60, 100, 104, 105, 130, 133; Горный тұйық көшесі - 1, 2, 4/1, 4/2; Атамекен көшесі - 34, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 47/1, 48, 48/1, 49, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 65/1, 65/2, 66, 67/1, 67/2, 68, 69/1, 69/2, 70, 71, 71/2, 72, 73, 73а, 74, 75, 77; Ыбырай Алтынсарин тұйық көшесі - 3, 5, 7, 11, 13, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35; Көктем көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9; Гагарин көшесі - 9, 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 101 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл қаласы, Абай көшесі 6, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Ақкөл қаласының № 4 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Тихая көшесі - 1, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 20, 22; Бейімбет Майлин көшесі - 1, 2, 3, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20; Северная көшесі - 1, 2, 3, 5, 6, 7, 7/1, 8, 9, 10, 11, 12, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 42, 43, 47, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 60, 61, 62, 63, 65, 65а, 66, 67, 67/1, 68, 69, 70, 71, 72, 73, 74, 75, 80, 82, 84, 86, 88, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110; Мұхтар Әуезов көшесі - 2, 3, 4, 5, 5/1, 6, 7, 8, 9, 11, 12, 12/1, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 38, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 53, 55, 57, 59, 61, 63, 65, 67; Тәуелсіздік көшесі - 1, 2, 3, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 17, 18, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 39, 40, 41, 42, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61/1, 63, 65, 65/2, 67, 67/1, 69, 70, 73, 75, 79, 81; Школьная көшесі - 1, 2, 3, 4, 5, 6, 6/1, 7, 8, 9, 10, 10/1, 11, 12, 13, 15, 16, 17, 20, 23, 37, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 91, 92, 93, 94, 96, 98, 99, 100, 101, 102, 103, 106, 107, 109, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122; Школьный тұйық көшесі - 1, 2, 3, 4, 6, 6/1, 6/2, 7, 8, 9, 10, 10/1, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30; Станционная көшесі - 1, 1/1, 2, 3, 4, 5, 7, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 41, 51, 53, 55, 57, 59, 61, 63, 65, 73, 75, 75/1, 77, 79, 81, 83, 85, 91, 93, 95, 97, 99, 105, 105/1; Абай көшесі - 1, 3, 5, 7, 10, 12, 14, 15, 16а, 19, 19А, 22, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 34/1, 34/2, 35, 36, 38, 39, 40, 41, 41/1, 42, 43, 44, 46, 47, 47Б, 48, 50, 52, 53, 54, 56, 57, 58, 59/1, 60, 62, 62А, 68, 68/1, 71, 71/1, 90/2, 94/4, 98, 98А; Өрлеу көшесі - 1, 1/1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17/1, 18, 19, 20, 21, 22, 23, 24, 25, 62а, 70, 96/6; Кирдищев көшесі - 84, 86, 88, 90, 91, 93, 95, 111, 113, 117, 119, 121, 123, 125, 126, 127, 129/1, 129/2, 135, 137, 139, 141; Шегебай Ұзақбаев көшесі – 33, 35, 37, 39, 45, 47, 49, 51, 53, 57, 59, 61б, 61а, 63, 65, 68, 69, 69/1, 71, 71/2, 73, 79, 80/1, 80/2, 81, 82, 84, 85, 88, 89, 91, 94, 96, 97, 98, 99, 100, 101, 103, 105, 106, 107, 108, 112, 113, 114, 119, 120, 121, 125, 126, 127, 128, 129, 130, 132, 136, 138, 142, 154, 158, 160, 162, 166, 168, 170, 172, 174, 180, 182/1, 182/2, 184, 186, 192, 194, 196, 198, 199, 200, 202, 204, 206, 208, 214, 220, 222, 224, 228, 238, 240, 244, 246, 248, 252, 254, 256, 258, 262, 264, 266, 268, 270, 272, 276, 278, 290, 296, 298; Ілияс Жансүгіров көшесі - 3, 6, 8, 9, 11, 15, 17, 17/1, 19, 20, 25, 27, 30, 33, 34, 35, 36, 38, 40, 40/1, 41, 42, 43, 44, 45, 49, 51, 53, 56; Домбай көшесі - 1, 1/1, 1/2, 1б, 2, 3, 4, 6, 8, 9, 10, 11, 12, 13, 15, 17; Темір жол көшесі - 1, 1/1, 1/2, 2/1, 2/3, 2/4, 2/5, 7; Береке көшесі - 1, 2, 4, 6, 7, 8, 9, 10, 11, 12, 13, 13/1, 13/2, 14, 15, 16, 17, 18, 19, 19/1, 20, 22, 24, 26, 30, 32, 34, 36, 38, 40, 42, 44, 50; Жағалау көшесі - 52, 54, 58, 60, 64, 66, 68, 72, 74, 76, 78, 80, 82, 84, 91, 92, 93, 94, 95, 96, 97, 98, 99, 101, 101/1, 101/2, 102, 102/1, 102А, 103, 105, 107, 109, 111, 113, 115, 119, 123, 127/1, 127/2, 129, 131, 133, 135, 137, 139, 141, 147, 151, 153, 155, 159, 161, 163, 167, 173, 175, 179, 181, 185, 187, 191, 197, 197/1, 199; Хамит Ерғалиев көшесі - 76, 77, 78, 79, 80, 81, 81/1, 82/1, 82/2, 84/1, 84/2, 84/3, 84/4, 83, 85, 85/1, 87, 90, 91, 92, 93, 95, 100, 102, 104, 109, 110, 111, 113, 115, 119, 122, 123, 126, 127, 128, 129, 131, 132, 133, 134, 136, 137, 139, 141, 142, 144, 145, 147, 151; Атамекен көшесі – 1, 2, 3, 4, 5, 6, 7, 10, 12, 14, 18, 19, 19/1, 20а, 20б, 20/1, 20/2, 20/3, 21, 23, 24, 25, 26, 27, 28, 31, 32.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 102 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Ақкөл орман шаруашылығы, Мектеп көшесі 22, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Ақкөл лесхоз ауылының "Мичурин атындағы негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақкөл орман шаруашылығы, № 29 разъезд, № 30 разъезд, Радовка ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 104 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Радовка ауылы, Орталық көшесі 19, бұрынғы бастауыш мектеп ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Радовка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 99 сайлау учаскесі</w:t>
-[...35 lines deleted...]
-      Шекаралары: Сағадат Нұрмағамбетов көшесі - 203, 209, 211; Пушкин көшесі - 88, 90, 91, 93, 95, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 112, 114, 115, 116, 117, 118, 119, 120, 121, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138/1, 138/2, 140, 141, 142, 143/1, 143/2, 144, 145/1, 145/2, 146, 147, 148, 149, 149/1, 150, 151, 152, 153, 154, 154а, 155, 156, 156/1, 156а, 157, 158, 159, 160, 161, 162, 163, 164, 165/1, 165/2, 166, 166/1, 167, 167/3, 168, 168а, 169, 169а, 170, 171, 174б, 175, 176, 178, 179, 184, 185, 187, 188, 189, 190, 191, 192, 194, 195, 197, 198, 199, 200, 201, 201/2, 204; Сарыарқа шағын ауданы - 1, 1/1, 2, 3; Әділбек Майкөтов көшесі - 63, 67, 69, 71, 73, 77, 81, 83, 85, 89, 91, 91/1, 91/2, 93, 93/1, 95, 95/1, 97, 97/1, 99, 99/1, 101/1, 103, 103/1, 105; Лесная көшесі - 1, 3, 5, 6, 7, 8, 12, 14, 18, 24, 26, 28, 30, 32, 34, 36; Жібек жолы көшесі - 1, 2, 2/3, 3, 4, 5, 5/1, 6, 8, 9, 9/2, 10а, 10б, 10в, 10г, 12б; Гагарин көшесі - 1, 2, 4, 5, 6, 7, 7/1, 8, 10, 12, 13/1, 13/2, 13/3, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 27, 27/3, 28, 29, 29/1, 30, 31, 31/1, 31/2, 31/3, 31/4, 31/5, 32, 34, 36, 38, 40, 42; Астана шағын ауданы – 1, 3, 4, 5, 6, 7, 8, 8/1, 8/2, 9, 10, 11, 13, 14, 21, 21/1, 22А, 22Б.</w:t>
+        <w:t>№ 105 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Жалғызқарағай ауылы, Орталық көшесі 19, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімінің Жалғызқарағай ауылының Кирдищев атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Жалғызқарағай ауылы, Тастыадыр ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 100 сайлау учаскесі</w:t>
-[...203 lines deleted...]
-      Шекаралары: Радовка ауылы.</w:t>
+        <w:t>№ 107 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Азат ауылы, Алаш көшесі 4, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Азат ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Азат ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 105 сайлау учаскесі</w:t>
-[...35 lines deleted...]
-      Шекаралары: Жалғызқарағай ауылы, Қайнар ауылы, Тастыадыр ауылы.</w:t>
+        <w:t>№ 108 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Қына ауылы, Болашақ көшесі 1, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Қына ауылының жалпы орта білім беретің мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Қына ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 107 сайлау учаскесі</w:t>
-[...35 lines deleted...]
-      Шекаралары: Азат ауылы.</w:t>
+        <w:t>№ 109 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Қарасай ауылы, Мағжан Жұмабаев атындағы көше 6/1, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Қарасай ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Қарасай ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 110 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Сазды бұлақ ауылы, Ыбрай Алтынсарин атындағы көше 1/1, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Саздыбұлақ ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Сазды бұлақ ауылы, Селеті станциясы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 111 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Новорыбинка ауылы, Павел Савельевич Стрельцов атындағы көше 12, "Ақкөл аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі жанындағы "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Новорыбин ауылдық мәдениет үйінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Новорыбинка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 108 сайлау учаскесі</w:t>
-[...35 lines deleted...]
-      Шекаралары: Қына ауылы.</w:t>
+        <w:t>№ 113 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Қараөзек ауылы, Ардагерлер көшесі 14, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Қараөзек ауылының Айтпай Құсайынов атындағы негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Қараөзек ауылы, Құрылыс ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 109 сайлау учаскесі</w:t>
-[...147 lines deleted...]
-      Шекаралары: Новорыбинка ауылы.</w:t>
+        <w:t>№ 114 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Еңбек ауылы, Бейбітшілік көшесі 37, "Ақкөл аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі жанындағы "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Еңбек мәдени-спорт кешенінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Еңбек ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 115 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Табиғат ауылы, Жұмабек Тәшенов көшесі 7, 2 пәтер, тұрғын үй-жай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Табиғат ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 116 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Рамадан ауылы, Бейбітшілік көшесі 18, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Рамадан ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Рамадан ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 113 сайлау учаскесі</w:t>
-[...216 lines deleted...]
-        </w:rPr>
         <w:t>№ 117 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Урюпинка ауылы, Кенесары атындағы көше 66, "Ақкөл аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі жанындағы "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Урюпин ауылдық мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Урюпинка ауылы.</w:t>
-[...18 lines deleted...]
-      № 118 сайлау учаскесі</w:t>
+      Шекаралары: Урюпинка ауылы, Мереке ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 119 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...37 lines deleted...]
-      № 119 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve">
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Малоалександровка ауылы, Абай атындағы көше 23, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Мало-Александровка ауылының бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Малоалександровка ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 120 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Малоалександровка ауылы, Абай атындағы көше 23, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Мало-Александровка ауылының бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
-[...36 lines deleted...]
-      № 120 сайлау учаскесі</w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Амангелді ауылы, Ыбырай Алтынсарин атындағы көше 2, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Амангелді ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Амангелді ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 121 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...37 lines deleted...]
-      № 121 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve">
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Талқара ауылы, Болашақ көшесі 1, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Талқара ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Талқара ауылы, Астана қаласы әкімдігінің "Қамқор" әлеуметтік қызмет көрсету орталығы" коммуналдық мемлекеттік мекемесі, Ерназар ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 122 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Талқара ауылы, Болашақ көшесі 1, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Талқара ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
-[...36 lines deleted...]
-      № 122 сайлау учаскесі</w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Наумовка ауылы, Ыбырай Алтынсарин атындағы көше 19, "Ақкөл аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі жанындағы "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Наумов ауылдық мәдениет үйінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Наумовка ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 123 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Наумовка ауылы, Ыбырай Алтынсарин атындағы көше 19, "Ақкөл аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі жанындағы "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Наумов ауылдық мәдениет үйінің ғимараты.</w:t>
-[...36 lines deleted...]
-      № 123 сайлау учаскесі</w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Кемеркөл ауылы, Мектеп көшесі 1, бұрынғы бастауыш мектеп ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Кемеркөл ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 124 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Кемеркөл ауылы, Мектеп көшесі 1, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Кемеркөл ауылының бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
-[...36 lines deleted...]
-      № 124 сайлау учаскесі</w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Өрнек ауылы, Дәулетбай Ахметжанов атындағы көше 34, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Өрнек ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Өрнек ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 125 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...37 lines deleted...]
-      № 125 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve">
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Домбыралы ауылы, Азат көшесі 21, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Домбыралы ауылының Горький атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Домбыралы ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 126 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...37 lines deleted...]
-      № 126 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve">
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Кеңес ауылы, Жеңіс көшесі 27, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Кеңес ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Кеңес ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 127 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Кеңес ауылы, Жеңіс көшесі 27, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Кеңес ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
-[...36 lines deleted...]
-      № 127 сайлау учаскесі</w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Малый Барап ауылы, Шәкәрім Құдайбердиев көшесі 9, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Барап ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Малый Барап ауылы, Айдарлы ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 779 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Малый Барап ауылы, Шәкәрім Құдайбердиев көшесі 9, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Барап ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
-[...36 lines deleted...]
-      № 779 сайлау учаскесі</w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Ақкөл қаласы, Кирдищев көшесі 89, Ақмола облысы денсаулық сақтау басқармасының жанындағы "Ақкөл аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорынның ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақкөл қаласы, Кирдищев көшесі 89.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 780 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Ақкөл қаласы, Кирдищев көшесі 89, Ақмола облысы денсаулық сақтау басқармасының жанындағы "Ақкөл аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорынның ғимараты.</w:t>
-[...36 lines deleted...]
-      № 780 сайлау учаскесі</w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Ақкөл қаласы, Шегебай Ұзақбаев көшесі 2, "Қазақстан Республикасы Ішкі істер министрлігі Ақмола облысының Полиция департаменті Ақкөл ауданының полиция бөлімі" мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақкөл қаласы, Шегебай Ұзақбаев көшесі 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 799 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Ақкөл қаласы, Шегебай Ұзақбаев көшесі 2, "Қазақстан Республикасы Ішкі істер министрлігі Ақмола облысының Полиция департаменті Ақкөл ауданының полиция бөлімі" мемлекеттік мекемесінің ғимараты.</w:t>
-[...105 lines deleted...]
-</w:t>
+      Орналасқан жері: Ақмола облысы, Ақкөл ауданы, Ақкөл қаласы, Шаңырақ көшесі, 38, "Қазақстан Республикасы Төтенше жағдайлар министрлігінің 55209 әскери бөлімі" республикалық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: Ақкөл қаласы, Шаңырақ көшесі, 38 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2790,242 +2638,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 5 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="28"/>
+    <w:bookmarkStart w:name="z8" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақмола облысы Ақкөл ауданы әкімінің кейбір күші жойылған шешімдерінің ТІЗБЕСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z9" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z9" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Ақмола облысы Ақкөл ауданы әкімінің "Сайлау учаскелерін құру туралы" 2018 жылғы 29 қарашадағы № 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6896 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z10" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z10" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ақмола облысы Ақкөл ауданы әкімінің "Ақмола облысы Ақкөл ауданы әкімінің 2018 жылғы 29 қарашадағы № 5 "Сайлау учаскелерін құру туралы" шешіміне өзгерістер енгізу туралы" 2019 жылғы 11 наурыздағы № 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7106 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z11" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z11" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Ақмола облысы Ақкөл ауданы әкімінің "Ақмола облысы Ақкөл ауданы әкімінің 2018 жылғы 29 қарашадағы № 5 "Сайлау учаскелерін құру туралы" шешіміне өзгерістер енгізу туралы" 2020 жылғы 21 ақпандағы № 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7691 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>