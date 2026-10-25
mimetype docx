--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="066e1f0" w14:textId="066e1f0">
+    <w:p w14:paraId="0d043c5" w14:textId="0d043c5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -708,15995 +708,18530 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көкшетау қаласында сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Ақмола облысы Көкшетау қаласы әкімінің 20.03.2024 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Ақмола облысы Көкшетау қаласы әкімінің 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11</w:t>
+        <w:t>№ 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімімен; өзгерістер енгізілді - Ақмола облысы Көкшетау қаласы әкімінің 06.08.2024 </w:t>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сайлау учаскелерінің шекаралары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 1 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Краснояр ауылдық округі, Красный Яр ауылы, Тәуелсіздік көшесі 3, Көкшетау қаласының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі жанындағы "Көкше" мәдениет үйі мемлекеттік коммуналдық қазыналық кәсіпорынының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: Ақмола облысы, Көкшетау қаласы, Краснояр ауылдық округі, Красный Яр ауылы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Абай көшесі – 1, 1А, 2, 2А, 2Б, 3, 4, 5, 6, 7, 8, 10, 10А, 11, 12, 13, 14, 15, 16, 16А, 17, 18, 18А, 19, 20, 20А, 21, 22, 22/1, 23, 23А, 23В, 24, 26, 26А, 27, 28, 28А, 29, 30, 30А, 31, 32, 33, 34, 37, 37А, 37/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Абылай хан көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10А, 11, 12, 15, 16, 18, 19, 21, 22, 23, 24, 25, 27, 28, 30, 31, 32, 33, 34, 35, 38, 40, 42, 44, 46, 48, 50, 52, 52А, 52Б, 54, 56, 58, 60, 62, 62А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейбітшілік көшесі – 2, 4, 10, 12, 14, 16, 18, 20, 22, 26, 28, 28А, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48А, 48Б, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 72А, 74;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шоқан Уәлиханов көшесі – 1, 1А, 3, 7, 13, 15, 17, 17А, 19, 25, 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жидек көшесі – 1, 3А, 3Б, 4, 5, 5А, 5Б, 7, 7А, 7Б, 8, 10, 11, 11А, 11Б, 14, 15, 16, 16А, 17, 20, 24, 25, 25А, 27, 27А, 27Б, 28, 29, 29А, 29Б, 30, 32, 34, 35, 36, 68; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үкілі Ыбырай көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 41, 43, 45, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлан көшесі – 5, 7, 9, 9А, 10, 11, 13, 17, 23; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Игілік көшесі – 5, 6, 7, 8, 10, 11, 14А, 20, 21, 23, 23Г, 37, 39, 42, 42А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Достық көшесі – 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 20, 21, 23, 25, 27, 29, 31, 33, 34, 35, 36, 37, 38, 39, 41, 53; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мира көшесі – 1, 1А, 2, 2А, 3, 4, 4А, 5, 6, 7, 8, 9, 10, 11, 11А, 12, 13, 14, 15, 15А, 16, 16А, 17, 17А, 18, 19, 20, 20А, 21, 21А, 22, 23, 24, 24А, 25, 26, 27, 28, 30, 31, 32, 34, 35, 38, 40, 40А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Наурыз көшесі – 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12А, 12Б, 14, 14А, 14Б, 16, 18, 21, 22, 23, 24, 25А, 26А, 26Б, 26Г, 27, 28, 28А, 29, 30А, 31, 32, 33, 34, 35, 37, 40, 42, 43, 44А, 44Б, 45, 45А, 46, 46А, 47, 49, 51, 53, 55, 59, 63, 67, 69, 71, 72, 73, 74, 75Б, 76; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      И. Салахов көшесі – 4, 6, 8, 9, 10, 12, 13, 14, 15А, 18, 19, 20, 21, 22, 23, 25, 27, 28, 30, 36, 43, 43А, 45, 47, 49; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тәуелсіздік көшесі – 1, 3, 4, 5, 7, 10, 12, 14, 16, 18, 20, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әбілжан Ұмышев көшесі – 1, 2, 3, 4, 4Б, 5, 6, 6/2, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24/1, 25, 26, 26А, 27, 28, 29, 30, 31, 32, 33, 33А, 34, 35, 36, 37, 38, 39, 40, 41, 43, 47, 49, 51, 53, 55, 57, 59, 59А, 63, 65, 67, 69; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрлы көшесі – 1, 1А, 1Б, 1/1, 2, 3, 4, 5, 6, 7, 8, 9, 9А, 10, 11, 12, 12/1, 13, 13А, 14, 15, 15А, 16, 17, 17А, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 35, 35А, 36, 36А, 38, 40, 42, 46, 48, 50; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көкен Шакеев көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20А, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 53, 55; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энергетиков көшесі – 1, 2, 4, 5, 6, 21, 24.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 2 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Краснояр ауылдық округі, Красный Яр ауылы, Достық көшесі 68, "Ақмола облысы білім басқармасы жанындағы көпсалалы инновациялық колледжі" мемлекеттік коммуналдық қазыналық кәсіпорынының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы, Краснояр ауылдық округі, Красный Яр ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Азнабай Әбілмәжінов көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 16, 18, 19, 20, 21, 22, 24, 24А, 26, 28, 28А, 30, 32, 33, 34, 36, 38, 40, 42, 49; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Абай көшесі – 39, 39А, 41, 41А, 43, 43А, 43В, 44, 45А, 46, 47, 47А, 47Б, 47В, 47Г, 48, 49, 51, 52, 53, 54, 56, 60, 60А, 62, 64, 66, 67; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абылай хан көшесі – 45, 47, 47А, 47Б, 49, 51, 51А, 51Б, 53, 53А, 55, 57, 59, 61, 63А, 64, 64А, 65, 66, 70, 72, 74, 76, 78, 78А, 80, 86;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шоқан Уәлиханов көшесі – 4, 8, 10, 12, 14, 20, 20А, 22, 23, 23А, 24, 24А, 26, 28, 30, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42А, 43, 44, 45, 46, 47; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Достық көшесі – 40, 42, 43, 44, 44А, 46, 46А, 46Б, 46В, 48, 50, 50А, 52, 54, 55, 56, 57, 58, 59, 61, 61А, 62, 64, 66, 68, 68А, 73, 73А, 73Б, 77, 77А, 79, 81, 83; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мира көшесі – 37, 39, 41, 43, 43А, 45, 47, 48, 49, 50, 51, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Новоселов көшесі – 1, 2, 3, 3А, 4, 5, 6, 6А, 7, 8, 9, 9А, 10, 11, 11А, 15, 16, 16/6, 17, 20, 20А, 21, 23, 25, 26, 26А, 26Б, 27, 27А, 27Б, 28, 28А, 29, 29А, 29Б, 31, 32, 33, 34, 37, 46; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қызғалдақ көшесі – 2, 3, 9, 9А, 10, 11, 11А, 13, 13А, 15А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      СПТУ-9 көшесі – 1, 2, 2/4, 3, 4, 5, 6, 7, 8, 9, 42, 58, 60; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әбілжан Ұмышев көшесі – 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрлы көшесі – 37, 39, 41, 43, 47, 54, 56, 58, 58А, 60, 62, 78; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көкен Шакеев көшесі – 52, 54, 56, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 68А, 70, 71, 72, 73, 74, 75, 75А, 77, 77А, 78, 78А, 79, 80, 81, 82, 83, 84, 86, 87, 88, 89, 90, 90А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 3 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Краснояр ауылдық округі, Красный Яр ауылы, Әбілжан Ұмышев көшесі 2Б, "Ақмола облысы дене шынықтыру және спорт басқармасының "Балуан Шолақ атындағы ұлттық спорт түрлерінен облыстық балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы, Краснояр ауылдық округі, Красный Яр ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ветлабороторный көшесі – 1, 2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қаһармандар көшесі – 1, 2, 2А, 2Б, 2Г, 2Д, 3, 4, 6, 7, 7А, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 24, 25, 26, 28, 28А, 30, 32, 33, 36, 36А, 38, 39, 40, 42, 44, 46, 48, 48А, 52, 54, 55, 56, 57, 58, 58А, 58Е, 59, 65, 69А, 70Б, 75, 81, 82, 84, 86, 91, 107; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Киров көшесі – 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 33А, 34, 35, 36, 37, 38, 39, 40, 42, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 58, 59, 60, 61, 62, 63, 64, 66А, 68, 70, 72, 72А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Клубная көшесі – 2, 3, 5, 7, 11, 13, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заречная көшесі – 1, 1А, 3, 5, 5А, 7, 7А, 9, 10А, 11, 13, 17, 18, 19, 19А, 20, 21, 21А, 22А, 23, 24, 26, 28, 30А, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мәншүк Мәметова көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Островский көшесі – 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16А, 17, 18, 19, 25, 33, 37, 37А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сәкен Сейфуллин көшесі – 1, 2, 3, 4, 5, 5А, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32А, 33, 34, 35, 36, 37, 38, 39, 40, 40А, 41, 42, 43, 44, 45, 46, 47, 47А, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 64, 65, 67, 69, 69А, 69Б, 71, 77, 78, 80, 82, 84, 90, 94А, 98, 100, 104, 128, 130, 132; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Желтоқсан көшесі – 1А, 5, 7, 8, 10, 11, 12, 14, 14А, 16, 16А, 18, 19, 20, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шахтеров көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 8/3, 10, 11, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шонай көшесі – 1, 1Б, 2, 2А, 2Б, 3, 4, 5, 6, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 20, 24, 26, 28, 30, 32, 32А, 34, 36, 36А, 38, 39; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрлы көш шағын ауданы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 4 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ақмола облысы, Көкшетау қаласы, Краснояр ауылдық округі, Красный Яр ауылы, Школьная көшесі 13, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Красный Яр ауылының №2 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы, Краснояр ауылдық округі, Красный Яр ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Автобаза көшесі – 1, 2, 3, 4, 5, 6, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19/1, 20, 20А, 21, 22, 23, 24, 25, 28, 29, 33, 45; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Интернациональная көшесі – 1, 2, 3, 4, 5, 6, 7; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Красноярская көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Майская көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Адырна көшесі – 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 24, 25, 62; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Школьная көшесі – 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14, 15, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Н. Вавилов көшесі – 1, 3, 5, 6, 8, 9, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Болашақ көшесі – 1, 2, 2А, 3А, 5, 6, 7, 9, 9А, 11, 13, 15, 15А, 17, 19, 20, 21, 22, 23, 25, 27, 30А, 31, 32, 32А, 33, 34, 35, 37, 39; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      50 лет Октября көшесі – 1, 1У/8, 2, 3, 4, 5, 6, 7, 8, 12, 21, 36; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Юбилейная көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 9А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызыл-Жұлдыз ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 5 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Краснояр ауылдық округі, Красный Яр ауылы, Чайкино шағын ауданы, Парковая көшесі 12, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 15 негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы, Краснояр ауылдық округі,Красный Яр ауылы, Чайкино шағын ауданы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Геологов көшесі – 1, 1А, 2, 2А, 2Б, 2В, 2Г, 2Д, 3, 4А, 5, 6, 6А, 6Б, 7, 8, 9, 10, 10А, 11, 12, 13, 14, 15, 17, 18, 20, 21, 22, 23; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Молодежная көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 18, 20, 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Парковая көшесі – 4, 6, 8, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қ. Сәтпаев көшесі – 1, 1А, 1Б, 1В, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Степная көшесі – 1, 1А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 6 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызыл жар көшесі 66, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімінің Көкшетау қаласының № 9 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақселеу көшесі – 1, 2, 4, 6, 7, 8, 8А, 9, 10, 11, 12, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29, 33, 34, 35, 37, 39, 50, 54, 56, 58, 60, 61, 62, 63, 65, 66, 68, 70, 73, 77, 79, 81, 83, 84, 84А, 85, 85А, 86, 87, 88, 90, 92, 93, 95, 97, 99, 101;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Е. Брусиловский көшесі – 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 52, 53, 54, 56, 57, 58, 59, 61, 62, 64, 65А, 66, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 88, 89, 90, 91, 94, 116, 117, 119, 121, 122, 123, 124, 126, 127, 129, 130, 130А, 131, 133, 135, 139, 143, 145, 147, 148, 149/1, 152, 153, 154, 155; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұқпа көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ахмет Жұбанов көшесі – 35, 36, 37, 38, 40, 41, 42, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 93, 94, 95, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 112, 114, 116, 117, 118, 119, 121, 122, 123, 125, 127, 128, 129, 130, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 146, 147, 148, 149, 152;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Затаевич көшесі – 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 53, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 76, 77, 78, 79, 80, 81, 82, 83, 85, 86, 87, 89, 92, 93, 93А, 94, 95, 96, 97, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 117/1, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 144, 145, 146, 148, 149, 153, 154, 155;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қызыл жар көшесі – 36, 38, 40, 42, 44, 46, 56, 58, 62, 64, 74, 76, 78, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 126, 128, 130, 136, 138, 140, 142, 144, 146, 150, 152, 154, 156, 158, 160, 174; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағалалы көшесі – 35, 37, 39, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 66А, 68, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 101, 103, 105, 107, 109, 111, 113, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 134, 135, 136, 137, 138, 139, 140, 142, 143, 144, 145, 146, 147, 148, 149, 150, 152, 156, 158;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шопты көшесі – 1, 2, 3, 4, 5, 6, 9, 10, 12, 13, 14, 22, 25, 27, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Строитель-1" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Строитель-2" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Казэлеватормельмонтаж" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Приборостроитель" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сельхозуправление" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Бережок" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Бережок-2" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Садовод" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Горкомхоз" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жібек жол 2017" тұтыну кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ДСУ 15" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Кпсз" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Маяк" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Яблочная көшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фруктовая көшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Малиновая көшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клубничная көшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ягодная көшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конечная көшесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 7 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұхтар Әуезов көшесі 48Б, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімінің Көкшетау қаласының № 10 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұхтар Әуезов көшесі – 1, 1Б, 1В, 1К, 1К/1, 2, 2А, 2Б, 2Г, 2Д, 2Е, 3, 4, 4А, 5, 5А, 6, 6А, 7, 7А, 8, 8А, 9, 10, 10А, 10Б, 10В, 10/1, 11, 12, 12А, 13, 14, 14А, 14Б, 15, 16, 16А, 16Б, 17, 17А, 18, 18А, 19, 20, 21, 22, 23, 24, 25, 26, 26А, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37А, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 50А, 50Б, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 76А, 76/2, 78, 78/2, 80, 82, 84, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кәусар көшесі – 1, 2, 2А, 3, 4, 4Г, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16Б, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39А, 40, 41, 42, 43, 44, 44Б, 44Б/1, 44Б/2, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ахмет Жұбанов көшесі – 6, 8, 9, 10, 10А, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Затаевич көшесі – 9, 11, 12, 13, 14, 15, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қызыл жар көшесі – 10, 14, 16, 20, 22, 28, 30, 32, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағалалы көшесі – 1, 2, 2А, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15, 16, 17, 18, 19, 20, 22, 23, 23А, 24, 25, 26, 27, 28, 28/1, 29, 30, 31, 32, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сопочная көшесі – 2, 2А, 4, 7, 8, 10, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Серпін көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 9/1, 10, 11, 11/1, 12, 13, 13/1, 14, 15, 16, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 62А, 63, 64; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Томирис көшесі – 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 17Б, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37А, 37Б, 38, 39, 40, 41, 42, 43, 43А, 43Б, 43В, 44, 45, 45Б, 45В, 46, 47, 47В, 48, 49, 50, 51, 52, 53, 53А, 55А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлытау көшесі – 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 54А, 55, 56, 57; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Балбырауын көшесі – 1, 3, 5, 7, 9, 11, 13, 15, 17, 21, 23, 25, 27, 29, 31; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдын көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24А, 24Б, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шұғыла көшесі – 1, 2, 2А, 3, 3А, 4, 4/1, 4/2, 5, 6, 6А, 7, 8, 8А, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22А, 22Б, 23, 23/1, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қоғалы көшесі – 4, 6; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мағзи Әбілқасымов көшесі – 2, 4, 4А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мұса Асайынов көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35А, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-й ДСУ 15 өтпе жолы – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хамит Ерғалиев көшесі – 1, 1А, 1В, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11А, 12, 13, 14, 15, 15Б, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32А, 33, 34, 35, 36, 37, 37/1, 38, 39, 40, 41, 42, 43, 44, 44А, 45, 46, 47, 49, 51, 53, 54, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Копа" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Геолог" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Зенит" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мечта" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мичуринец" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мичуринец" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Подгорный" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Транспортник" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СМУ Хлебопродуктов" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Облздрав" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Одуванчик" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Казсельхозтехника" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "АПК Кокшетаустрой" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Родники" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Весна" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Автомобилист" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Саяжай" бағбандық серіктестік. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 8 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұхтар Әуезов көшесі 190, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 1 мектеп-гимназиясы" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мұхтар Әуезов көшесі – 111, 137, 139, 170, 172, 172А, 178, 180, 182, 184, 186, 188, 189, 189Б, 189Е, 189/16, 190, 192; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мақтай Сағдиев көшесі – 2, 8, 10, 20, 22, 24, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ю. Гагарин көшесі – 2, 11А, 13, 20, 23А, 24, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ахмет Байтұрсынов көшесі – 5, 8; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мағзи Әбілқасымов көшесі – 37, 43, 45, 47, 49, 51, 76, 78, 80, 84/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Зарап Темірбеков көшесі – 2, 2А, 2Б, 3, 11, 13, 19, 28, 30, 30А, 33, 35; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлихан Бөкейхан көшесі – 3, 6, 7, 8, 19, 21; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шәкәрім Құдайбердиев көшесі – 29, 35, 40, 42, 44, 46, 67; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі – 49, 53, 59, 73, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дзержинский көшесі – 40, 42, 48, 76, 77, 78, 79, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мағжан Жұмабаев көшесі – 13, 40, 43, 43А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кенесары Касымұлы көшесі – 11, 17, 19, 21; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңіс көшесі – 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е.Н. Әуелбеков көшесі – 71, 73, 75, 77, 79.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 9 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Абай көшесі 76, Қазақстан Республикасы білім және ғылым министрлігінің "Ш. Уәлиханов атындағы Көкшетау университеті" коммерциялық емес акционерлік қоғамының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұхтар Әуезов көшесі – 47, 49, 51, 53, 57, 59, 61, 63, 65, 67, 69, 71, 73, 73А, 75, 77, 79, 81, 83, 85, 87, 89, 93, 95, 97, 99, 101, 103, 105, 109, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғалы көшесі – 1, 5, 7, 13, 15, 16, 17, 18, 19, 20, 21, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мағзи Әбілқасымов көшесі – 1, 3, 5, 7, 10, 11, 13, 15, 24, 32, 34, 38, 44, 46, 48; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Н. Вавилов көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дорожный өтпе жолы – 1, 2, 3, 4, 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сағадат Нұрмағанбетов көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қанай би көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Глинин көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32А, 33, 34, 35, 36; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кенесары Қасымұлы көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 18, 20, 22, 23, 24, 25, 26, 27, 28, 30, 31, 32, 34, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеңіс көшесі – 2, 4, 22, 26, 33; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сәкен Сейфуллин көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25/1, 26, 27, 28, 29, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шәкәрім Құдайбердиев көшесі – 1, 1/1, 2, 3, 4, 5, 6, 7, 7А, 7Б, 7В, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40А, 41, 43, 45, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Абай көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37А, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 52, 54, 55, 56, 57, 58, 61; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дзержинский көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27/1, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 50, 52, 57, 59, 59А, 60; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е.Н. Әуелбеков көшесі – 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 33/2, 35, 37, 39, 41, 41А, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 10 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Ақан сері көшесі 24, Қазақстан Республикасы білім және ғылым министрлігінің "Ш.Уәлиханов атындағы Көкшетау университеті" коммерциялық емес акционерлік қоғамының № 4 корпустің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Е.Н. Әуелбеков көшесі – 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлімжан Баймұканов көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23А, 24, 26, 28, 30, 31А, 32, 34, 36, 38, 40, 42, 44; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ақан сері көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24Б, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 43; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рақымбек Сабатаев көшесі – 1, 1Б, 1Г, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйкен Әшімов көшесі – 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 49, 51, 53, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ермек Серкебаев көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Наурызбай батыр көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 8/1, 9, 10, 11, 12, 13, 15, 17, 19, 21, 23, 25; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңіс көшесі – 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сәкен Сейфуллин көшесі – 42, 44, 46, 48, 50, 52, 54, 55, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 84/10, 85, 87, 89, 91; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кенесары Қасымұлы көшесі – 39, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 76, 77, 78, 79, 80, 81, 82, 83, 84, 86, 88, 90, 92, 94, 96, 98, 100; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Глинин көшесі – 44, 44Б, 44В, 46, 48, 50, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 70А, 71, 72, 72А, 75, 77, 79, 81, 83, 85, 87; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қанай би көшесі – 37, 39, 39В, 39Г, 39Д, 40, 41, 42, 43, 44, 45, 46, 47, 48, 48/1, 48/2, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 86Б, 87, 88, 89, 90, 91, 91А, 92, 92А, 93, 94, 95, 96, 96А, 98, 100, 102, 102А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Досов көшесі – 3, 4, 5, 6, 7, 8, 9, 10, 10А, 11, 12, 13, 13А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сағадат Нұрмағанбетов көшесі – 38, 40, 40Б, 42, 46, 48, 50, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Н. Вавилов көшесі – 17, 19, 39, 41, 44, 46, 46/1, 47, 49, 51, 52, 53, 55, 57, 59, 60, 61, 63, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 84А, 85, 86, 86А, 86Б, 87, 88, 89, 90, 90А, 91, 92, 92А, 93, 94, 95, 96, 97, 98, 99, 100, 101;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 Горная көшесі – 2, 3, 4, 5, 6, 6А, 7, 7А, 15, 16, 17, 19, 23, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Л. Шевцовой көшесі – 1, 1А, 2, 2А, 3, 3А, 4, 4А, 5, 5А, 6, 6А, 7, 8, 9, 10, 10А, 12, 12А, 14А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Громова көшесі – 1, 1А, 2, 3, 4, 4А, 5, 5А, 6, 7, 8, 8А, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шоқан Уәлиханов көшесі – 3, 5, 7, 9, 9А, 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 11 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Жамбыл Жабаев көшесі 35, "Гуманитарлық-техникалық академиясы" мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Панфилов көшесі – 1, 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жамбыл Жабаев көшесі – 26, 28, 28А, 29, 29А, 30, 30А, 31, 31А, 32, 33, 34, 35, 36, 37, 37А, 38, 39, 41, 41А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Т. Шевченко көшесі – 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көксай көшесі – 2, 4, 6, 8, 10, 12, 14, 16, 18, 19, 20, 21, 22, 23, 24, 26, 28, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      О. Қуанышев көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      С. Лазо көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 34, 36, 38, 39, 40, 42, 45, 49; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шахмет Құсайынов көшесі – 1, 1А, 1Б, 1В, 1Г, 1Д, 3, 3А, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Зарап Темірбеков көшесі – 112, 114, 116, 118, 120, 122, 122А, 124, 126, 128, 130, 132, 134, 134А, 136, 138, 140, 142, 142А, 144; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлихан Бөкейхан көшесі – 101, 103, 105, 107, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 133В, 133Г, 133Е, 134, 134А, 135, 135А, 136, 137, 138, 139, 139А, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 170; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлкей Марғұлан көшесі – 1, 1А, 2, 2А, 3, 3А, 4, 5, 5А, 5Б, 6, 6А, 7, 7А, 8, 8А, 9, 9А, 10, 11, 11А, 12, 12А, 13, 13А, 14, 15, 15А, 16, 16А, 17, 17А, 18, 18А, 19, 20, 20А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Александр Грибоедов көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеңіс көшесі – 122, 124, 125, 126, 126А, 127, 128, 129, 130, 131, 132, 133, 133А, 133Б, 134, 135, 135А, 135В, 135Г, 135Д, 136, 137, 138, 139, 140, 141, 142, 143, 143А, 144, 145, 146, 147, 148, 149, 150, 150А, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 163А, 164, 165; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Некрасов көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ломоносов көшесі – 1, 2, 3, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәкен Сейфуллин көшесі – 92, 94, 96, 98, 100, 102, 104, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 117, 119, 121, 123, 125, 127, 129, 131;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кенесары Қасымұлы көшесі – 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 160, 162, 164;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Антон Чехов көшесі – 3, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Л. Шевцовой көшесі – 43, 45, 47, 49, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 66, 66А, 68, 68А, 70, 72, 74, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Громова көшесі – 59, 60, 61, 62, 63, 64, 65, 65А, 66, 67, 68, 69, 70, 71, 72, 73, 74, 74А, 75, 76, 76А, 77, 78, 79, 80, 82, 84, 86;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қанай би көшесі – 139, 141, 143, 145, 147, 147А, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 162, 164, 166, 168, 170, 172, 174, 176;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Досов көшесі – 68, 70, 72, 74, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 99, 101, 103;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сағадат Нұрмағанбетов көшесі – 146, 148, 150, 152, 154, 156, 158, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 175, 177, 179, 181, 183, 185, 187; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Н. Вавилов көшесі – 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 773 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Громова көшесі 21, "Қазақстан Республикасы экология және табиғи ресустар Министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Ақмола облыстық орман шаруашылығы және жануарлар дүниесі аумақтық инспекциясы" республикалық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кенесары Қасымұлы көшесі – 102, 104, 104А, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Л. Шевцовой көшесі – 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл Жабаев көшесі – 1, 1А, 1В, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Шевченко көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көксай көшесі – 1, 3, 5, 7, 9, 11, 13, 15, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Громова көшесі – 19, 20, 21, 21А, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қанай би көшесі – 97, 99, 99А, 101, 103, 104, 105, 106, 107, 108, 109, 110, 112, 113, 114, 115, 116, 116А, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 140, 142, 144, 146;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Досов көшесі – 28А, 30, 32, 33, 34, 34А, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 69, 71, 73, 75, 75А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сағадат Нұрмағанбетов көшесі – 105, 106, 107, 108, 109, 110, 111, 112, 113, 113А, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 147, 149, 151, 153, 155, 157, 159; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Н. Вавилов көшесі – 102, 103, 104, 105, 106, 106А, 106Б, 107, 108, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Еркеш Ибраһим көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 41, 43, 45, 45А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Андрей Сахаров көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 45А, 46, 46А, 47, 48, 48А, 48/1, 49, 50, 50А, 52; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цветочная көшесі – 2, 4, 6, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұса Жәлел көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Адам Мицкеевич көшесі – 1, 2, 3, 3А, 4, 5, 5А, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Синегорская көшесі – 1, 1А, 2, 3, 4, 5, 7, 9; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайым Мұхамедханов көшесі – 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иоган Гете көшесі – 2, 4, 5, 6, 8, 10, 12, 14, 16, 16А, 18, 20, 22, 24, 26, 28, 30, 30А, 32, 32А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 12 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Кенесары Қасымұлы көшесі 222, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 21 мектеп-лицейі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Зарап Темірбеков көшесі – 146, 148, 150, 152, 154, 156, 158, 160; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлкей Марғұлан көшесі – 21А, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31А, 32, 33, 33А, 34, 35; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлихан Бөкейхан көшесі – 167А, 169, 171, 173, 175, 176, 177, 178, 179, 180, 181, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200, 202, 204; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Александра Грибоедова көшесі – 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеңіс көшесі – 166, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 205; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Некрасов көшесі – 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ломоносов көшесі – 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 67, 69; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кенесары Қасымұлы көшесі – 159, 161, 163, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 191, 193, 194, 195, 196, 197, 198, 200, 202, 202А, 204, 206, 208, 210, 210А, 212, 212А, 214, 216, 218, 220, 220А, 220Б; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Л. Шевцовой көшесі – 65, 67, 69, 71, 73, 75, 77, 79, 80, 80А, 81, 82, 83, 84, 85, 86, 86А, 87, 88, 88А, 89, 90, 91, 92, 93, 94, 94А, 95, 96, 96А, 97, 98, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 110А, 111, 112, 113, 114, 115, 116, 117, 118, 120, 121, 122, 123, 124, 126, 128, 130, 132, 134, 214А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Громова көшесі – 81, 85, 86А, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 128, 130, 132, 134, 134А, 136, 138, 140, 142; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қанай би көшесі – 161, 161А, 163, 163А, 165, 167, 169, 171, 173, 173А, 173Б, 175, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 190, 192, 193, 194, 195, 196, 197, 198, 200, 202, 204, 206, 208, 210, 212А, 212Б, 214, 216; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Досов көшесі – 98, 100, 102, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 137, 138, 139, 140, 141, 142, 143, 143А, 145, 147;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сағадат Нұрмағанбетов көшесі – 174, 176, 178, 180, 182, 184, 186, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 208А, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 221, 223, 225, 227, 229;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұлтан Баймағамбетов көшесі – 5, 5А, 6, 6А, 7, 9, 9А, 13, 13А, 15, 17, 19, 19А, 21, 21А, 23, 23А, 25, 25А, 27, 27А, 29, 29А, 31, 31А, 33, 33А, 35, 35А, 37, 37А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Н. Вавилов көшесі – 158, 160, 162, 164, 166, 168, 169, 171, 173, 174, 175, 176, 177, 179, 181, 183, 185, 187, 189, 191, 192, 193, 195, 197, 199, 201, 203, 205, 207, 209, 211, 213Б; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастар көшесі – 1, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Цветочная көшесі – 12, 14, 16, 18, 20, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Армандастар көшесі – 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шалғынды көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15, 17, 17А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шахмет Құсайынов көшесі – 2, 2А, 2Б, 4, 4А, 4В, 6, 6А, 8, 8А, 8Б, 9А, 10, 10А, 10Б, 12, 13А, 14, 15А, 16, 17А, 18, 18А, 19А, 20, 20А, 21А, 23А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жемісті көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Гвардейская көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 108А, 109; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жаңа ауыл көшесі – 1, 2, 2А, 2/1, 3, 4, 5, 5А, 6, 7, 7А, 8, 9, 9А, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарыжайлау көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 37, 39, 42А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мамыр көшесі – 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 20А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алмаз" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Березка" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Василек" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Железнодорожник" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Заря" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Колос" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Майский" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Минтранстроевец" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Надежда" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Первомайский" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Радуга" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Текстильщик" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Фарфорист" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Авиатор" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Черемушки" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Тополек" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Водник-1" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Водник-2" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Автотранспортник" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алма" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Бытовик" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Горняк" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дархан" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дружба" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Коммунальник" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Кооператор" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мир" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Пищевик" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Радость" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Родник" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дорожник" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Рябинушка" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Светлый" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Синегорье" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Тюльпан" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ударник" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Энергетик" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Трансстрой" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алма көшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алмазная көшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Смежная көшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вишневая көшесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 725 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Кенесары Қасымұлы көшесі 222, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 21 мектеп-лицейі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: Ақмола облысы, Көкшетау қаласы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеңіс көшесі – 204, 208, 210, 212, 214, 216, 218, 220, 220А, 222, 224, 226, 228, 230, 230А, 232; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Некрасов көшесі – 71, 72, 73, 74, 75, 76, 77, 78, 79, 80; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ломоносов көшесі – 71, 73, 75, 77, 79; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кенесары Қасымұлы көшесі – 199, 199А, 209, 209Б, 209В, 209Г, 211, 211Б, 222; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Громова көшесі – 142А, 142А/1, 142Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Досов көшесі – 144, 146, 147А, 148, 149, 150, 151, 153, 154, 155, 156, 157, 158, 159, 159А, 160, 161, 163;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұлтан Баймағамбетов көшесі – 3А, 39, 41, 41А, 43, 43А, 45, 45А, 47, 47А, 49, 49А, 51, 53, 55А, 184, 209А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Н. Вавилов көшесі – 178, 180, 182, 186, 188, 190, 202, 204, 206, 208, 210, 212, 213, 215, 217, 219, 221, 223, 225;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жастар көшесі – 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Армандастар көшесі – 17А, 19, 20, 20А, 20Б, 20Г, 20Д, 21, 21А, 22, 23, 24, 24А, 25, 26, 27, 28, 28А, 28Б, 29, 30, 31, 32, 33, 35, 37, 39, 41, 43; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шалғынды көшесі – 16, 18, 19, 21, 22, 22А, 23, 23А, 29, 31, 32, 33; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жарқын көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шұңғырша көшесі – 1, 2, 3, 4, 6, 7, 8, 10, 11, 13, 15, 17; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мамыр көшесі – 2, 4, 6, 8, 10, 12, 12А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сырымбет көшесі – 1, 2, 2А, 2Б, 3, 4, 4А, 5, 6, 7, 9, 13, 15, 17, 19, 21, 23, 27, 29, 31, 33, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жайлау-2 шағын ауданы – 1, 1А, 1У, 2, 2А, 2Б, 3, 3А, 4, 5, 5А, 6, 7, 7А, 8, 9, 9А, 9Б, 10, 10А, 11, 11А, 11Б, 12, 13, 13А, 13Б, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірінші көшесі – 279;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жайлау шағын ауданы – 1, 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22А, 23, 24, 25, 25А, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37Б, 37В, 37Г, 37Д, 37/1А, 37/2, 37/3, 37/4, 37/5, 37/6, 37/7, 37/8, 37/9, 37/10, 37/11, 37/11Б, 37/12, 37/13, 37/14, 37/15, 37/16, 38, 39, 40, 41, 41/1, 41/2, 42, 42/2, 43, 44, 44/2, 45, 46, 47, 48, 49, 50, 51, 52, 53, 53А, 54, 55, 56, 57, 57А, 58, 59, 60, 60А, 60Б, 61, 62, 63, 64, 65, 66, 66А, 66Б, 66В, 66Д, 66Д/1, 67А, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 86Б, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Локомотив" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Импульс" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Урожай" бағбандық серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Айгуль" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жилищник" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Кайрат" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Рубин" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Трудовик" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Целинник" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Авангард" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Шалкар" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мечта-1" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мечта-2" саяжай кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Стандарт" саяжай кооперативі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 13 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Зарап Темірбеков көшесі 175/2, "Көкше Тазалық" жауапкершілігі шектеулі серіктестігінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрсұлтан Назарбаев даңғылы – 162, 164, 166, 168, 170, 172, 174, 176, 178, 180, 182, 184, 186, 188, 189, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 211А, 211Б, 211В, 211Д, 211К, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 226, 227, 228, 229, 230, 231, 232, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 266А, 266Б, 273;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ілияс Есенберлин көшесі – 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 189, 191, 193, 195, 197, 199, 201, 203, 205, 207, 209, 211, 213, 215, 217, 219, 221, 223, 225;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      С. Есенин көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      А. Блок көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рамазан Елебаев көшесі – 138, 140, 142, 144, 145, 146, 147, 148, 149, 150, 151, 153, 155, 157; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Титов көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қаныш Сәтпаев көшесі – 89, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Біржан сал көшесі – 160, 160А, 161, 162, 163, 164, 165, 166, 166Б, 167, 168, 169, 170, 170А, 171, 172, 173, 174, 175, 177, 179, 181, 183, 185, 187, 189, 189Б, 191, 191А, 193, 195, 197, 201, 203, 205, 207, 209, 211, 213, 215, 215А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бауыржан Момышұлы көшесі – 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 184, 186, 188, 188Б, 190, 190А, 190Б, 190В, 192, 192А, 192Б, 192В, 192Д, 192/1, 192/2, 192-4, 192-4А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мақтай Сағдиев көшесі – 155, 157, 159, 161, 163, 164, 165, 167, 169, 170, 171, 172, 174, 176, 178, 180, 182; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Херсонский өтпе жолы – 7, 7А, 9, 11, 12, 13, 13А, 14, 15, 15А, 16, 16А, 17, 17А, 18, 18А, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мағжан Жұмабаев көшесі – 149, 150, 151, 152, 153, 154, 155, 155А, 155Б, 155В, 156, 157, 158, 159, 160, 161, 161А, 161Б, 162, 162А, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 174А, 174Б, 175, 176, 176А, 177, 178, 179, 180, 181, 182, 183, 184, 185, 187, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 199/1, 200, 201, 201А, 203, 205, 207, 209, 211, 213;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Фадеев көшесі – 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 46, 48, 50; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Зарап Темірбеков көшесі – 167, 169, 171, 173, 173А, 175, 175А, 177, 177А, 179, 181, 183, 185, 187, 189; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлихан Бөкейхан көшесі – 183, 183А, 185; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеңіс көшесі – 207, 209, 211, 213, 215, 217, 219, 221, 223, 223А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Халифа Алтай көшесі – 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      О. Қуанышев көшесі – 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шәріпов көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шахмет Құсайынов көшесі – 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Челюскин көшесі – 1, 2, 3, 4, 5, 6, 6А, 7, 8, 8А, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      С. Лазо көшесі – 48, 50, 52, 54, 56, 58, 60; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Аққайың көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 17А, 18, 19, 19А, 20, 21, 21А, 22, 23, 24, 25, 26, 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нүркен Әбдіров көшесі – 1, 1А, 1Б, 1Г, 1Д, 2, 2А, 2Б, 2В, 2Г, 2Д, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құдайбергенов көшесі – 21, 23, 25, 27, 29, 31, 33, 34, 35, 36, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 63/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәттімбет көшесі – 1, 1А, 1Б, 1В, 1Г, 1/1, 2, 2А, 2Б, 2В, 2Г, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 27, 29, 31, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шәмші Қалдаяқов көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сұлутобе көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 34, 36, 38; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өрнекті көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18, 20, 22, 24, 26, 28, 28А, 30, 32, 34, 36, 38, 40, 42; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Береке көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Алмалы көшесі – 1, 2, 3, 4, 5, 6, 8, 9, 9А, 10, 11, 12, 13, 14, 15, 16; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Алаш көшесі – 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бөгенбай көшесі – 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 31; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғабдолла Тоқай көшесі – 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жақан Сыздықов көшесі – 1, 1А, 1Б, 1В, 1Г, 2, 2А, 2Б, 2В, 2Г, 2Д, 2Ж, 2З, 2Л, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұстафа Шоқай көшесі – 1, 1Б, 1В, 1Г, 1Е, 2, 2А, 2Б, 2В, 2Г, 2Д, 2Е, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 14 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Қаныш Сәтпаев көшесі 72, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 4 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы – 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 158А, 158В, 158Г, 158Д; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ілияс Есенберлин көшесі – 90, 92, 94, 96, 98, 100, 102, 104, 104А, 106, 108, 110, 112, 114, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 150А, 150Б, 151, 153, 155, 157, 159, 161, 163; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рамазан Елебаев көшесі – 94, 96, 98, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 120А, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 135/1, 137, 139, 141, 161, 168; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қаныш Сәтпаев көшесі – 47, 49, 51, 53, 55, 57, 59, 61, 63, 63А, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 78А, 79, 80, 81, 82, 83, 84, 84А, 85А, 86, 87, 87А, 88, 90, 90А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Біржан сал көшесі – 126, 127, 128, 129, 130, 131, 132, 133, 134, 134А, 134А/1, 134А/2, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бауыржан Момышұлы көшесі – 87, 91, 97, 99, 101, 103, 119, 121, 123, 125, 127, 127/1, 127/2, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 145А, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 162, 164, 166, 168, 170, 172, 174, 176, 178, 178А, 178Б, 178Б/1, 178В, 178Г, 178Д, 178Е, 178/1, 180, 182; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мақтай Сағдиев көшесі – 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 115/1, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 146, 147, 148, 149, 150, 151, 152, 153, 154, 156, 156А, 156Б, 158, 160, 162; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мағжан Жұмабаев көшесі – 95, 97, 99, 101, 102, 103, 104, 106, 108, 110, 112, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 139А, 139Б, 140, 141, 141А, 141Б, 142, 143, 144, 145, 146, 147, 147А, 148;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зарап Темірбеков көшесі – 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Фадеев көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Херсонский өтпе жолы – 1, 2, 3, 4, 5, 6, 8; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Халифа Алтай көшесі – 3, 5, 7, 9, 13, 15, 17, 21, 23, 25; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      О. Қуанышев көшесі – 43, 45, 47, 49, 49А, 51, 53, 55, 57, 59, 61, 62, 63, 64, 65, 66, 67, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 100/1, 102, 104; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көксай көшесі – 42; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Т. Шевченко көшесі – 42, 42А, 43, 45, 47, 49, 51, 53, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 72А, 72/1, 73, 75, 77, 79, 81, 83; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Остапенко көшесі – 18, 23, 27, 28, 29, 29А, 30, 31, 31А, 37, 37Д, 37Е, 38 39, 41, 42, 43, 44, 45, 45А, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63А, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 84А, 84А/1, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 102, 104, 105, 106, 107, 111,113, 115, 117, 169;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл Жабаев көшесі – 40, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 95, 97, 101, 103, 107, 109, 111;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Панфилов көшесі – 19, 19А, 19Б, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 82, 84, 86; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шоқан Уәлиханов көшесі – 46, 48, 50, 50А, 50Б, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 92/1, 94, 94/1, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ш. Қосшығұлов көшесі – 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 87А, 88, 91, 92, 93, 94, 95, 96, 100, 101, 102/1, 103, 104, 105, 106, 107;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурызбай батыр көшесі – 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 15 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Бәйкен Әшімов көшесі 66, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімінің Көкшетау қаласының Мәлік Ғабдуллин атындағы № 3 көпсалалы гимназиясы" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңіс көшесі – 77, 77/1, 79, 81, 83, 85, 87, 87/1, 89, 91, 93, 95, 97, 99, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 123;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлихан Бөкейхан көшесі – 67, 69, 71, 73, 75, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 102, 104, 106; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зарап Темірбеков көшесі – 69, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 85А, 86, 87, 87А, 88, 89, 89А, 90, 91, 92, 94, 96, 97, 97А, 98, 98А, 99, 100, 101, 101/1, 101/2, 101А, 102, 102А, 103, 104, 105, 105А, 106, 107, 108, 109, 109А, 110, 111, 111А, 113;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мағжан Жұмабаев көшесі – 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 84А, 85, 87, 88, 89, 91, 93, 94, 96, 98, 100, 105, 107, 109, 111, 113;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мақтай Сағдиев көшесі – 53, 55, 57, 59, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 74А, 75, 76, 77, 78, 79, 79/1, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 89А, 90, 91, 91А, 92, 94;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бауыржан Момышұлы көшесі – 92, 94, 96, 98, 100, 102, 104, 105, 106, 107, 108, 109, 109А, 110, 111, 113, 114, 115, 116, 117, 118, 120, 122, 124, 126, 128;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біржан сал көшесі – 84, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103А, 107, 108, 109, 110, 111, 112, 113, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қаныш Сәтпаев көшесі – 30, 32, 34, 36, 38, 40, 42, 44, 46; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Наурызбай батыр көшесі – 14, 16, 18, 20, 22, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63А, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 95; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ш. Қосшығұлов көшесі – 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 33А, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 77А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ермек Серкебаев көшесі – 30, 30А, 32, 34, 36, 38, 40, 40А, 42, 44, 46, 46А, 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 63, 65, 67А, 67Б, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 94, 95, 96, 97, 98А, 99, 101, 103, 105; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйкен Әшімов көшесі – 48, 50, 52, 54, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 70А, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 100, 102, 104, 106, 108;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рақымбек Сабатаев көшесі – 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәкен Сейфуллин көшесі – 86, 88, 90, 92/2, 93, 95, 97, 99, 101, 103, 105;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шоқан Уәлиханов көшесі – 1, 1/1, 1/2, 1/3, 1/4, 1/5, 1/6, 1/7, 1/8, 1/9, 1/10, 1/11, 1/12, 1/13, 1/14, 1/15, 1/16, 1/17, 1/18, 1/19, 1/20, 1/21, 1/22, 1/23, 1/24, 1/25, 1/26, 1/27, 1/28, 1/29, 1/30, 1/31, 1/32, 1/33, 1/34, 1/35, 1/36, 1/37, 1/38, 1/39, 1/40, 1/41, 1/42, 1/43, 1/44, 1/47, 1Е, 1М, 2, 2А, 4, 6, 8, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 16 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Бәйкен Әшімов көшесі 141, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 5 көппрофильді "Таңдау" гимназиясы" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрсұлтан Назарбаев даңғылы – 87, 95, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Міржақып Дулатұлы көшесі – 53, 61, 63, 65, 69, 77, 81, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Смағұл Сәдуақасов көшесі – 48, 50, 50А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғалым Елемесов көшесі – 49, 51, 53, 58, 67, 80, 86/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақан Сері көшесі – 122, 124, 136, 136А, 138/1, 140;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рақымбек Сабатаев көшесі – 91, 130, 132, 138, 142, 149, 151, 157; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйкен Әшімов көшесі – 138, 140, 142, 144, 149, 151, 153, 155, 157, 159, 161, 171;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ермек Серкебаев көшесі – 136, 137, 138, 139, 140, 141, 143, 145, 147;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурызбай батыр көшесі – 129, 131, 133, 135, 137, 139, 141, 143, 145.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 803 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Бәйкен Әшімов көшесі 141, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 5 көппрофильді "Таңдау" гимназиясы" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қаныш Сәтпаев көшесі – 27, 29, 31, 33, 35, 37, 39, 41, 43, 45; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рамазан Елебаев көшесі – 76, 76А, 78, 78А, 80, 82, 83, 84, 85, 86, 87, 88, 88А, 89, 90, 91, 93, 95, 97, 99;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ш. Қосшығұлов көшесі – 108, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 137;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ілияс Есенберлин көшесі – 66, 75, 76, 78, 80, 82, 84, 86, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрсұлтан Назарбаев даңғылы – 86, 92, 96, 98, 100, 102, 104, 106, 108, 110, 121, 123, 125, 127, 129, 131, 133;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Міржақып Дулатұлы көшесі – 89, 112, 118, 122, 124, 126, 128, 130, 132, 134; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Смағұл Сәдуақасов көшесі –72, 74, 76, 78, 80, 82, 84, 86;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғалым Елемесов көшесі – 98, 99, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рақымбек Сабатаев көшесі –118, 120, 122, 124, 125, 125А, 129, 129А, 131, 131А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйкен Әшімов көшесі – 110, 112, 114, 116, 118, 120, 120А, 120/2, 122, 122А, 124, 126, 126/1, 126/2, 128, 130, 132, 132А, 134, 136, 137, 141, 145, 147;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ермек Серкебаев көшесі – 62, 62А, 64, 64А, 66, 68, 68А, 70, 72, 74, 74А, 74Б, 76, 78, 80, 82, 84, 86, 86А, 88, 100, 102, 104, 106, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурызбай батыр көшесі – 97, 99, 101, 103, 105, 107, 107А, 109, 111, 113, 115, 117, 119, 119А, 121, 123, 123/1, 124, 125, 126, 127, 128, 130, 132, 134, 136, 138, 140, 142, 144, 148, 150, 152, 154;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шоқан Уәлиханов көшесі – 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 17 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Е.Н. Әуелбеков көшесі 70 А, Қазақстан Республикасы білім және ғылым министрлігінің "Ш. Уәлиханов атындағы Көкшетау университеті" коммерциялық емес акционерлік қоғамы № 1 дене шынықтыру-сауықтыру кешенінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мақтай Сағдиев көшесі – 44, 46, 48, 50, 52, 54, 56, 58, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мағжан Жұмабаев көшесі – 54, 56, 57; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зарап Темірбеков көшесі – 46, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 58А, 58Б, 59, 60, 61, 62, 62А, 63, 64, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлихан Бөкейхан көшесі – 41, 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 53А, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 66, 68, 70, 72, 74, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңіс көшесі – 48, 50, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кенесары Қасымұлы көшесі – 35, 35А, 37; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е.Н. Әуелбеков көшесі – 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 62А, 64, 66, 68, 72, 74, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Әлімжан Баймұканов көшесі – 31, 33, 33А, 33Б, 35, 35А, 37, 39, 41, 43, 45, 45/1, 45/2, 46, 47, 48, 49, 50, 51, 51А, 52, 53, 54, 55, 56, 57, 58, 59, 61, 61А, 61Б, 61В, 62, 63, 63А, 64, 64/1, 64/2, 64/3, 64/4, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақан сері көшесі – 42, 44, 46А, 46/1, 48, 51, 52, 53, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 67, 69, 70, 71, 73;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рақымбек Сабатаев көшесі – 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 77А, 79, 81, 83, 85, 87.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 18 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Ақан сері көшесі 90, Ақмола облысы мәдениет басқармасының жанындағы "Көкшетау" мәдениет сарайы" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мақтай Сағдиев көшесі – 29, 31, 33, 33А, 35, 37, 39, 41, 43, 45, 47, 49, 51; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бауыржан Момышұлы көшесі – 41, 43, 45, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 65, 67, 69, 71, 73, 79; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Біржан сал көшесі – 36, 38, 40, 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 79, 81, 83; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қаныш Сәтпаев көшесі – 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бәйкен Әшімов көшесі – 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рақымбек Сабатаев көшесі – 82, 84, 86, 88, 90, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 101/1, 101/2, 102, 104, 105, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ақан сері көшесі – 72, 74, 76, 78, 80, 82, 84, 86, 88, 89, 91, 93; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е.Н. Әуелбеков көшесі – 78, 80, 82, 84, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі – 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлімжан Баймұқанов көшесі – 79А, 81А, 84, 86; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дзержинский көшесі – 93, 93А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 19 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Ақан сері көшесі 90, Ақмола облысы мәдениет басқармасының жанындағы "Көкшетау" мәдениет сарайы" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаныш Сәтпаев көшесі – 3, 7, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рамазан Елебаев көшесі – 48, 59, 75;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрсұлтан Назарбаев даңғылы – 64, 66, 68, 70, 72, 74, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақан сері көшесі – 90, 90А, 92, 94, 95, 96, 97, 98, 99, 100, 101, 102, 102А, 103, 104, 105, 106, 107, 108, 109, 110, 111, 111А, 112, 113, 114, 116, 116А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлімжан Баймұқанов көшесі – 95, 95А, 97, 99, 99А, 99Б, 101, 101А, 102А, 103, 103А, 103Б; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е.Н. Әуелбеков көшесі – 98, 99, 99А, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 112, 114, 116;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі – 108, 108А, 108Б, 110.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 20 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Мұхтар Әуезов көшесі 192, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімінің жанындағы Көкшетау қаласының "Балалар музыка мектебі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мұхтар Әуезов көшесі – 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мағзи Әбілқасымов көшесі – 36/1, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 91А, 93, 93А, 95, 95А, 95Б, 95/1, 95/2, 95/3, 95/4, 95/5, 96, 98, 100, 102, 104, 106, 108, 110, 111, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 130А, 132, 132А, 132А/1, 134, 136;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ю. Гагарин көшесі – 9, 9А, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 47А, 47В, 47Е, 47/1, 47/2, 47/3, 47/4, 48, 49, 49/1, 50, 51, 52, 53, 53А, 53Б, 53/1, 53/2, 53/3, 54, 56, 58, 60, 62, 64, 66, 68, 69;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ахмет Байтұрсынов көшесі – 4, 13, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 44А, 44А/1, 44А/2, 44/1, 45, 46, 47, 47/1, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 60/1, 60/2, 61, 63, 65, 67, 69, 69А, 69А/1, 69/1, 69/2, 69/3, 69/4; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жұмағали Тілеулин көшесі – 12, 12А, 12А/1, 16, 26, 28, 32, 58, 58А, 58/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мақтай Сағдиев көшесі – 1, 1А, 1А/1, 3, 5, 7, 9, 11, 13, 15, 17, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бауыржан Момышұлы көшесі – 1, 2, 3, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 26, 28, 30А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Біржан сал көшесі – 4, 4А, 6, 7, 8, 9, 9/1, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осипенко көшесі – 2А, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16А, 16Б, 16/1, 16/2, 16/3, 16/4, 16/5, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 32, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рамазан Елебаев көшесі – 5, 7, 9, 11, 13, 14, 15, 16А, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 32, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ілияс Есенберлин көшесі – 1, 56, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәкен Жүнісов көшесі – 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрсұлтан Назарбаев даңғылы – 4, 6, 8, 12, 16, 18.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 21 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Шәкәрім Құдайбердиев көшесі 111, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 2 мектеп-лицейі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Смағұл Сәдуақасов көшесі – 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрсұлтан Назарбаев даңғылы – 50, 55, 57, 65, 65А, 67;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мұхтар Әуезов көшесі – 218, 222, 222А, 224, 226, 228, 230, 232, 234, 236, 238, 238А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ілияс Есенберлин көшесі – 51; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шәкәрім Құдайбердиев көшесі – 72, 75, 75А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі – 93, 110, 111, 112, 112/1, 114, 114А, 114В, 114Б, 116, 116У, 118;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Е.Н. Әуелбеков көшесі – 115Б, 117, 119, 121, 123, 125, 127, 127А, 129, 129А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міржақып Дулатұлы көшесі – 52, 56.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 22 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Шәкәрім Құдайбердиев көшесі 111, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 2 мектеп-лицейі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мұхтар Әуезов көшесі – 242, 242Б, 244, 246, 248, 250, 252, 256, 258, 260, 262, 264, 264/1, 266, 268; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі – 113, 115, 117, 119, 121, 121А, 123, 125, 127, 129, 131, 133, 133/1, 135, 135А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шәкәрім Құдайбердиев көшесі – 90, 91, 92, 94, 96, 98, 100, 102, 113, 115, 117, 119, 121, 123, 125, 127;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рахымжан Қошқарбаев көшесі – 53, 53А, 53Б; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мәлік Ғабдуллин көшесі – 40, 40Б, 42, 44, 45, 47, 49, 51, 53, 53Б, 55, 57, 59, 61, 63; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрсұлтан Назарбаев даңғылы – 31, 35, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмабек Тәшенов көшесі – 44А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 23 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Абай көшесі 114Б, Көкшетау қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Белсенді ұзақ өмір сүру орталығы" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Е.Н. Әуелбеков көшесі – 128, 137, 138, 139, 139А, 141, 143, 145, 147, 149, 151; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Абай көшесі – 122, 124, 126, 128, 130, 130А, 132; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мәлік Ғабдуллин көшесі – 46, 46А, 71, 73; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рахымжан Қошқарбаев көшесі – 31, 33, 34, 35, 36, 36/1, 37, 37А, 38, 39, 40, 41, 41/1, 42, 43, 44, 45, 45/1, 45/2, 58, 60А, 60А/1, 61, 61/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлімжан Баймұқанов көшесі – 141; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмабек Тәшенов көшесі – 54, 56, 56А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 24 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақан Сері көшесі 155А, Ақмола облысы білім басқармасының "Ақмола дарыны" дарынды балалар мен талантты жастарды анықтау және қолдау жөніндегі орталығы" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Смағұл Сәдуақасов көшесі – 53; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е.Н. Әуелбеков көшесі – 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлімжан Баймұқанов көшесі – 118, 118/50, 139; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      М. Янко көшесі – 73; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақан сері көшесі – 137, 166, 168, 168А, 170А, 172;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәлік Ғабдуллин көшесі – 48, 64, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ермек Серкебаев көшесі – 181, 185, 187, 189, 191, 193, 195, 197, 199; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жұмабек Тәшенов көшесі – 96, 98, 100, 102; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рахымжан Қошқарбаев көшесі – 82, 84, 89, 96, 97, 98, 99, 100, 101, 103;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйкен Әшімов көшесі – 184, 186, 188, 190, 192, 194, 196, 198.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 25 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Бәйкен Әшімов көшесі 191, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 6 мектеп-лицейі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы – 71, 71/1, 73, 75, 75/1, 77, 79, 81, 83, 85; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е.Н. Әуелбеков көшесі – 120, 122, 124, 126, 126А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Смағұл Сәдуақасов көшесі – 31, 33, 35, 37, 39, 41, 42, 43, 44, 45, 46, 47, 47/1, 47А, 52, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғалым Елемесов көшесі – 45, 46, 46А, 46А/1, 46Б, 46/1, 47, 48, 50, 52, 54, 55, 56, 57, 59, 60, 61, 62, 63, 64, 65, 66, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 81, 83;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақан сері көшесі – 115, 115/1, 117, 119, 119А, 121, 126, 128, 130, 132, 134, 138, 142, 144, 146, 146А, 148, 148Б, 150, 152, 154, 154А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рақымбек Сабатаев көшесі – 140, 144, 146, 148, 150, 152, 153, 154, 155, 156, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 171; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мәлік Ғабдуллин көшесі – 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Наурызбай батыр көшесі – 156, 157, 158, 159, 160, 161, 162, 163, 165, 167, 169, 171, 173, 175; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ермек Серкебаев көшесі – 78А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұнқар шағын ауданы – 1, 2, 3, 5, 5А, 5А/1, 5Б/1, 5Б/2, 5/1, 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Янко көшесі – 69, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 26 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Жамбыл Жабаев көшесі 140, Ақмола облысы білім басқармасының жанындағы "Көкшетау қаласы, Ақан сері атындағы жоғары мәдениет колледжі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шоқан Уәлиханов көшесі – 136, 138, 138А, 140, 142, 144, 146, 148, 150, 150А, 152, 154, 163, 165, 167, 169, 171, 173, 173/1, 173/2, 173/3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Панфилов көшесі – 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 124, 126, 128, 130, 132, 134, 136, 140; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл Жабаев көшесі – 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 136, 138, 140, 143, 145, 147, 149, 151, 153, 155, 155А, 155Б, 155В, 157, 159, 161, 163, 165, 167, 169;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Шевченко көшесі – 74, 76, 76А, 78, 80, 82, 84, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 111Б, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 122А, 123, 124, 127, 128, 130;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлия Молдағұлова көшесі – 1, 3, 5, 5А, 7, 9, 11, 11А, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақжелкен көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы – 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толстой көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міржақып Дулатұлы көшесі – 123, 125, 127, 129, 131, 133, 134А, 134А/1, 134А/2, 134А/3, 134А/4, 134А/5, 135, 136, 137, 138, 139, 140, 141, 142, 143, 143А, 144, 145, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ғалым Елемесов көшесі – 129, 131, 132, 133, 134, 136, 136А, 137, 138, 139, 142, 143, 144, 145, 146, 147, 149, 150, 152, 154; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Смағұл Сәдуақасов көшесі – 103, 105, 106, 108, 111, 113, 114, 115, 115А, 116, 118, 120, 121, 122, 123, 124, 126, 127, 129;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Янко көшесі – 117, 122, 124, 125, 126, 127, 128, 129, 130, 131, 132, 136, 137, 138, 139, 140, 141, 142, 143, 144, 146, 150;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мәлік Ғабдуллин көшесі – 110, 114, 116, 118, 120, 126, 127, 127А, 128, 130, 132, 133, 135, 137, 137А, 137Б, 139, 139А, 143, 145, 147, 149, 153, 155, 157, 159, 161; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тұрсынбек Кәкішев көшесі – 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 18, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рахымжан Қошқарбаев көшесі – 104, 106, 106Б, 106Г, 106Д, 108, 108А, 110, 112, 113, 113А, 113Б, 114, 114А, 115, 115/1, 115/2, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 131; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әміре Қашаубаев көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмабек Тәшенов көшесі – 110, 112, 114, 114А, 116, 116А, 118, 118А, 120, 122, 122А, 124, 126, 128, 130.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 774 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Бәйкен Әшімов көшесі 191, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 6 мектеп-лицейі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйкен Әшімов көшесі – 146, 148, 150, 152, 154, 156, 158, 160, 162, 163, 164, 165, 166, 167, 168, 169, 170, 172, 172А, 173, 174, 175, 176, 177, 178, 178А, 179, 180, 181, 183, 185, 187, 189, 191, 193А, 193Б, 193В, 195, 197, 199, 201;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ермек Серкебаев көшесі – 92А, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 178А, 179;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Наурызбай батыр көшесі – 146, 147, 149, 151, 153, 155; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ш. Қосшығұлов көшесі – 136, 138, 139, 140, 140А, 141, 142, 143, 145, 147;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәлік Ғабдуллин көшесі – 100, 102, 104, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шоқан Уәлиханов көшесі – 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 130/1, 132, 134, 134А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Панфилов көшесі – 81, 83, 85, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл Жабаев көшесі – 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы – 135, 137, 139, 141, 143, 145, 147, 149, 151; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міржақып Дулатұлы көшесі – 85, 87, 91, 93, 95, 97, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 120, 121;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ғалым Елемесов көшесі – 82, 84, 85, 86, 87, 89, 93, 96, 101, 114, 115, 116, 121, 122, 123, 124, 126, 127, 128; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Смағұл Сәдуақасов көшесі – 51, 57, 59, 60, 61, 63, 64, 66, 69, 71, 73, 75, 79, 83, 85, 87, 89, 90, 92, 93, 94, 95, 96, 97, 98, 100, 101, 102.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 726 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Жамбыл Жабаев көшесі 144, Ақмола облысы білім басқармасының жанындағы "Көкшетау қаласы, Жоғары техникалық колледж" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шоқан Уәлиханов көшесі – 154/4, 156, 156А, 156Б, 156В; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жамбыл Жабаев көшесі – 142, 144, 144А, 159А, 175, 175/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Талғат Бигелдинов көшесі – 111, 113; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Шевченко көшесі – 132, 132А, 134;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлия Молдағұлова көшесі – 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 57, 58, 59, 60, 62, 64, 66; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұран көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      О. Қуанышев көшесі – 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 103А, 105, 105А, 107, 107А, 109, 109А, 111, 111/1, 113, 115, 117, 119, 121, 123, 125, 127, 129, 130, 131, 132, 133, 133А, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 166А, 168, 170А, 170Б, 172, 174, 176, 178, 180, 182, 184, 186, 188, 188А, 190, 192, 194, 194А, 194Б; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Харьковский өтпе жолы – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      М. Шолохов көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шәріпов көшесі – 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шахмет Кұсайынов көшесі – 94, 96, 96А, 98, 98А, 100, 102, 104, 106, 108, 108А, 108Б, 110, 110А, 110Б, 112, 112/1, 112А, 112Б, 114, 116, 118, 120, 122, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 151/1, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бөгенбай көшесі – 34, 36, 38, 40, 42, 44, 46, 48, 50; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Алма-Атинская көшесі – 1, 2, 3, 3А, 4, 5, 5А, 5Б, 6, 7, 7А, 8, 9, 9А, 10, 11, 11А, 12, 13, 13А, 14, 15, 16, 17, 17А, 18, 19, 19А, 20, 21, 21А, 22, 23, 23А, 24, 25, 25А, 26, 27, 27А, 27Б, 28, 30, 31, 32, 34, 36, 38, 40; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жұмбақтас көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тукин көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 22А, 22Б, 23, 24, 25, 26, 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      И. Сандыбаев көшесі – 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В. Чеботарев көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Вишневый өтпе жолы – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сиреневая көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Литвинов көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы – 179, 181, 183, 185, 187; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Саябақ көшесі – 2, 2А, 2Б, 4, 6, 6/1, 8, 10, 12, 14, 16, 18, 20, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Толстой көшесі – 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 46, 48, 50; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міржақып Дулатұлы көшесі – 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 176, 178, 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200, 202;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ғалым Елемесов көшесі – 153, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173А, 174, 176, 178, 180, 182; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Смағұл Сәдуақасов көшесі – 128, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      М. Янко көшесі – 145, 147, 149, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 172; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мәлік Ғабдуллин көшесі – 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тұрсынбек Кәкішев көшесі – 17, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 34А, 35, 36, 37, 38, 39, 40, 41, 42, 43, 43А, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рахымжан Қошқарбаев көшесі – 130, 132, 133, 134, 135, 136, 137, 137/1, 137/2, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 193, 195, 197, 199, 201, 203, 205, 207, 209, 211, 213; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әміре Қашаубаев көшесі – 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмабек Тәшенов көшесі – 109, 111, 113, 113А, 117, 119, 121, 123, 125, 129, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 172, 173, 174, 175, 176, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 192А, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 206;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Асеев көшесі – 1, 2, 3, 4, 5, 6, 7, 7А, 7Б, 8, 9, 9А, 10, 11, 11А, 12, 13, 13А, 14, 15, 16, 17, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Галочья сопка шағын ауданы – 1, 2, 4, 7, 7А, 8, 8А, 9, 10, 10А, 11, 12А, 13, 14, 15, 16, 16А, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Казавтомотолюбитель" гараж кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Южный" гараж кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Южный-2" гараж кооперативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Южный-3" гараж кооперативі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 27 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Сәбит Мұқанов көшесі 4А, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 11 мектеп-гимназиясы" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ыбырай Алтынсарин көшесі – 30, 31, 32, 33, 34, 35, 36, 37А, 38, 39, 40, 40А, 41, 42, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жамбыл Жабаев көшесі – 134, 134А, 134Б, 134В, 134Г, 146, 148, 148А, 152, 154, 177; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сәбит Мұқанов көшесі – 10А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Пушкин көшесі – 66, 66А, 68, 68А, 70, 70А, 72;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О. Қуанышев көшесі – 135, 137, 137А, 139, 141, 141/1, 141/2, 141/3, 141/4, 141/5, 143, 143А, 143/1, 143/2, 143/3, 143/4, 143/5, 145, 147, 170, 196, 198, 198А, 200, 202, 202А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 727 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Жұмағали Саин көшесі 24А, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының Сәкен Жүнісов атындағы № 18 мектеп-лицейі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Боровской шағын ауданы – 50, 51, 53А, 54, 54А, 55, 55А, 55В, 55/1, 56, 56А, 57, 58, 59, 59А/1, 61, 64/1, 66, 67, 68, 68/2, 70.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 28 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Жұмағали Саин көшесі 24А, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының Сәкен Жүнісов атындағы № 18 мектеп-лицейі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шоқан Уәлиханов көшесі – 196, 196А, 198, 200, 202, 202А, 204, 206, 208, 212, 228/9, 228/10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Домбыралы көшесі – 1, 1А, 3, 3А, 5, 7, 9, 11, 13, 15, 15А, 17, 17А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәншүк Мәметова көшесі – 1, 2, 3, 4, 4А, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16А, 17, 18, 18А, 19, 19А, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гастелло көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрғиса Тілендиев көшесі – 1, 2, 3, 3А, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Быковский көшесі – 2, 3, 4, 5, 6, 8, 10, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Юбилейный шағын ауданы – 42, 49; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмағали Саин көшесі – 26, 26Б, 26В, 27, 29, 31, 33, 35, 37, 39, 39А, 41.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 29 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Жұмағали Саин көшесі 20А, Көкшетау қаласы, Ақмола облысы білім басқармасының "Көкшетау қаласы, Абай атындағы (қазақ тілінде оқытылатын) дарынды балаларға арналған № 3 облыстық мамандандырылған мектеп-интернаты" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шоқан Уәлиханов көшесі – 158, 160, 160Г, 162, 162А, 170, 172, 174, 176, 177, 178, 180, 182, 184, 186, 188, 190, 192, 194, 195/9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмағали Саин көшесі – 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 12А, 13, 14, 14А, 15, 16, 16А, 17, 18, 18А, 18Б, 19, 20, 20А, 20Б, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Н. Гоголь көшесі – 1, 3, 5, 7, 9, 11, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пархоменко көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Темирязев көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дальний өтпе жолы – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Домбыралы көшесі – 2, 4, 6, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ыбырай Алтынсарин көшесі – 23, 25, 26, 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Шевченко көшесі – 131, 134А, 134Б, 134В, 134Г, 136, 140, 142, 142А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл Жабаев көшесі – 173, 185, 187.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 30 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Жұмағали Саин көшесі 26А, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 13 "ЭКОС" мектеп-гимназиясы" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Юбилейный шағын ауданы – 35, 35А, 35Б, 36Б, 39, 39А, 41А, 43, 44, 45, 46; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Боровской шағын ауданы – 52, 53, 60, 63, 64, 74, 76.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 31 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Жұмағали Саин көшесі 26А, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 13 "ЭКОС" мектеп-гимназиясы" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жұмағали Саин көшесі – 28, 28/1, 28А, 30, 30А, 30Б, 32, 32А, 36А, 47; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Юбилейный шағын ауданы – 1, 2, 3, 3А, 4, 32, 32Б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 32 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Юбилейный шағын ауданы 75, Ақмола облысы білім басқармасының "Көкшетау қаласы, № 1 арнайы мектеп-интернаты" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Юбилейный шағын ауданы – 34, 36, 36А, 36В, 37, 38, 40, 41; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дина Нұрпейісова көшесі – 1, 1/1, 2, 2А, 4, 4А, 8, 9, 10, 11, 12, 13, 13А, 15Б, 16, 17А, 17Б, 18, 19, 20, 21, 22, 23, 24, 26, 28, 30, 32, 33, 34, 35, 37, 39, 41, 43, 45, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қажымұқан көшесі – 4, 6, 8, 10, 12, 14, 16, 18, 20, 20/1, 22, 22/1, 24, 26, 28, 30, 32, 34, 36, 37, 38, 39, 40, 41, 42, 43/1, 43/2, 44, 46, 48, 49, 51, 53, 55, 59, 61, 63, 63А, 63Б, 63В, 63/1, 65, 65А, 67, 67А, 69, 69А/1, 69С, 71, 73А, 73Б, 73В, 75, 77, 77А, 79, 79А, 79Б, 79В, 81, 81А, 81Б, 83А, 83Б, 85, 85А, 85Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рахимов көшесі – 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А, 16, 17, 18, 18А, 19, 20, 21, 23, 24, 25, 27, 28, 29, 30, 31, 33, 35, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карағайлы көшесі – 6, 7/1, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23, 25, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ақниет көшесі – 8, 8А, 9, 11; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайыңды көшесі – 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Щучинская көшесі – 4, 6, 8, 9, 10, 12, 12А, 13, 14, 14А, 16, 19, 21, 22, 24, 26, 28, 29, 30, 31, 32, 33, 35, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыбағалы көшесі – 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 17, 18, 19, 20, 21, 22, 24, 25А, 26, 27, 29, 31, 32, 33, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дмитриев көшесі – 4, 8, 10, 13, 14, 15, 15А, 15А/1, 15А/2, 15А/3, 17, 18, 19, 21, 21А, 22, 23, 24, 25, 26, 27, 28, 30, 32, 33, 39, 41, 41/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уокешская көшесі – 3, 5, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 20, 22, 25, 27, 28, 31, 32, 35А, 37, 41, 43, 45, 47, 49, 50, 51, 52, 53, 54, 57, 58, 59, 60, 61, 63, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      А. Куницы көшесі – 8/1, 9, 15, 17, 19, 21, 25, 27, 31, 33; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Королев көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерей көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрманғазы көшесі – 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Боговидский көшесі – 1, 2, 3, 3А, 3Б, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19А, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31А, 32, 33, 34, 35, 36, 37, 38, 39, 40; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Балуан Шолақ көшесі – 16, 18, 18А, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 52А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Космонавтов көшесі – 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Демещенко көшесі – 1, 3, 5, 7, 9, 10, 11, 13, 15, 17, 19, 19А, 21, 23.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №33 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Е.Н. Әуелбеков көшесі 166А, Ақмола облысы дене шынықтыру және спорт басқармасының "Оқжетпес" облыстық мамандандырылған кешенді балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Е.Н. Әуелбеков көшесі – 155, 157, 157А, 157А/1, 159, 161, 163, 164, 166, 170; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлімжан Баймұқанов көшесі – 158; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ақан сері көшесі – 159, 161, 163; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Пушкин көшесі – 12, 14, 18, 21А, 22, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмабек Тәшенов көшесі – 53, 55, 57.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 728 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Е.Н. Әуелбеков көшесі 166А, "Ақмола облысы дене шынықтыру және спорт басқармасының "Оқжетпес" облыстық мамандандырылған кешенді балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ақан сері көшесі – 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200, 202, 204, 204А, 204Б, 204/1, 204/2, 204/3, 204/4, 206, 206А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйкен Әшімов көшесі – 200, 202, 204, 206, 208, 210, 212, 214, 215, 216, 217, 218, 219, 220, 221, 222, 224, 226, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 239, 241, 243, 245, 247;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ермек Серкебаев көшесі – 190, 192, 194, 201, 203, 205, 207, 209, 211, 213, 215, 215/1, 215/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жұмабек Тәшенов көшесі – 76, 79, 81, 83, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 107А, 107В/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рақымбек Сабатаев көшесі – 196, 207, 209, 211, 213, 215, 217, 219, 221, 223; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Талғат Бигелдинов көшесі – 46, 50, 52, 55, 60, 72, 73, 75, 76, 77, 78, 80, 80/1, 84, 84А, 88, 182А/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі – 134, 134А, 134Б, 136, 136А, 136А/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Пушкин көшесі – 27, 29, 31, 31А, 31Б, 31Б/1, 31/1, 31/2, 33, 35, 40, 42, 44, 46, 48.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 34 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орыны: Ақмола облысы, Көкшетау қаласы, Абай көшесі 139, "Арна" Көкшетау жоғары колледж мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмабек Тәшенов көшесі – 20А, 22, 24, 26, 26/1, 26/2, 26/3, 26/4, 27, 28, 28А, 29, 29Б, 30, 30А, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 43, 45, 45/1, 45/2, 47, 47А, 49, 51;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Пушкин көшесі – 4, 4А, 6, 8, 8А, 8А/1, 8А/2, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі – 137, 138, 139, 139А, 141, 141А, 141Б, 143;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұхтар Әуезов көшесі – 193, 195, 197, 199, 201, 203, 205, 207, 208, 209, 211, 211А, 213А, 270, 272, 274, 276, 278, 278А, 278Б, 280;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мәлік Ғабдуллин көшесі – 41, 43; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ю. Гагарин көшесі – 88, 90, 92, 94, 96, 97, 98, 99, 100, 102, 104, 106, 108, 110, 111, 112, 114, 115, 116, 117, 118, 119, 120, 122, 124, 127, 139, 143, 147;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мағзи Әбілқасымов көшесі – 115, 117, 119, 121, 121/1, 121/2, 123, 125, 127, 129, 131, 156, 158, 160, 162, 164, 166, 168, 170, 172, 172А, 174, 174А, 176, 176А, 192, 194;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Городок строителей шағын ауданы – 1, 2, 3, 3А, 4, 4/1, 5, 5/1, 5А, 5Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талғат Бигелдинов көшесі – 26, 26/1, 26/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 775 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Е.Н. Әуелбеков көшесі 177, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 16 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      А. Пушкин көшесі – 7, 7А, 9А, 11, 11А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Абай көшесі – 145, 147, 149; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұхтар Әуезов көшесі – 282, 284, 286, 286А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Городок строителей шағын ауданы – 6, 8, 9, 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 35 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Е.Н. Әуелбеков көшесі 177, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 16 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Е.Н. Әуелбеков көшесі – 167, 169, 169А, 171, 173, 175, 177, 179, 179Б, 181, 183, 183А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      А. Пушкин көшесі – 17, 17А, 19; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Абай көшесі – 140, 140А, 142, 142А, 144, 146, 148, 150, 151, 152, 152А, 152Б, 153, 154, 155, 155А, 156, 156А, 157, 159; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мұхтар Әуезов көшесі – 288, 288А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ыбырай Алтынсарин көшесі – 1, 1А, 2, 3, 3А, 4, 5, 6, 7, 12, 14. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 36 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Академик В.И. Вернадский көшесі 46Б, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 12 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өркен көшесі – 3, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәжит Жанділдинов көшесі – 3, 5, 6, 8, 9, 10, 11, 11А, 12, 27, 29, 31, 33, 34, 35, 37, 40, 41, 42, 43, 47, 49, 50, 51, 52, 56, 58, 60, 83, 85;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академик В.И. Вернадский көшесі – 1, 1А, 4, 5А, 5Б, 7, 7А, 9, 11, 15, 17, 17А, 18, 19, 20, 21, 22, 28, 28А, 30, 32, 34, 36, 38, 42, 44, 46, 48, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Менделеев өтпе жолы – 3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тельман көшесі – 3, 4, 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Циалковский көшесі – 3, 4, 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 777 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Академик В.И. Вернадский көшесі 46Б, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 12 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: Акмолинская область, город Кокшетау:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәжит Жанділдинов көшесі – 93, 94, 100, 104, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Академик В.И. Вернадский көшесі – 13, 25, 27, 29, 29А, 29Б, 70, 72, 72Б/3, 72Б/4, 74, 76, 76А, 83ВЛ2, 85ВЛ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 37 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Абай көшесі 160, Ақмола облысы мәдениет басқармасының жанындағы "Үкілі Ыбырай атындағы Ақмола облыстық филармониясы" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Абай көшесі – 160А, 163, 175, 175А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шаңырақ көшесі – 6А, 8, 8А, 10, 11А, 14, 18, 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Алатау көшесі – 3, 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шалқар көшесі – 1, 2, 2В, 3, 4, 5, 6А, 7, 9, 9А, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 36, 37, 38, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұхтар Әуезов көшесі – 213Б, 213К, 219, 219А, 271.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 38 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Станиславский көшесі 35, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 14 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұмар көшесі – 1, 3, 4, 5, 6, 7, 12, 13, 14, 14А, 16, 16А, 17, 18, 19, 22, 23, 24, 28, 31, 34, 41, 45, 47, 49, 50, 53, 55, 56, 59, 62, 64, 65, 67, 68, 69, 70;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жүсіпбек Аймауытов көшесі – 63, 65, 67, 69, 71, 73, 75, 77, 79, 83, 85, 87, 91, 93, 95, 97, 99, 101, 103; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қасым Қайсенов көшесі – 1, 2, 3, 4, 5, 6, 6А, 7, 7А, 8, 9, 10, 11, 12, 12А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35Б, 36, 36А, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 52, 54, 55, 57, 58, 60, 61, 62, 62А, 64, 65, 66, 68, 70, 73, 74, 76, 78, 82, 88, 92, 94;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Саққұлақ би көшесі – 1, 2, 3, 5, 6, 11, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 27/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Иконников көшесі – 62, 64, 66, 68, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 90А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Амангелді Иманов көшесі – 2, 3, 4, 5, 6, 8, 9, 13, 15, 16, 17, 20, 21, 22, 22А, 23, 30, 32, 35, 35А, 36, 37, 42, 43, 45, 47, 48, 49, 50, 51, 54, 55, 57, 60, 61, 63, 64, 66, 68, 93; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кирпичный завод шағын ауданы – 1, 1А, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25А, 26, 28, 29, 30, 31, 32, 33, 34, 36; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ыңтымақ көшесі – 1, 2, 3, 5, 8, 9, 10, 11, 12, 13, 16, 17, 19, 21, 22, 23, 23А, 24, 25, 25В, 26, 27, 28, 29, 29А, 30, 31, 34, 35, 36, 38, 42, 44; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Ковалевская көшесі – 39, 39А, 39В, 41, 43, 45, 47, 48А, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 65А, 66, 68, 70, 72, 73, 74, 75, 76, 77, 78, 80, 82, 83, 84, 86, 88, 90, 90А, 92, 92А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ағыбай батыр көшесі – 43, 45, 47, 49, 53, 56, 58, 59, 60, 61, 62, 62А, 63, 63А, 65, 66, 67, 68, 68А, 70, 72; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      З. Космодемьянская көшесі – 3, 4, 8, 8А, 8Б, 9, 10, 10А, 13, 15, 17, 19, 21, 60А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кошевой көшесі – 62, 64, 66, 68, 69, 70, 71, 73, 74, 75, 76, 80, 81, 82, 84, 87, 89, 91; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      М. Ю. Лермонтов көшесі – 67, 73, 74, 75, 76, 77, 78, 82, 83, 84, 86, 86А, 87, 87А, 88, 89, 90, 90А, 91, 92, 93, 94, 95, 96, 97, 98, 98А, 99, 100, 101, 102, 103, 104, 105, 107, 109, 111, 113, 115; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Матросов көшесі – 63, 65, 67, 68, 69, 70, 72, 73, 75, 78, 79, 80, 81, 82, 83, 87; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В. Маяковский көшесі – 51, 53, 55, 57, 59, 60, 61, 62, 63, 64, 65, 66, 67, 69, 70, 71, 71А, 72, 73, 74, 75, 76, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 89А, 90, 91, 91А, 92, 93, 94, 95, 96, 98, 100, 102, 104;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мичурин көшесі – 1, 1А, 2, 3, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 18, 21, 22, 22А, 23, 24, 25, 27, 28, 31, 32, 33, 33А, 34, 35, 36, 38, 39А, 40, 42, 44, 46, 48, 50, 52; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бастау көшесі – 1, 1А, 2, 2А, 3, 5, 6, 8, 9, 10, 11, 12, 12А, 13, 14, 15, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29А, 30, 31; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Павлов көшесі – 46, 48, 50, 51, 53, 54, 55, 56, 57, 58, 59, 60, 62, 63, 64, 65, 66, 67, 68, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88А, 89, 91, 93, 101; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Зеренді көшесі – 1, 2, 3, 4, 9, 10, 11, 15, 16, 21, 22, 23; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өндіріс көшесі – 2, 3, 6, 8, 9, 11, 13, 13А, 14, 15, 17, 20, 22, 23, 24, 25, 26, 27, 28, 30, 32, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Атамұра көшесі – 3, 4, 4А, 5, 6, 7, 8, 10, 13, 14, 15, 16, 17, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Станиславский көшесі – 4, 6, 6А, 8, 12, 14, 20, 22, 30, 32, 37А, 39, 46, 48, 54, 56, 58, 60, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тюленин көшесі – 55, 57, 58, 59, 60, 61, 62, 63, 64, 66, 67, 69, 71, 73, 74, 76; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернышевский көшесі – 45, 47, 49, 51, 53, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71, 72, 73, 74, 75, 76, 77, 78, 78А, 79, 80, 80А, 81, 84, 85А, 86, 88, 89, 90, 92, 94.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 39 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Станиславский көшесі 35, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 14 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жүсіпбек Аймауытов көшесі – 1, 3, 5, 7, 9, 11, 19, 21, 23, 27, 29, 31, 35, 37, 39, 43, 49, 51, 53, 55, 57, 59, 61; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Елжас Бекенов көшесі – 3, 6, 11, 12, 13, 14, 15, 18, 20, 21, 24А, 25, 27, 29, 30, 34, 35, 39, 40, 41, 42, 45, 46, 52, 53, 54, 59, 61, 65, 71, 75, 75А, 78, 81; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Иконников көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 33, 34, 35, 36, 37, 38, 40, 42, 44, 46, 46А, 48, 50, 50А, 52, 54, 56; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Күләш Байсейітова көшесі – 3, 3А, 3Б, 4, 4А, 5, 5А, 6, 7, 8, 8А, 9, 9А, 9Б, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 28А, 29, 30, 30А, 30Б, 31, 32, 33, 33А, 34, 35, 35А, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 52, 90А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      С. Ковалевская көшесі – 1, 1А, 2, 3, 3А, 4, 5, 6, 8, 9, 10, 11, 11А, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27А, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37А, 38, 38А, 40, 42, 44, 46; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ағыбай батыр көшесі – 1, 1А, 2, 2А, 3, 3А, 4, 4А, 5, 5А, 6, 6А, 7, 7А, 8, 8А, 9, 9А, 10, 10А, 11, 11А, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 34, 35, 36, 37, 38, 40, 41, 42, 44, 46, 48, 50, 54; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кошевой көшесі – 1, 3, 3А, 4, 5, 6, 7, 9, 10, 11, 12, 13, 16, 17, 19, 20, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 55, 57, 59, 60, 61, 63, 67; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      М. Ю. Лермонтов көшесі – 1, 1А, 2, 2А, 3, 4, 4А, 4Б, 7, 8, 8А, 8Б, 9, 12, 13, 13А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 42, 42Б, 43, 44, 45, 46, 47, 48, 50, 50А, 50Б, 51, 52, 52А, 53, 54, 55, 56, 56А, 56Б, 57, 58, 59, 60, 61, 63, 64, 65, 66, 68А, 70, 72, 72А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Матросов көшесі – 1, 2, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31А, 32, 33, 34, 35, 36, 37, 38, 41, 41А, 42, 43, 44, 45, 45А, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 58, 60, 61, 77; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В. Маяковский көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 46А, 47, 48, 50, 52, 54, 56, 58А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Никитин көшесі – 18, 20, 24, 30, 36; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Павлов көшесі – 1, 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 40А, 41, 42, 43, 45, 47, 49; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Папанин көшесі – 1, 12, 20, 22, 23, 29, 31, 36, 38, 42, 43, 48, 49, 54, 55, 60, 61, 62, 66, 67, 73, 74, 75; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көктерек көшесі – 1, 1А, 2, 2А, 3, 4, 5, 6, 7, 7А, 8, 9, 9А, 9Б, 10, 11, 11А, 12, 13, 13А, 14, 15, 16, 17, 17А, 18, 19, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 37, 58; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Станиславский көшесі – 3, 5, 17, 25, 37, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қайнар көшесі – 3, 4, 8, 10, 11, 11А, 13, 13А, 16, 18, 19, 20, 23, 29, 30А, 33, 37, 45, 51; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тюленин көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 17, 18, 19, 20, 22, 23, 24, 26, 27, 28, 29, 30, 31, 33, 35, 37, 38, 41, 42, 43, 46, 47, 48, 49, 50, 51, 52, 53, 54; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      К. Цеткина көшесі – 1, 4, 5, 6, 8, 9, 12, 15, 16, 17, 21, 24, 32, 35, 41, 50, 51, 53, 56, 59, 61, 62, 65, 68, 74, 75, 75А, 81; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Л. Чайкина көшесі – 5А, 7, 9, 10, 12, 14, 16А, 17, 18, 20, 23, 25, 26, 27, 29, 31, 34, 35, 36, 42, 44, 54, 56, 60, 66, 72, 76, 80, 80А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернышевский көшесі – 1, 1А, 2, 2А, 3, 3А, 3Б, 4, 5, 5А, 5Б, 6, 7А, 8, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 46, 48, 50, 52, 54.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 40 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Жұмағали Тілеулин көшесі 59, "Назарбаев Зияткерлік мектептері" дербес білім беру ұйымының Көкшетау қаласындағы "Физика-математикалық бағыттағы Назарбаев Зияткерлік мектебі" филиалының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы – 23, 23А, 27, 29, 29А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сәкен Жүнісов көшесі – 66, 70, 70А, 74; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рамазан Елебаев көшесі – 1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мәлік Ғабдуллин көшесі – 4, 9, 15, 16, 17, 18, 22, 24, 25, 27, 30, 32, 33, 34, 35, 37; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмағали Тілеулин көшесі – 86, 88, 90, 92, 94, 96, 98, 99А, 101, 102, 102А, 103, 103А, 104, 109, 110, 113, 114, 118, 119, 120, 122, 124, 126, 128;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ахмет Байтұрсынов көшесі – 66, 68, 70, 70/1, 78, 86, 89, 91, 92, 94, 95, 96, 96А, 98, 100, 102, 104, 106, 108, 109, 110, 111, 112, 114, 116, 117, 119, 123, 128, 129, 135, 137, 137А, 137Б, 139, 139А, 141, 143, 145, 149, 151А, 159, 168, 169;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      М. Янко көшесі – 18, 28, 28Б, 30, 32, 34А, 35, 37; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ю. Гагарин көшесі – 93, 103, 105, 107, 109;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Смағұл Сәдуақасов көшесі – 5А, 5/2, 7А, 11, 13, 14, 16; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жағалау көшесі – 19, 21, 33, 33/2, 37, 39, 41, 43, 47, 49, 53, 59, 59А, 65, 67, 69, 71, 81, 93, 99;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Талғат Бигелдинов көшесі – 1, 3, 4/1, 4/2, 4/3, 4/4, 4/5, 4/6, 4/7, 4/8, 4/9, 4/10, 4/11, 6, 7, 8, 10, 13, 17, 19, 19/1, 27, 29; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмабек Тәшенов көшесі – 2, 3, 4, 6, 7А, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рахымжан Қошқарбаев көшесі – 2, 3, 4, 5, 6А, 7, 8, 9, 11, 12, 13, 14, 14А, 15, 15А, 16, 17, 18, 20, 22, 24, 25, 25А, 25/2, 26, 27, 27А, 27Б, 27/1, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Міржақып Дулатұлы көшесі – 19, 21, 21А, 23, 27, 27А, 27Б, 29, 29А, 39/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғалым Елемесов көшесі – 11, 17А, 18, 18А, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мұхтар Әуезов көшесі – 189/16. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 41 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Т. Сулейменов көшесі 10, Көкшетау қаласының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі жанындағы "Достар" мәдениет сарайы мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Т. Сулейменов көшесі – 1, 2, 2В, 3, 4, 4Б, 5, 5/2, 6, 6А, 6/1, 8, 8В, 10, 12, 12А, 12Б, 12В, 12Г, 12Д, 12У, 13А, 14, 16, 16/1, 18, 18А, 20, 21, 22, 22А, 23, 24, 25, 27, 29, 29/1, 31, 33, 35; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поселок Нефтебазы шағын ауданы – 1, 1/1, 1/2, 1/3, 1/4, 2, 3, 5, 7, 9, 10, 11, 12, 12А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәукен Кенжетаев көшесі – 1/1, 3, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 27A, 27Б, 28, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақбидай көшесі – 9, 10, 11, 11А, 13, 13Б, 14, 15, 16, 17, 18, 20, 22, 24, 26, 28, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Баубек Бұлқышев көшесі – 1, 3, 4, 4А, 5, 5А, 6, 6А, 7, 8, 10, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Свердлов көшесі – 1, 2, 4, 6/2, 7, 12, 14, 15/3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мәдениет көшесі – 1, 3, 4А, 7А, 8, 12, 13, 17, 18, 19, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ысмаилов көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 8А, 9, 10А, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 729 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Абылай хан даңғылы 1А, Ақмола облысы білім басқармасының жанындағы "Көкшетау қаласы, құрылыс-технологиялық колледжі" мемлекеттік коммуналдық кәсіпорынының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрсұлтан Назарбаев даңғылы – 2/1, 2/2, 2/3, 2/4, 2А, 2Б, 2В, 2Г, 2Д, 2К, 2Н, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сәкен Жүнісов көшесі – 33, 35, 37, 67, 68; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осипенко көшесі – 1/1, 1/2, 1/3, 1/4, 3/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 42 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Нұрсұлтан Назарбаев даңғылы 1, Ақмола облысы дене шынықтыру және спорт басқармасының "№ 7 облыстық олимпиада резервінің мамандандырылған балалар мен жасөспірімдер мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абылай хан даңғылы – 8А, 16, 16А, 17, 18, 20, 22, 24, 24А, 26, 28, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы – 7, 7А, 7Б, 7Г, 9, 11, 11А, 11В, 13, 15, 15А, 17, 17А, 19, 19А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жағалау көшесі – 107, 109, 111, 113, 119.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 730 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Абылай хан даңғылы, 1А, Ақмола облысы білім басқармасының жанындағы "Көкшетау қаласы, құрылыс-технологиялық колледжі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абылай хан даңғылы – 1, 1А, 1В, 1Г, 1/1, 1/2, 1/3, 4, 6, 8, 10, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәукен Кенжетаев көшесі – 1, 1А, 1В, 29А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Проектная көшесі – 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байдалы би көшесі – 1, 1А/1, 2, 3, 4А, 8, 9, 11, 13, 15, 17, 19, 21, 25, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құлагер көшесі – 1, 3, 4, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 776 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Центральный шағын ауданы 40, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 19 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абылай хан даңғылы – 3, 5, 7, 9, 11, 13, 13А, 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 43 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Центральный шағын ауданы 40, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 19 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Центральный шағын ауданы – 1, 2, 2Б, 13, 24В, 34, 35, 45, 46, 47, 52, 52/1, 52А, 54, 55, 55А, 55Б, 55В, 57. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 44 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Центральный шағын ауданы 40, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 19 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Центральный шағын ауданы – 36, 36/1, 36/2, 38, 39, 40/1, 40/2, 41, 41Б, 43, 44, 47А, 49, 49А, 50, 50А, 58, 59, 59А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрсұлтан Назарбаев даңғылы – 1A, 1Б, 1В, 1Г, 1/1, 1/2, 3, 3/1, 3/2, 3/3, 3/4, 3/5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 731 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктем шағын ауданы 18, "Азаматтық қорғаныс жоғары көпсалалы колледжі" мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көктем шағын ауданы – 1, 1А, 5, 5А, 6, 7, 9, 9А, 11Б, 11Д, 12, 13, 14, 15, 16, 17, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Старый Аэропорт шағын ауданы – 1У, 6, 12А, 13, 13А, 13/3, 18, 20, 21, 21А, 22, 23, 24, 24А, 25, 26, 27, 27А, 28, 32, 33, 33/1, 34.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 45 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Васильковский шағын ауданы 17, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 17 мектеп-гимназиясы" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктем шағын ауданы – 8, 8Б, 10, 10А, 11, 11А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Васильковский шағын ауданы – 2, 21, 22, 23, 26, 28, 33, 34, 35.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 46 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Васильковский шағын ауданы 17, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 17 мектеп-гимназиясы" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Васильковский шағын ауданы – 7, 10, 16, 16/2, 16А, 18, 18/2, 19, 20, 20/1, 20А, 24, 25, 27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 47 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Васильковский шағын ауданы 17, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 17 мектеп-гимназиясы" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Васильковский шағын ауданы – 1, 1А, 3, 4, 5, 8, 8А, 9, 11, 12, 13, 13А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Узкая Колея көшесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 48 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Сарыарқа шағын ауданы 7А, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының әл-Фараби атындағы IT лицейі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарыарқа шағын ауданы – 3А, 3Г, 9/1, 9/3, 9/4, 9/5, 9/6, 9/7, 9/8, 9/9, 9/10, 9/11, 9/13, 9/14, 9/15, 9/16, 9/17, 9/18, 10/1, 10/2, 10/3, 11, 11/1, 11/2, 11/3, 12, 12/1, 13А/1, 13А/2, 13А/3, 13А/4, 14А, 14Б, 14В, 14Г, 32, 32А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 752 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Сарыарқа шағын ауданы 7А, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының әл-Фараби атындағы IT лицейі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарыарқа шағын ауданы – 1, 2, 2А, 2Г, 2Д, 3/1, 3/2, 3/3, 6/3, 6/4, 6/5, 4, 5, 6, 6/1, 6/2, 7/4, 7/5, 8/1, 8/2, 8/3, 8/4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 804 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Сарыарқа шағын ауданы 37, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының техникалық лицейі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сарыарқа шағын ауданы – 7/3, 7/6, 14/1, 14/2, 14/3, 14/4, 14/5, 14Г, 15/1, 15/2, 15/3, 15/4, 15/5, 15/6, 16, 16/1, 16/2, 18, 18/1,18Б, 21А, 21Б, 21В, 21Г, 24Д, 21/1, 21/2, 21/3, 22, 22/1, 22Г, 24В, 24Г, 23/3, 25/7, 25/2, 25/3, 25/7, 26, 26/1, 26/4, 26/7, 26/8, 34/1, 34/3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 49 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Бірлік шағын ауданы, Ақбұлақ көшесі 1К, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 22 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы, Бірлік шағын ауданы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Арай көшесі – 1, 2, 4, 5, 6, 8, 9, 11, 12, 14, 15, 16, 18, 19, 19А, 20, 21, 22, 23, 24, 25, 26, 27, 29; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Балхаш көшесі – 5, 8, 12, 14, 17, 19, 21, 22, 24, 27, 28, 29А, 30, 32, 34, 40, 41, 43, 45, 47; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйімбет батыр көшесі – 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 15, 17, 18, 19, 20, 21, 23, 25, 27, 28, 30, 31, 32, 38, 41А, 44, 50, 51;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Казанат көшесі – 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бурылтай көшесі – 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақбұлақ көшесі – 1, 1А, 1Б, 1Е, 3, 4, 5, 6, 11, 13, 14, 16, 18, 19, 21, 22, 23, 24, 25, 25А, 25Б, 27А, 30, 32, 33, 33А, 34, 35, 37, 40, 42, 44, 46, 48, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жазира көшесі – 2, 4, 6, 7, 8, 9, 10, 11, 12, 14, 16, 17, 18, 20, 22, 24, 25, 30, 34, 38, 42, 50; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдарлы көшесі – 1, 2Б, 3, 5, 6, 7, 9, 12, 42, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қоңырат көшесі – 3, 4, 6, 8, 24, 27, 30, 41, 44, 45, 49, 52; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрайлы көшесі – 4, 6, 7, 8, 8Б, 11, 14, 20, 25, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бапан би көшесі – 3А, 3Г, 9А, 10, 12, 18, 19, 29, 34, 35, 37, 38, 39, 46; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Үмбетей жырау көшесі – 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 18, 19, 20, 21, 24, 28, 30, 31, 33, 36, 37, 47, 49А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тобылғысай көшесі – 9, 11, 25, 33, 41; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Белес көшесі – 2, 4А, 5, 6, 7, 7А, 8, 9, 10, 11, 11А, 12, 13, 14, 15, 16, 17, 19, 20, 23, 24, 26, 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәулет көшесі – 3, 7, 9, 13, 27, 29, 31, 39, 41, 43, 45, 47, 51;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірлік шағын ауданы – 114,141,143.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 50 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Станционный кенті, Юбилейная көшесі 19/1, "Ақмола облысы білім басқармасының Көкшетау қаласы бойынша білім бөлімі Көкшетау қаласының № 7 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы, Станционный кенті:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі – 1, 1А, 2, 2А, 3, 4, 4А, 6, 6А, 7, 10, 12, 12А, 14, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Оқжетпес көшесі – 1, 2, 4, 5, 6, 8, 10, 12, 13, 15, 18, 20, 22, 23, 23А, 24, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 36А, 38, 40; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шамшырақ көшесі – 1, 3, 5, 7, 7А, 11, 11А, 13; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үміт көшесі – 1, 2, 3, 3А, 5, 6А, 7, 7Б, 7Е, 8, 8Е, 9Б, 11, 11А, 11Б, 11В, 11Д, 12, 13, 13Б, 14, 15, 17, 19, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлы дала көшесі – 1, 2, 6, 8, 10, 11, 12, 13, 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ырыс көшесі – 1, 2, 3А, 4, 4А, 5, 5А, 11, 15Б, 17, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Теміржол көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Айнабұлақ көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11А, 12, 13; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Юбилейная көшесі – 3, 4, 5, 5А, 5Б, 5/5А, 5/8, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 21Г, 21Д, 22, 23, 25, 27, 45.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 51 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Рақымбек Сабатаев көшесі 1, Ақмола облысы денсаулық сақтау басқармасының жанындағы "Көпбейінді облыстық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рақымбек Сабатаев көшесі 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 52 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Қаныш Сәтпаев көшесі 85, Ақмола облысы денсаулық сақтау басқармасының жанындағы "Көкшетау көпбейінді қалалық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаныш Сәтпаев көшесі 85.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 53 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Нұрсұлтан Назарбаев даңғылы 158А, Ақмола облысы денсаулық сақтау басқармасының жанындағы "Көпбейінді облыстық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының ғимараты, перинаталды қызмет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрсұлтан Назарбаев даңғылы 158А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 54 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Абай көшесі 161А, "Көкшетау темір жол ауруханасы" жауапкершілігі шектеулі серіктестігінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі 161А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 55 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Рақымбек Сабатаев көшесі 3, Ақмола облысы денсаулық сақтау басқармасының жанындағы "Көпбейінді облыстық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының ғимараты, онкология бөлімі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рақымбек Сабатаев көшесі 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 56 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Көкшетау-Рузаевка тас жолы, 1, Ақмола облысы денсаулық сақтау басқармасының жанындағы "Қоңыратбек Құрманбаев атындағы Ақмола облыстық фтизиопульмонология орталығы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көкшетау-Рузаевка тас жолы, 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 57 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы Көкшетау қаласы, Ақан сері көшесі 1А, Ақмола облысы денсаулық сақтау басқармасының жанындағы "Көпбейінді облыстық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының ғимараты, дерматовенерологиялық бөлім.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақан сері көшесі 1А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 58 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Қаныш Сәтпаев көшесі 87А, Ақмола облысы денсаулық сақтау басқармасының жанындағы "Көпбейінді облыстық балалар ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаныш Сәтпаев көшесі 87А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 59 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Ыбырай Алтынсарин көшесі 37, "Қазақстан Республикасы Ұлттық ұланының 5510 әскери бөлiмі" республикалық мемлекеттік мекемесі ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ыбырай Алтынсарин көшесі 37.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 60 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Никитин көшесі 67, Қазақстан Республикасы Ішкі істер министрлігі Қылмыстық-атқару жүйесі комитетінің "№ 65 мекеме" республикалық мемлекеттік мекемесі ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Никитин көшесі 67.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 753 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ақмола облысы, Көкшетау қаласы, Ақан Сері көшесі 122, "Қазақстан Республикасы Ішкі істер министрлігі Ақмола облысының полиция департаменті Көкшетау қаласының полиция басқармасы" мемлекеттік мекемесінің уақытша ұстау изоляторының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақан Сері көшесі 122.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 764 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан жері: Ақмола облысы, Көкшетау қаласы, СМП-296 өтпе жолы, 20, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Ішкі істер министрлігі Ақмола облысының полиция департаменті Көкшетау қаласының полиция басқармасы" мемлекеттік мекемесінің қабылдау-таратуы ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы: СМП-296 өтпе жолы, 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 765 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ақмола облысы, Көкшетау қаласы, Ақселеу көшесі, 73, әкімшілік ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақселеу көшесі, 73.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 766 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ақмола облысы, Көкшетау қаласы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саябақ көшесі, 2Б, әкімшілік ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саябақ көшесі, 2Б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 805 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ақмола облысы, Көкшетау қаласы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шығыс өнеркәсіп аумағы, 20/8 жол, әкімшілік ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақмола облысы, Көкшетау қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шығыс өнеркәсіп аумағы, 20/8 жол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 25</w:t>
-[...15913 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -16718,55 +19253,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17092,31 +19627,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>