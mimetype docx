--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f7c97c8" w14:textId="f7c97c8">
+    <w:p w14:paraId="d3aab9b" w14:textId="d3aab9b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,89 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақмола облыстық мәслихатының 2021 жылғы 21 желтоқсандағы № 7С-13-3 шешімі. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 22 желтоқсанда № 25904 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Ақмола облыстық мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8C-27-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Кодексінің 12-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -171,75 +209,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Ақмола облыстық мәслихаты ШЕШТІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Ақмола облысының ауылдық жеріне және кенттеріне, аудандық және облыстық маңызы бар қалаларына жұмысқа жіберілген медицина және фармацевтика қызметкерлеріне бюджет қаражаты есебінен әлеуметтік қолдау көрсетудің тәртібі мен мөлшері айқындалсын.</w:t>
+        <w:t>
+      1. Қоса беріліп отырған ауылдық елді мекендерге және кенттерге, аудандық және облыстық маңызы бар қалаларға жұмыс істеуге жіберілген медициналық және фармацевтикалық қызметкерлерге әлеуметтік қолдау шараларының жүйесі, сондай-ақ оларға бюджет қаражаты есебінен әлеуметтік қолдау көрсету қағидалары мен мөлшері айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облыстық мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8C-27-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ақмола облыстық мәслихатының келесі шешімінің және шешімнің құрылымдық элементінің күші жойылды деп танылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -632,800 +712,1092 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақмола облысының ауылдық жеріне және кенттеріне, аудандық және облыстық маңызы бар қалаларына жұмысқа жіберілген медицина және фармацевтика қызметкерлеріне бюджет қаражаты есебінен әлеуметтік қолдау көрсетудің тәртібі мен мөлшерін айқындау туралы </w:t>
+        <w:t xml:space="preserve"> Ақмола облысының ауылдық жеріне және кенттеріне, аудандық және облыстық маңызы бар қалаларына жұмысқа жіберілген медицина және фармацевтика қызметкерлеріне бюджет қаражаты есебінен әлеуметтік қолдау көрсетудің тәртібі мен мөлшерін айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Ақмола облыстық мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8C-27-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Тәртiп Қазақстан Республикасының "Халық денсаулығы және денсаулық сақтау жүйесi туралы" </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> негiзiнде әзiрлендi, Ақмола облысының ауылдық жерiне және кенттеріне, аудандық және облыстық маңызы бар қалаларына жұмысқа жiберiлген медицина және фармацевтика қызметкерлерiне (бұдан әрi - қызметкерлер) бюджет қаражаты есебiнен әлеуметтiк қолдау көрсету тәртiбi мен мөлшерiн айқындайды.</w:t>
+      1. Осы ауылдық жерлерге және кенттерге, аудандық және облыстық маңызы бар қалаларға жұмыс істеуге жіберілген медициналық және фармацевтикалық қызметкерлерге әлеуметтік қолдау көрсету шараларының жүйесі, сондай-ақ оларға бюджет қаражаты есебінен әлеуметтік қолдау көрсету қағидалары мен мөлшері (бұдан әрі - Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде әзірленді және Ақмола облысының ауылдық жерлеріне және кенттеріне, аудандық және облыстық маңызы бар қалаларына жұмыс істеуге жіберілген медициналық және фармацевтикалық қызметкерлеріне (бұдан әрі - қызметкерлер) бюджет қаражаты есебінен әлеуметтік қолдау көрсету тәртібі мен мөлшерін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік қолдау кадрлар тапшылығын жою, мамандарды ынталандыру және жергілікті жерлерде ұстау мақсатында ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидаларда көрсетілген әлеуметтік қолдау шаралары "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының 18-бабындағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Ауылдық елдi мекендерге жұмыс iстеуге және тұруға келген денсаулық сақтау, бiлiм беру, әлеуметтiк қамсыздандыру, мәдениет, спорт және агроөнеркәсіптік кешен саласындағы мамандарға, ауылдар, кенттер, ауылдық округтер әкімдері аппараттарының мемлекеттік қызметшілеріне әлеуметтiк қолдау шараларын ұсыну мөлшерін және қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 6 қарашадағы № 72 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген әлеуметтік қолдау шаралары болып табылмайды (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9946 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржыландыру денсаулық сақтауды дамыту шеңберінде бекітілген облыстық бюджет қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әлеуметтік қолдау көрсету жөніндегі уәкілетті орган (бұдан әрі - уәкілетті орган) – "Ақмола облысының денсаулық сақтау басқармасы" мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмыс беруші - Ақмола облысының тиісті бюджеттен қаржыландырылатын мемлекеттік денсаулық сақтау ұйымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жұмыскерлерге әлеуметтік қолдау көрсету (бұдан әрі - әлеуметтік қолдау көрсету) ауылдық жерлерге және кенттерге, сондай-ақ аудандық және облыстық маңызы бар қалаларға жұмысқа кемінде бес жыл мерзімге келген мамандарға әлеуметтік кепілдік ретінде бюджет қаражаты есебінен біржолғы төлем түріндегі біржолғы көмек болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) медицина қызметкері-жоғары кәсіптік медициналық білімі бар және медициналық қызметті жүзеге асыратын жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) фармацевтикалық қызметкер-жоғары фармацевтикалық білімі бар және фармацевтикалық қызметті жүзеге асыратын жеке тұлға.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      2. Әлеуметтiк қолдау көрсету жөнiндегi уәкiлеттi орган – "Ақмола облысының денсаулық сақтау басқармасы" мемлекеттiк мекемесi (бұдан әрi - уәкiлеттi орган).</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Медицина және фармацевтика қызметкерлеріне әлеуметтік қолдау көрсету тәртібі мен мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
-[...592 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Әлеуметтік қолдау келесі мөлшерде ұсынылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 5 000 000 (бес миллион) теңге Ақмола облысының облыстық маңызы бар қалаларына жұмыс істеуге жіберілген қызметкерлерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 500 000 (сегіз миллион бес жүз мың) теңге Ақмола облысының аудандық маңызы бар қалаларына, ауылдық елді мекендеріне және кенттеріне жұмыс істеуге жіберілген қызметкерлерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 8 500 000 (сегіз миллион бес жүз мың) теңге 2025 жылы Қазақстан Республикасының "Ауылда денсаулық сақтауды жаңғырту" ұлттық жобасын іске асыру шеңберінде Степногорск қаласына жұмыс істеуге келген қызметкерлерге келесі мамандықтар бойынша төленеді: интервенциялық хирург дәрігер, уролог-андролог дәрігер, хирург дәрігер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасында көрсетілген қызметкерлерге осы тармақтың 1) тармақшасында көзделген әлеуметтік қолдау көрсетілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ақмола облысының мемлекеттік медициналық ұйымдарына тартылып, жұмысқа орналастырылған және медициналық немесе фармацевтикалық жоғары кәсіби білім туралы дипломы бар қызметкерлерге әлеуметтік қолдау көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қызметкерлерге әлеуметтік қолдау көрсетілмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уақытша лауазымға орналасқандарға (жүктілік және босану бойынша демалыс, бала күтімі бойынша демалыс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 мөлшерлемеден аз лауазымдарды атқаратындарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік қолдау алмаған қызметкерлерді қоспағанда, жақын маңдағы ауылдық елді мекендерден тартылғандар мен осы медициналық ұйымда 1 жылдан астам жұмыс істейтіндерге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ағымдағы жылы уәкілетті органға ведомстволық бағынысты мемлекеттік медициналық ұйымдармен еңбек шарттарын жасасқан қызметкерлер әлеуметтік қолдау алу үшін өтінім беруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қызметкерлер әлеуметтік қолдау алу үшін уәкілетті органға мынадай құжаттарды ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік медициналық ұйым басшысының қолы қойылған әрбір қызметкерге арналған ілеспе хат және өтінішхат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек шартының көшірмесі не цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке куәліктің көшірмесі не цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмысқа жолдаманың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоғары кәсіби білім туралы дипломның көшірмесі не цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиісті қызметке жіберу туралы сертификаттың көшірмесі не цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік медициналық ұйымға жұмысқа қабылдау туралы бұйрықтың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші деңгейдегі банктің карточкалық базасындағы 20 таңбалы шоттың ашылғаны туралы хабарлама.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінімдер кіріс хат-хабарларды есепке алу журналында түсу күні мен уақыты міндетті түрде көрсетіле отырып (қолма-қол) тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Өтінімдер әлеуметтік қолдауды бөлу жөніндегі комиссияның (бұдан әрі – комиссия) қарауына беріледі, оның құрамына уәкілетті органның өкілдері кіреді. Комиссия мүшелерінің саны кемінде бес адамды құрауы тиіс. Комиссия төрағасы уәкілетті орган басшысының орынбасарынан төмен емес лауазымдығы тұлға болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия хатшысы комиссия мүшесі болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Комиссия айына кемінде бір рет отырыс өткізеді. Отырыс қорытындысы бойынша қабылданған шешіммен хаттама ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Комиссия осы Қағидалардың 10-тармағында көрсетілген қызметкерлер ұсынған құжаттарды қарайды және он бес жұмыс күні ішінде тиісті шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Комиссияның оң шешімі негізінде қызметкер кемінде 5 жыл жұмыс істеуге міндеттенетін шарт жасасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеу кезеңіне қызметкердің жалақысы сақталмайтын демалыста болуы, бала күтіміне байланысты жалақысы сақталмайтын демалыста болуы, сондай-ақ уақытша еңбекке жарамсыздық парағымен расталған екі айдан астам уақытша еңбекке жарамсыздық мерзімі есепке алынбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Біржолғы төлем шарт жасалғаннан кейін отыз күнтізбелік күн ішінде екінші деңгейдегі банкте ашылған қызметкердің жеке шотына аудару арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлемді қайта алуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қызметкермен еңбек шарты мерзімінен бұрын бұзылған жағдайда жұмыс беруші он жұмыс күні ішінде бұл туралы уәкілетті органды хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек қатынастары мерзімінен бұрын тоқтатылған кезде бұрын төленген қаражатты қайтару тәртібі еңбек шартында көзделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Осы Қағидалардың 16-тармағында көзделген негіздер бойынша төленген әлеуметтік қолдау сомасын қайтару қызметкерлермен нақты жұмыс істеген уақытына пропорционалды түрде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкер төленген әлеуметтік қолдау сомасын ерікті түрде қайтарудан бас тартқан жағдайда, бұл сома Қазақстан Республикасының қолданыстағы заңнамасына сәйкес сот тәртібімен өндіріп алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қызметкерлер уәкілетті органның не комиссияның әрекетіне (әрекетсіздігіне) сот тәртібімен шағымдануға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгіну Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің 91-бабының 5-тармағына сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>