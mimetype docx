--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d3aab9b" w14:textId="d3aab9b">
+    <w:p w14:paraId="312ed5a" w14:textId="312ed5a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1749,55 +1749,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2123,31 +2123,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>