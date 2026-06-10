--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2fb4536" w14:textId="2fb4536">
+    <w:p w14:paraId="70e8132" w14:textId="70e8132">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -650,61 +650,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақмола облысының аумағында карантиндік арамшөп – жатаған (қызғылт) у кекіремен залалданған алаңдарға карантиндік режим енгізе отырып белгіленген карантинді аймақтар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы әкімдігінің 28.05.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы әкімдігінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ А-5/279</w:t>
+        <w:t>№ А-3/117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -838,51 +838,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Залалданған жерлердің көлемі (гектар)</w:t>
+Залалданған алаң (гектар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -914,124 +914,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-Ауылдық округтері: Новорыбин, Урюпин </w:t>
-[...35 lines deleted...]
-517</w:t>
+Ақкөл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық округтері: Новорыбин,Урюпин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+392</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1063,88 +1063,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-Ауылдық округтері: Астрахан, Есіл, Николаев, Острогор, Первомай;</w:t>
+              <w:t xml:space="preserve">
+Астрахан </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық округтері: Астрахан, Есіл, Ұзынкөл, Николаев, Острогор, Новочеркаск, Первомай;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каменка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -1154,51 +1154,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 143,7737</w:t>
+13 968,7737</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1230,52 +1230,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Атбасар</w:t>
+              <w:t xml:space="preserve">
+Атбасар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1284,106 +1284,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Атбасар қаласы; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...54 lines deleted...]
-3 836,3489</w:t>
+              <w:t>
+ауылдық округтері: Макеев, Сергеев, Шұңкыркөл, Ярослав;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдар: Бастау, Новосельское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 268,3489</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1415,88 +1415,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-Ауылдық округтері: Жібек жолы, Бірсуат, Константинов</w:t>
+              <w:t xml:space="preserve">
+Аршалы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық округтері: Жібек жолы, Бірсуат, Константинов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1601,87 +1601,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауылдық округтері: Баймырза, Бірсуат, Макинка; Мамай ауылы</w:t>
-[...35 lines deleted...]
-2 663</w:t>
+ауылдық округтері: Баймырза, Бірсуат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамай ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1749,106 +1767,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...54 lines deleted...]
-17 437,25</w:t>
+              <w:t>
+ауылдық округтері: Алакөл, Жалманқұлақ, Спиридонов, Ұзынкөл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдар: Абай, Бауман, Буравестник, Егіндікөл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 851,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1953,51 +1971,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-650</w:t>
+900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2029,142 +2047,160 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-Ауылдық округтері: Бұзылық, Двуречный, Жаныспай, Қаракөл, Красивинский, Свободный; ауылдар: Ақсай, Московский; </w:t>
-[...1 lines deleted...]
-          </w:p>
+Есіл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Красногорский кенті </w:t>
-[...35 lines deleted...]
-20 864,93</w:t>
+ауылдық округтері: Бұзылық, Двуреченый, Жаныспай, Қаракөл, Красивинский, Свободный; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдар: Ақсай, Московский;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Красногорский кенті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 577,93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2196,52 +2232,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жарқайың</w:t>
+              <w:t xml:space="preserve">
+Жарқайың </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2250,52 +2286,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Державин қаласы; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-ауылдық округтері: Жаңадала, Костычево, Нахимов, Отрадный, Уәлихан; </w:t>
+              <w:t>
+ауылдық округтері: Уәлихан, Жаңадала, Костычево, Нахимов, Отрадный;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ауылдар: Бірсуат, Гастелло, Құмсуат, Львов, Пригород, Пятигор, Үшқарасу, Тасөткел, Тассуат, Шойындыкөл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -2305,51 +2341,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83 197,1</w:t>
+86 838,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2381,124 +2417,142 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-14 344,9536</w:t>
+              <w:t xml:space="preserve">
+Жақсы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ауылдық округтері: Беловод, Жаңа Қийма, Запорожье, Ешім, Калинин, Қызылсай, Тарасов; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдар: Белағаш, Жақсы, Киевское, Новокиенка, Подгорное, Терісаққан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 239,9536</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2567,87 +2621,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауылдық округтері: Зеренді, Қанай би атындағы, Күсеп</w:t>
-[...35 lines deleted...]
-1 816</w:t>
+ауылдық округтері: Зеренді, Троицк, Қанай би, Күсеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 290</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2679,88 +2733,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-Ауылдық округтері: Барақпай, Веселов, Жамбыл, Сандықтау, Широков, Максимов; </w:t>
+Сандықтау </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ауылдық округтері: Барақпай, Веселов, Жамбыл, Максимов, Сандықтау, Широков; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәдениет ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -2770,51 +2824,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 134</w:t>
+4 668</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2883,87 +2937,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауылдық округтері: Қорғалжын, Кеңбидайық, Арықты, Майшұқыр, Қызылсай, Амангелді, Қарашалғын</w:t>
-[...35 lines deleted...]
-34 323,26</w:t>
+ауылдық округтері: Амангелді, Арықты, Қарашалғын, Кеңбидайық, Қорғалжын, Қызылсай, Майшұкыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 998,26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3032,105 +3086,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Ауылдық округтері: Шалқар, Софиевка, Рахымжан Қошқарбаев, Арайлы, Жаңаесіл, Нұресіл, Оразақ, Жарлыкөл, Родина; </w:t>
-[...53 lines deleted...]
-37 564,1077</w:t>
+ауылдық округтер: Арайлы, Жаңаесіл, Жарлыкөл, Рахымжан Қошқарбаев, Нұресіл, Оразақ, Родина, Софиевка, Шалқар; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдар; Мәншүк Мәметова, Ақмол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 656,1077</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3198,106 +3252,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...54 lines deleted...]
-19 235,369</w:t>
+              <w:t>
+ауылдық округтері: Андреевка, Бектау, Бозайғыр, Дамса, Новокубанка, Петровка, Раевка, Новоселовка, Пригородный; Шортанды кенті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19 340,369</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3394,51 +3430,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-252 687,0929</w:t>
+262 521,3429</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3576,61 +3612,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақмола облысының аумағында карантиндік арамшөп – далалық арамсояумен залалданған алаңдарға карантиндік режим енгізе отырып белгіленген карантинді аймақтар </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - Ақмола облысы әкімдігінің 28.05.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - Ақмола облысы әкімдігінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ А-5/279</w:t>
+        <w:t>№ А-3/117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -3655,52 +3691,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-№</w:t>
+              <w:t xml:space="preserve">
+№ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3764,51 +3800,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Залалданған жерлердің көлемі (гектар)</w:t>
+Залалданған алаң (гектар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3913,51 +3949,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,2826</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3989,124 +4025,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-45,0</w:t>
+              <w:t xml:space="preserve">
+Есіл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық округтері: Двуречный, Қаракөл, Красивинский, Интернациональный, Свободный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4175,51 +4211,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауылдық округтері: Ешім, Жаңа Қийма, Қызылсай</w:t>
+ауылдық округтері: Жаңа Қийма, Ешім, Қызылсай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4324,69 +4360,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Державин қаласы; </w:t>
-[...17 lines deleted...]
-ауылдық округтері: Жаңадала, Отрадный, Пятигор;</w:t>
+Державинск қаласы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ауылдық округтері: Жаңадала, Отрадный, Пятигор; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ауылдар: Бірсуат, Гастелло, Пригород, Далабай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -4508,52 +4544,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Айдабол ауылдық округі </w:t>
+              <w:t>
+Айдабол ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4621,167 +4657,136 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-Ауылдық округтері: Балкашин, Сандықтау, Широков</w:t>
+              <w:t xml:space="preserve">
+Сандықтау </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық округтері: Балқашин, Сандықтау, Широков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4794,92 +4799,60 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-132,159</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+132,8764</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5017,61 +4990,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақмола облысының аумағында орманның карантиндік зиянкесі – жұпсыз жібек көбелегімен залалданған алаңдарға карантиндік режим енгізе отырып белгіленген карантинді аймақтар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - Ақмола облысы әкімдігінің 01.03.2024 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - Ақмола облысы әкімдігінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ А-3/101</w:t>
+        <w:t>№ А-3/117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -5133,123 +5106,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандардың атауы</w:t>
-[...71 lines deleted...]
-Залалданған жерлердің көлемі (гектар)</w:t>
+Ауданның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аулдық округтердің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Залалданғаң алан (гектар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5320,51 +5293,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Балкашин ауылдық округі</w:t>
+Балкашин аулдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5423,193 +5396,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Белгород ауылдық округі</w:t>
-[...35 lines deleted...]
-35,0</w:t>
+Белгород аулдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5936,55 +5846,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>