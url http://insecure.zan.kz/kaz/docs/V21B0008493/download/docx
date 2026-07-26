--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="70e8132" w14:textId="70e8132">
+    <w:p w14:paraId="880f9f5" w14:textId="880f9f5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5846,55 +5846,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6220,31 +6220,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>