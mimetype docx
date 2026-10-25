--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="23fda2c" w14:textId="23fda2c">
+    <w:p w14:paraId="566e073" w14:textId="566e073">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,68 +76,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Кәсіпкерлік субъектілерінің тау шаңғысы курорттарына арналған жабдықтар мен техника сатып алу бойынша шығындарының бір бөлігін өтеу қағидаларын бекіту туралы</w:t>
+        <w:t>Кәсіпкерлік субъектілерінің тау шаңғысы курорттарына арналған жабдықтар мен техника сатып алуға жұмсалған шығындарының бір бөлігін өтеу қағидалары мен мөлшерін, сондай-ақ тау шаңғысы курорттарына арналған жабдықтар мен техниканы сатып алуға жұмсалатын шығындардың бір бөлігі өтелуге тиіс осындай жабдықтар мен техника тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Мәдениет және спорт министрінің 2021 жылғы 29 желтоқсандағы № 407 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 5 қаңтарда № 26382 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Тақырып жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -207,195 +255,317 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20-16) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      1. Қоса беріліп отырған:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z51" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған кәсіпкерлік субъектілерінің тау шаңғысы курорттарына арналған жабдықтар мен техника сатып алу бойынша шығындарының бір бөлігін өтеу </w:t>
+      1) Кәсіпкерлік субъектілерінің тау шаңғысы курорттарына арналған жабдықтар мен техника сатып алуға жұмсалған шығындарының бір бөлігін өтеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> мен мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z52" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Тау шаңғысы курорттарына арналған жабдықтар мен техниканы сатып алуға жұмсалатын шығындардың бір бөлігі өтелуге тиіс осындай жабдықтар мен техника </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тізбесі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Мәдениет және спорт министрлігінің Туризм индустриясы комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z4" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z5" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық қолданысқа енгізілгеннен кейін үш жұмыс күні ішінде Қазақстан Республикасы Мәдениет және спорт министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z6" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы тармақта көзделген іс-шаралар орындалғаннан кейін үш жұмыс күні ішінде іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Мәдениет және спорт министрлігінің Заң қызметі департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z7" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының мәдениет және спорт вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z8" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2022 жылғы 1 қаңтардан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -751,1347 +921,1521 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мәдениет және спорт министрінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2021 жылғы 29 желтоқсандағы № 407</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бұйрығымен бекітілген</w:t>
+              <w:t>2021 жылғы 29 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 407 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кәсіпкерлік субъектілерінің тау шаңғысы курорттарына арналған жабдықтар мен техника сатып алу бойынша шығындарының бір бөлігін өтеу қағидалары</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+        <w:t xml:space="preserve"> Кәсіпкерлік субъектілерінің тау шаңғысы курорттарына арналған жабдықтар мен техника сатып алуға жұмсалған шығындарының бір бөлігін өтеу қағидалары мен мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 30.12.2025 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 31.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 259</w:t>
+        <w:t>№ 146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (18.01.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z54" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы кәсіпкерлік субъектілерінің тау шаңғысы курорттарына арналған жабдықтар мен техниканы сатып алу бойынша шығындарының бір бөлігін өтеу қағидалары (бұдан әрі - Қағидалар) "Қазақстан Республикасындағы туристік қызмет туралы" Қазақстан Республикасы Заңының </w:t>
+      1. Осы кәсіпкерлік субъектілерінің тау шаңғысы курорттарына арналған жабдықтар мен техника сатып алуға жұмсалған шығындарының бір бөлігін өтеу қағидалары мен мөлшерін (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы туристік қызмет туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 20-16) тармақшасына сәйкес әзірленді және кәсіпкерлік субъектілерінің тау шаңғысы курорттарына арналған жабдықтар мен техниканы сатып алу бойынша шығындарының бір бөлігін өтеу (бұдан әрі – шығындардың бір бөлігін өтеу) тәртібін айқындайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+        <w:t xml:space="preserve"> 20-16) тармақшасына сәйкес әзірленген және кәсіпкерлік субъектілерінің тау шаңғысы курорттарына арналған жабдықтар мен техника сатып алуға жұмсалған шығындарының бір бөлігін өтеу тәртібі мен мөлшерін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z55" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғым пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z56" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті атқарушы орган (әкімдік) (бұдан әрі – ЖАО) – астананың, облыстың, республикалық маңызы бар қаланың әкімі басқаратын, өз құзыреті шегінде тиісті аумақта жергілікті мемлекеттік басқару мен өзін-өзі басқаруды жүзеге асыратын алқалы атқарушы орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z57" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Шаңғы курорттарына арналған жабдықтар мен техниканы сатып алуға байланысты субъектілердің шығындарының бір бөлігін өтеуге осы бұйрықпен бекітілген тізбеге сәйкес жабдықтар мен техника жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z58" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Кәсіпкерлік субъектілерінің тау шаңғысы курорттарына арналған жабдықтар мен техника сатып алуға жұмсалған шығындарының бір бөлігін өтеу тәртібі мен мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z59" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Осы Қағидаларда мынадай негізгі ұғым пайдаланылады: </w:t>
-[...135 lines deleted...]
-      4. Кәсіпкерлік субъектісі шығындардың бір бөлігін өтеуді алу үшін мәлімделген тау шаңғысы курорты орналасқан жері бойынша ЖАО-ға осы Қағидаларға қосымшаға сәйкес нысан бойынша шығындардың бір бөлігін өтеуге арналған өтінімді (бұдан әрі - өтінім) қағаз немесе электрондық нысанда пошта арқылы не қолма-қол тиісті күнтізбелік жылдың 1 маусымға дейін жібереді.</w:t>
+      4. Шығындардың бір бөлігін өтеуді алу үшін кәсіпкерлік субъектісі мәлімделген тау-шаңғы курорты орналасқан жер бойынша тиісті күнтізбелік жылдың 1 маусымына дейін ЖАО-ға осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша шығындардың бір бөлігін өтеуге өтінімді (бұдан әрі – өтінім) пошта арқылы немесе қолма-қол қағаз немесе электрондық нысанда жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      5. Кәсіпкерлік субъектісі ЖАО-ға жіберілетін өтінімге қоса береді:</w:t>
+    <w:bookmarkStart w:name="z60" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кәсіпкерлік субъектісі ЖАО-ға жолданатын өтінімге мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      1) заңды тұлға өтінім берген жағдайда - заңды тұлғаның құрылтай құжаттарының көшірмелері, жеке тұлға өтініш берген жағдайда - жеке басын куәландыратын құжаттың көшірмесі, дара кәсіпкер ретінде қызметінің басталғанын растайтын құжаттың көшірмесі, ал кәсіпкерлік субъектісінің өкілі өтінім берген кезде кәсіпкерлік субъектісінің мүдделерін білдіруге арналған нотариалды куәландырған сенімхат қосымша ұсынылады;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтінім заңды тұлға тарапынан берілген жағдайда – заңды тұлғаның құрылтай құжаттарының көшірмелері, өтінім жеке тұлға тарапынан берілген жағдайда – жеке басты куәландыратын құжаттың көшірмесі, жеке кәсіпкер ретінде қызметті бастағанын растайтын құжаттың көшірмесі, ал өтінімді кәсіпкерлік субъектісінің өкілі арқылы берген жағдайда – кәсіпкерлік субъектісінің мүдделерін білдіруге нотариалды куәландырылған сенімхат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      2) тау шаңғысы курорттарына арналған жабдықтар мен техниканы сатып алуды растайтын құжаттың көшірмесі (электрондық шот-фактуралар не сатып алу-сату шарты, кредитке сатып алған жағдайда - кредиттік шарт).</w:t>
+    <w:bookmarkStart w:name="z62" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шаңғы курорттарына арналған жабдықтар мен техниканы сатып алғанын растайтын құжаттың көшірмесі (электрондық шот-фактуралар немесе сатып алу-сату шарты, кредит арқылы сатып алынған жағдайда – кредит шарты).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...53 lines deleted...]
-      3) тау шаңғысы курорттарына арналған жабдықтар мен техниканы өткізетін кәсіпкерлік субъектісі және сатып алатын кәсіпкерлік субъектісі арасындағы тау шаңғысы курорттарына арналған жабдықтар мен техниканы қабылдау-беру актісінің көшірмесі;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шаңғы курорттарына арналған жабдықтар мен техниканы Еуразиялық экономикалық одаққа мүше емес шетелдік өндірушіден немесе сатушыдан, электрондық шот-фактуралардың цифрлық жүйесін пайдаланбай сатып алған жағдайда, сатып алуға жұмсалған шығындар тауарларға арналған кедендік декларацияның көшірмесімен (Еуразиялық экономикалық одаққа мүше емес үшінші елдерден) немесе Қазақстан Республикасының Салық кодексінің 530-бабының 2-тармағына сәйкес салық органының белгісі бар тауарларды әкелу және жанама салықтарды төлеу туралы өтініштің көшірмесімен расталады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      4) тау шаңғысы курорттарына арналған жабдықтар мен техникаға арналған техникалық паспорттардың көшірмелері;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шаңғы курорттарына арналған жабдықтар мен техниканы сататын кәсіпкерлік субъектісі мен сатып алушы кәсіпкерлік субъектісі арасындағы қабылдау-тапсыру актісінің көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      5) тау шаңғысы курортын иелену құқығын немесе оның өзге де заңды негізін растайтын құжаттың көшірмесі;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шаңғы курорттарына арналған жабдықтар мен техниканың техникалық паспорттарының көшірмелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      6) тау шаңғысы курорттарына арналған сатып алынған жабдықтар мен техниканы, оларды тау шаңғысы курорттарына жеткізгеннен, сондай-ақ монтаждағаннан және орнатқаннан кейін техникалық құралдармен жүргізілген фото- және бейнетіркеу материалдары;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) шаңғы курортына меншік құқығын немесе өзге де заңды негізде иелену құқығын растайтын құжаттың көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      7) соңғы 2 (екі) жылдағы қосылған құн салығы өсу динамикасын растайтын үзінді.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жеткізілгеннен кейін, сондай-ақ монтаждау және орнату жұмыстарынан кейін техникалық құралдармен түсірілген шаңғы курорттарына арналған сатып алынған жабдықтар мен техниканың фото және бейнефиксация материалдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:p>
-[...109 lines deleted...]
-      6. Осы Қағидалардың 5-тармағында көрсетілген келіп түскен өтінімдер мен оларға қоса берілетін құжаттарды (бұдан әрі - құжаттар топтамасы) ЖАО тіркейді және олар келіп түскен күннен бастап екі жұмыс күні ішінде толықтығын қарайды.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) соңғы 2 (екі) жылдағы қосылған құн салығының өсу динамикасын растайтын үзінді-көшірме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...15 lines deleted...]
-      7. Ұсынылған құжаттар топтамасын ЖАО мынадай жағдайларда қараусыз қайтарады:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 7) тармақшасының күші мынадай кәсіпкерлік субъектілеріне қолданылмайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
-[...15 lines deleted...]
-      1) кәсіпкерлік субъектісімен құжаттардың толық топтамасын ұсынбау;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Салық кодексінің 99 - 101-баптарына сәйкес қосылған құн салығын төлеуші болып табылмайтын субъектілерге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...15 lines deleted...]
-      2) осы Қағидалардың 4-тармағымен белгіленген мерзімдерді сақтамау.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       мемлекеттік тіркеуден өткен күнінен бастап үш жылдан аз қызметті жүзеге асыратын субъектілерге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...69 lines deleted...]
-      8. Кәсіпкерлік субъектілері ұсынған құжаттардың толық топтамасын қарау үшін ЖАО өтінімдерді қарау жөніндегі тұрақты жұмыс істейтін комиссия (бұдан әрі - комиссия) құрады.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. ЖАО-ға келіп түскен өтінімдер мен оларға қоса берілген құжаттар (бұдан әрі – құжаттар пакеті), осы Қағидалардың 5-тармағында көрсетілген, келіп түскен күнінен бастап 2 (екі) жұмыс күні ішінде тіркеледі және олардың толықтығы тұрғысынан қаралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:p>
-[...105 lines deleted...]
-      9. Комиссия құжаттар топтамасы келіп түскен күннен бастап он жұмыс күні ішінде олардың осы Қағидалардың 5-тармағына сәйкестігін қарайды.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ұсынылған құжаттар пакеті мына жағдайларда ЖАО-мен қайтарылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
-[...15 lines deleted...]
-      Құжаттар топтамасын қарау қорытындылары бойынша комиссия осы тармақтың бірінші бөлігінде көрсетілген мерзімдерде мынадай шешімдердің бірін қабылдайды:</w:t>
+    <w:bookmarkStart w:name="z74" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кәсіпкерлік субъектісі құжаттар пакетін толық ұсынбаған жағдайда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
-[...15 lines deleted...]
-      1) келіп түскен құжаттар топтамасы осы Қағидалардың 5-тармағына сәйкес келген кезде кәсіпкерлік субъектісіне шығындардың бір бөлігін өтеу туралы;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 4-тармағында белгіленген мерзімдер сақталмаған жағдайда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...15 lines deleted...]
-      2) келіп түскен құжаттар топтамасы осы Қағидалардың 5-тармағына сәйкес келмеген кезде кәсіпкерлік субъектісіне шығындардың бір бөлігін өтеуден бас тарту туралы.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖАО құжаттар пакетін келіп түскен күнінен бастап 2 (екі) жұмыс күні ішінде қайтару себептерін көрсете отырып, жазбаша хабарлама арқылы кәсіпкерлік субъектісіне қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...15 lines deleted...]
-      10. Шығындардың бір бөлігін өтеуден бас тарту үшін негіздер анықталған кезде ЖАО кәсіпкерлік субъектісіне шығындардың бір бөлігін өтеуден бас тарту туралы алдын ала шешім туралы, сондай-ақ кәсіпкерлік субъектісінің алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізудің уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар пакеті толық болмауына байланысты қайтарылған жағдайда, хабарламада жетіспейтін құжаттардың тізбесі көрсетіледі. Көрсетілген тізбе бойынша кемшіліктер жойылған кезде кәсіпкерлік субъектісі өтінімді қайта береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:p>
-[...71 lines deleted...]
-      11. Комиссияның шешімі хаттамамен ресімделеді және оған қол қойылған күннен бастап екі жұмыс күні ішінде ЖАО интернет-ресурсында орналастырылады, көшірмесі кәсіпкерлік субъектісінің атына жазбаша хабарламамен жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар пакеті өтінім беру мерзімдерінің сақталмауына байланысты қайтарылған жағдайда, кәсіпкерлік субъектісі өтінімді осы Қағидалардың 4-тармағында белгіленген мерзімдерде қайта береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...15 lines deleted...]
-      12. Кәсіпкерлік субъектілеріне шығындардың бір бөлігін өтеуді жергілікті бюджеттік бағдарламалар әкімшісі Қазақстан Республикасының қолданыстағы бюджет заңнамасына сәйкес тиісті қаржы жылына арналған жергілікті бюджетте көзделген қаражат шегінде жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Кәсіпкерлік субъектілері ұсынған құжаттардың толық топтамасын қарау үшін ЖАО өтінімдерді қарау жөніндегі тұрақты жұмыс істейтін комиссия құрады (бұдан әрі – комиссия).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
-[...15 lines deleted...]
-      13. Өтем мөлшері осы Ереженің 5-тармағының 2) тармақшасына сәйкес ұсынылған құжаттамада көрсетілген тау шаңғысы курорттарына арналған жабдықтар мен техника құнының жиырма бес пайызын құрайды.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелерінің саны тақ саннан тұрады, кемінде жеті адам болады, олардың ішінен комиссия төрағасы, төраға орынбасары тағайындалады. Комиссия хатшысы ретінде ЖАО қызметкері тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
-[...15 lines deleted...]
-      14. Шығындардың бір бөлігін өтеу Қазақстан Республикасының ұлттық валютасымен жүргізіледі. Шетелдік валюталарында жұмсалған шығындар тау шаңғысы курорттарына арналған жабдықтар мен техниканы сатып алу күніне Қазақстан Республикасы Ұлттық банкінің валюта бағамдары бойынша қайта есептеуге жатады.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия құрамына ЖАО қызметкерлері, мүдделі мемлекеттік органдардың өкілдері, тәуелсіз сарапшылар, қоғамдық бірлестіктердің және өзге де қоғамдық, үкіметтік емес салалық ұйымдардың өкілдері кіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес белгіленген тәртіппен аударады. </w:t>
+    <w:bookmarkStart w:name="z82" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Комиссия төрағасы оның қызметіне басшылық етеді, комиссия отырыстарын өткізеді, өтінімдерді қарауды ұйымдастырады және осы Қағидалардың талаптарының сақталуын қамтамасыз етеді. Төраға болмаған жағдайда оның функцияларын комиссия төрағасының орынбасары орындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
-[...15 lines deleted...]
-      16. Шығындардың бір бөлігінің орнын толтыру кезінде кәсіпкерлік субъектісі келесі бағыттар бойынша қарсы міндеттемелерді қабылдайды:</w:t>
+    <w:bookmarkStart w:name="z83" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Комиссия хатшысы комиссия отырыстарына материалдар дайындайды, комиссия мүшелеріне хабарлауды, отырыстардың хаттамаларын ұйымдастыруды және тіркеуді, сондай-ақ материалдарды сақтауды қамтамасыз етеді және дауыс беруге қатыспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
-[...15 lines deleted...]
-      1) жұмыскерлер санын ұлғайту;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Комиссия туралы ережені және оның дербес құрамын ЖАО бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
-[...15 lines deleted...]
-      2) қосылған құн салығын ұлғайту.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Комиссия құжаттар топтамасы келіп түскен күннен бастап 10 (он) жұмыс күні ішінде оларды осы Қағидалардың 5-тармағына сәйкестігі тұрғысынан қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:p>
-[...110 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар топтамасын қарау нәтижелері бойынша комиссия осы тармақтың бірінші бөлігінде көрсетілген мерзімде мынадай шешімдердің бірін қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z87" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұсынылған құжаттар топтамасы осы Қағидалардың 5-тармағына сәйкес келген жағдайда, кәсіпкерлік субъектісінің шығындарының бір бөлігін өтеу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z88" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұсынылған құжаттар топтамасы осы Қағидалардың 5-тармағына сәйкес келмеген жағдайда, кәсіпкерлік субъектісінің шығындарының бір бөлігін өтеуден бас тарту туралы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z89" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Ұсынылған құжаттар мен мәліметтердің дұрыстығына және (немесе) түпнұсқалығына қатысты күмән туындаған жағдайда, ЖАО туындаған күмәндерді жоюға және қосымша мәліметтер алуға бағытталған шараларды дербес қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z90" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, осы Қағидалардың 12-тармағында көзделген мерзім 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z91" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мерзімді ұзарту туралы уәжді шешімді ЖАО осы Қағидалардың 13-тармағында көзделген шешім қабылданған күннен бастап 2 (екі) жұмыс күні ішінде кәсіпкерлік субъектісіне жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z92" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Құжаттар мен мәліметтерді тексеру нәтижелері бойынша шығындардың бір бөлігін өтеуден бас тарту үшін негіздер анықталған жағдайда, ЖАО кәсіпкерлік субъектісін алдын ала бас тарту туралы шешім, сондай-ақ алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдау өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z93" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің 73-бабына сәйкес комиссия шешім қабылдағанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау субъект хабарламаны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z94" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша комиссия шешімінің негізінде ЖАО кәсіпкерлік субъектісіне шығындардың бір бөлігін өтеу туралы шешім шығарады немесе шығындардың бір бөлігін өтеуден бас тарту туралы уәжді жауап жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z95" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Комиссия отырыстары көзбе-көз нысанда және (немесе) бейнеконференцбайланыс арқылы өткізіледі және аудио- және (немесе) бейнетіркеуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z96" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Комиссия кәсіпкерлік субъектісін субсидиялау немесе субсидиялаудан бас тарту туралы шешімді ашық дауыс беру арқылы отырысқа қатысқан мүшелердің көпшілік даусымен қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z97" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыстар тең болған жағдайда комиссия төрағасының дауысы шешуші болып табылады, ал ол болмаған жағдайда – комиссия төрағасының орынбасарының дауысы шешуші болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z98" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Дауыс беру нәтижелері мен комиссияның қабылдаған шешімі хаттамамен ресімделеді және оған қол қойылған күннен бастап 2 (екі) жұмыс күні ішінде ЖАО интернет-ресурсында орналастырылады, сондай-ақ оның көшірмесі кәсіпкерлік субъектісіне жазбаша хабарлама түрінде жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z99" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Кәсіпкерлік субъектілерінің шығындарының бір бөлігін өтеу тиісті қаржы жылына жергілікті бюджетте көзделген қаражат шегінде жергілікті бюджеттік бағдарламалар әкімшісі арқылы Қазақстан Республикасының қолданыстағы заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z100" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Шаңғы курорттарына арналған жабдықтар мен техниканың құнының, осы Қағидалардың 5-тармағының 2) тармақшасына сәйкес ұсынылған құжаттарда көрсетілген мөлшерінің 25 (жиырма бес) пайызы мөлшерінде өтеу жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z101" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Шығындардың бір бөлігін өтеу Қазақстан Республикасының ұлттық валютасында жүзеге асырылады. Шетел валютасында жұмсалған шығындар жабдықтар мен техниканы сатып алу күніне Қазақстан Республикасы Ұлттық Банкінің валюта бағамдары бойынша қайта есептелуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z102" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Жергілікті бюджеттік бағдарламалар әкімшісі шығындардың бір бөлігін өтеу сомаларын өтінімде көрсетілген, екінші деңгейдегі банкте ашылған кәсіпкерлік субъектісінің есеп айырысу шотына бюджет заңнамасында белгіленген тәртіппен, оның ішінде Қазақстан Республикасы Қаржы министрінің 2025 жылғы 22 сәуірдегі №185 бұйрығымен бекітілген "Бюджеттік өтінімді жасау, ұсыну және қарау қағидаларына" сәйкес, қаражат түскен күннен бастап 15 (он бес) жұмыс күні ішінде аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z103" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Шығындардың бір бөлігін өтеуді алған жағдайда кәсіпкерлік субъектісі келесі бағыттар бойынша қарсы міндеттемелер қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z104" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызметкерлер санын ұлғайту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z105" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосылған құн салығы түсімін ұлғайту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z106" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 2) тармақшасының ережесі мынадай кәсіпкерлік субъектілеріне қолданылмайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z107" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Салық кодексінің 99 – 101 - баптарына сәйкес қосылған құн салығын төлеушілер болып табылмайтын субъектілерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z108" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тіркеуден өткен сәтінен бастап үш жылдан аз уақыт қызметін жүзеге асыратын субъектілерге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z109" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарсы міндеттемелер ЖАО мен кәсіпкерлік субъектісі арасында жасалатын келісімде көзделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z110" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. ЖАО тоқсан сайын, есепті тоқсаннан кейінгі айдың 20 (жиырмасыншы) кешіктірмей, уәкілетті органға қаржы жылының басынан бастап өспелі қорытындымен есепті тоқсан үшін төленген сомаларды көрсете отырып, шығындардың бір бөлігін өтеу туралы ақпаратты электрондық түрде ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z111" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Шығындардың бір бөлігін өтеуді бақылау, мониторингтеу және іске асыру Қазақстан Республикасының бюджет заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2125,825 +2469,945 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кәсіпкерлік субъектілерінің</w:t>
+              <w:t>Кәсіпкерлік субъектілерінің тау шаңғысы курорттарына арналған жабдықтар мен техника сатып алуға жұмсалған шығындарының бір бөлігін өтеу қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үлгі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тау шаңғысы курорттарына</w:t>
+              <w:t>кімге: ______________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арналған жабдықтар мен</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>техника сатып алу бойынша</w:t>
+              <w:t>(ЖАО атауы)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шығындарының бір бөлігін</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өтеу қағидаларына</w:t>
+              <w:t>кімнен: ___________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
-[...64 lines deleted...]
-              <w:t>атауы)</w:t>
+              <w:t>(кәсіпкерлік субъектісінің атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkStart w:name="z118" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тау шаңғысы курорттарына арналған жабдықтар мен техниканы сатып алуға байланысты кәсіпкерлік субъектілерінің шығындарының бір бөлігін өтеу туралы өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z119" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тау шаңғысы курорттарына арналған жабдықтар мен техниканы сатып алуға жұмсалған шығындардың бір бөлігін өтеу туралы өтінімді қарастыруыңызды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z120" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кәсіпкерлік субъектісі туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...307 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z121" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлға үшін: бизнес-сәйкестендіру нөмірі (БСН) ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z122" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшының тегі, аты, әкесінің аты (ол болған жағдайда) _______________ нақты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z123" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      орналасқан жерінің мекенжайы ______________________________ ұялы байланыс </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z124" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абоненттік құрылғысының телефон нөмірі _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z125" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеке тұлға үшін: тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z126" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________ жеке сәйкестендіру нөмірі (ЖСН) _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z127" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіпкерлік субъектісі ретінде қызметті бастау туралы хабарлама нөмірі _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z128" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жеке басты куәландыратын құжат: нөмірі ________________________ кім бергені </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z129" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________ берілген күні ________ тұрғылықты жерінің мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z130" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________ ұялы байланыс абоненттік құрылғысының телефон нөмірі </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z131" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z132" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тау шаңғысы курорттарына арналған техника мен жабдықтар туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z133" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="85"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Тау шаңғысы курорттарына арналған жабдықтар мен техника атауы</w:t>
+Тау шаңғысы курорттарына арналған техника мен жабдықтардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z135" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Бағасы</w:t>
             </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Құны (теңге)</w:t>
+              <w:t>
+(теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Саны (дана)</w:t>
+Саны (бірлік)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z139" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
             </w:r>
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3019,68 +3483,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z144" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+</w:t>
             </w:r>
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3156,68 +3632,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z149" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+</w:t>
             </w:r>
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3273,254 +3761,644 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z154" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Екінші деңгейдегі банкте ашылған кәсіпкерлік субъектісінің есеп айырысу шотының деректемелері: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z155" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қағидалардың 5-тармағына сәйкес өтінімге қоса берілетін құжаттардың, кәсіпкерлік субъектілерінің тау шаңғысы курорттарына арналған жабдықтар мен техниканы сатып алуға жұмсаған шығындарының бір бөлігін өтеу мөлшерінің, сондай-ақ сатып алуға жұмсалған шығындарының бір бөлігі өтелуге жататын тау шаңғысы курорттарына арналған жабдықтар мен техникенің тізбесі (бұдан әрі – Қағидалар):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z156" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)_______________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z157" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)_______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z158" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймын, оның ішінде "Қалпына келтіру және банкроттық туралы" Қазақстан Республикасының Заңына сәйкес банкрот болып табылмайтынымды, банкроттық немесе тарату рәсіміне жатпайтынымды растаймын және дербес деректерді жинауға, өңдеуге, сақтауға, жүктеуге және пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z159" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәлімделген құжаттар мен мәліметтердің Қағидаларда көзделген талаптарға сәйкес келетінін растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z160" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z161" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кәсіпкерлік субъектісінің басшысының (өкілінің) қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z162" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр қою орны (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z163" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінім берілген күні: 20_ жылғы "____" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мәдениет және спорт министрінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2021 жылғы 29 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 407 бұйрығымен бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z168" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сатып алу бойынша шығындарының бір бөлігі өтелуге тиісті тау-шаңғы курорттарына арналған жабдықтар мен техниканың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ұсынылған ақпараттың дұрыстығын, оның ішінде банкрот болмағанымды, "Оңалту және банкроттық туралы" Қазақстан Республикасының </w:t>
-[...111 lines deleted...]
-    </w:p>
+      Ескерту. Бұйрық тізбемен толықтырылды – ҚР Туризм және спорт министрінің м.а. 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Арқан жолдары (травелаторлар (лента түріндегі көтергіштер), буксирлік (ілмекті көтергіш), арқанды-орындық жол, гондолалы жол (кабина түрінде), комби (аралас жол: кабина және орындық), бейби-лифт (тірексіз ілмекті көтергіш);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z170" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Трассаларды жасанды қармен жабдықтау жүйесі (жылжымалы қар генераторлары, стационарлық қар генераторлары, қар зеңбіректері мен қар пистолеттері);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z171" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қар тығыздаушы техника (ратрактар).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3558,55 +4436,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3932,31 +4810,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>