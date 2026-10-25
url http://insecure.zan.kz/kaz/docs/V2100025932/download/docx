--- v0 (2025-10-01)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5a1f97d" w14:textId="5a1f97d">
+    <w:p w14:paraId="8c0c9bd" w14:textId="8c0c9bd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне банк, сақтандыру қызметін және бағалы қағаздар нарығын реттеу мәселелері бойынша өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 13 желтоқсандағы № 107 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 23 желтоқсанда № 25932 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 13 желтоқсандағы № 107 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 23 желтоқсанда № 25932 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -309,62 +309,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -413,51 +414,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">дамыту Агенттігінің Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2498,242 +2499,120 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-қосымшаға сәйкес нысан бойынша есепті кезең ішінде жасасқан, сондай-ақ есепті күнгі жағдай бойынша қолданыста болған банк конгломератының топішілік мәмілелері бойынша мәліметтер жинау бойынша есепте көзделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк конгломератына қатысушылардың арасындағы топішілік мәмілелер бойынша банк конгломератына қатысушылардың бір-біріне талаптарының сомасын есептеу кезінде туынды қаржы құралдары көрсетілген қаржы құралдарының нақтылы құнының № 170 Нормативтерге 7-қосымшаға сәйкес Туынды қаржы құралдары үшін кредиттік тәуекел коэффициенттерінің кестесінде көрсетілген туынды қаржы құралдары үшін кредиттік тәуекел коэффициентіне көбейтіндісі ретінде есептеледі.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...44 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.07.2026 жылғы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "5. Уәкілетті органның банкті консервациялау туралы шешімінің көшірмесі ол шығарылған күні банктің бірінші басшысын (оның орнындағы адамды) уәкілетті органға шақыру арқылы тапсырылады немесе электрондық, факсимильдік немесе өзге байланыс құралдары арқылы банкке жіберіледі немесе уәкілетті органның қызметкері банктің орналасқан жері бойынша қолма-қол жеткізеді.</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес банкте сақталуға тиіс құжаттарды банктің мүлкін қабылдау-өткізу актісі бойынша береді.".</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3113,68 +2992,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қайда ұсынылады: қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3342,4158 +3221,4159 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мың теңге)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="775"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="394"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="241" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтегенге дейінгі мерзім</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 айға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="326" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 айдан 3 айға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="326" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 айдан 6 айға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="326" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6 айдан 1 жылға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="326" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 жылдан 3 жылға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="326" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 жылдан 5 жылға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 жылдан 10 жылға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="326" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="326" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="326" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="326" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="326" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Активтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салымдар - барлығы, оның ішінде:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мынадай талаптардың біріне сәйкес келетін: күмәнді борыштар бойынша резервті шегергенде, Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВ-"-тен төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандард энд Пурс) ұлттық шкаласы бойынша "kzBB"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар (негізгі борыштың және есептелген сыйақының сомаларын есептегенде); күмәнді борыштар бойынша резервті шегергенде Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "А-"-тен төмен емес шетел валютасындағы ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент-бас банктері резидент-еншілес банктер болып табылатын Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар (негізгі борыштың және есептелген сыйақының сомаларын есептегенде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күмәнді борыштар бойынша резервті шегергенде, Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В"-дан "В+"-ке дейінгі ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандард энд Пурс) ұлттық шкаласы бойынша "kzВ+"-тен "kzВВ-"-ке дейінгі рейтингтік бағасы бар Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар (негізгі борыштың және есептелген сыйақының сомаларын есептегенде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күмәнді борыштар бойынша резервті шегергенде, Қазақстан Республикасының Қаржы министрлігі және Қазақстан Республикасының Ұлттық Банкі шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздары (оның ішінде шет мемлекеттердің заңнамасына сәйкес эмиссияланған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күмәнді борыштар бойынша резервті шегергенде, Қазақстан Республикасының жергілікті атқарушы органдары шығарған, Қазақстан Республикасының аумағында қызметін жүзеге асыратын қор биржасының ресми тізіміне енгізілген борыштық бағалы қағаздар (негізгі борыш пен есептелген сыйақы сомаларын есептегенде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қызметін Қазақстан Республикасының аумағында жүзеге асыратын қор биржасының ресми тізіміне кіретін Қазақстан Республикасының заңды тұлғаларының мемлекеттік емес бағалы қағаздары, оның ішінде:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күмәнді борыштар бойынша резервті шегергенде, Standard &amp; Poor's (стандарт энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВ-"-тен төмен емес ұзақмерзімді кредиттік рейтингі немесе басқа рейтинг агенттіктерінің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (стандарт энд Пурс) ұлттық шкаласы бойынша "kzBB"-тен төмен емес рейтингтік бағасы немесе басқа рейтинг агенттіктерінің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар эмитенттердің акциялары және осы акциялар базалық активі болып табылатын депозитарлық қолхаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күмәнді борыштар бойынша резервті шегергенде, 1.4.1-жолда көрсетілген акцияларды қоспағанда, қазақстан қор биржасы индексінің өкілдік тізіміндегі эмитенттердің акциялары және осы акциялар базалық активі болып табылатын депозитарлық қолхаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күмәнді борыштар бойынша резервті шегергенде, Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің халықаралық шкаласы бойынша "В"- тен "В+"-ке дейінгі ұзақмерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандарт энд Пурс) ұлттық шкаласы бойынша "kzB+"-тан "kzBВ-"-қа дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар эмитенттердің акциялары және осы акциялар базалық активі болып табылатын депозитарлық қолхаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7505,3012 +7385,3012 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> бекітілген Эмитенттерге және олардың қор биржасында айналысқа жіберілетін (жіберілген) бағалы қағаздарына, сондай-ақ қор биржасы тізімінің жекелеген санаттарына қойылатын талаптарға (бұдан әрі - № 54 талаптар) сәйкес айналысқа жіберілген акциялар және осы акциялар базалық активі болып табылатын депозитарлық қолхаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күмәнді борыштар бойынша резервті шегергенде, Қазақстан Республикасының бағалы қағаздар нарығы туралы заңнамасына және Standard &amp; Poor's (Стандард энд Пурс) халықаралық шкаласы бойынша "ВВ-" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (стандарт энд Пурс) ұлттық шкаласы бойынша "kzВВ" төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар (эмитент) басқа мемлекеттердің заңнамасына сәйкес шығарылған борыштық бағалы қағаздар (негізгі борыш пен есептелген сыйақы сомаларын есептегенде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күмәнді борыштар бойынша резервті шегергенде, Қазақстан Республикасының бағалы қағаздар нарығы туралы заңнамасына және Standard &amp; Poor's (Стандард энд Пурс) халықаралық шкаласы бойынша "В"-дан "В+"-ке дейінгі ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандард энд Пурс) ұлттық шкаласы бойынша "kzB+"-тен "kzBВ-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар (эмитент) шет мемлекеттердің заңнамасына сәйкес шығарылған борыштық бағалы қағаздар (негізгі борыш пен есептелген сыйақы сомаларын есептегенде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күмәнді борыштар бойынша резервті шегергенде, 1.4.5 және 1.4.6-жолдарда көрсетілген борыштық бағалы қағаздарды қоспағанда, № 54 талаптарға сәйкес қор биржасына айналысқа жіберілген борыштық бағалы қағаздар (негізгі борыш пен есептелген сыйақы сомаларын есептегенде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күмәнді борыштар бойынша резервті шегергенде, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының акциялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күмәнді борыштар бойынша резервті шегергенде, Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес тәуелсіз рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері шығарған, мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетелдік ұйымдар шығарған мемлекеттік емес бағалы қағаздар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күмәнді борыштар бойынша резервті шегергенде, Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ-"-тен төмен емес халықаралық рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар эмитенттердің акциялары және осы акциялар базалық активі болып табылатын депозитарлық қолхаттар;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күмәнді борыштар бойынша резервті шегергенде, Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ-"-тен төмен емес халықаралық рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар борыштық бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10522,5603 +10402,5603 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> белгіленген Сақтандыру (қайта сақтандыру) ұйымының және сақтандыру тобының пруденциялық нормативтерінің және сақталуға міндетті өзге де нормалар мен лимиттердің нормативтік мәндерінің және оларды есептеу әдістемесінің (бұдан әрі - Нормативтер) 39-тармағында айқындалған халықаралық қаржы ұйымдарының бағалы қағаздары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лондон бағалы металдар қауымдастығы (London Bullіon Market Assocіatіon) қабылдаған және осы қауымдастықтың құжаттарында "Лондон сапалы жеткізу" стандарты ("London Good Delіvery") ретінде белгіленген халықаралық сапа стандарттарына сәйкес келетін тазартылған бағалы металдар және металл депозиттер, оның ішінде Қазақстан Республикасының "Standard &amp; Poor's" агенттігінің халықаралық шкаласы бойынша "АА"-дан төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент банктеріндегі металл депозиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пайлар - барлығы, оның ішінде:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.10.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күмәнді борыштар бойынша резервті шегергенде, Нормативтердің 38-бабының 12) тармақшасының талаптарына сәйкес келетін пайлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.10.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күмәнді борыштар бойынша резервті шегергенде, Нормативтердің 38-бабының 13) тармақшасының талаптарына сәйкес келетін пайлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.10.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күмәнді борыштар бойынша резервті шегергенде, ашық және аралық инвестициялық пай қорларының пайлары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормативтердің 38-бабының 15) тармақшасының талаптарына сәйкес келетін исламдық қаржыландыру құралдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Баланс бойынша активтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сақтандыру сыныптары бойынша міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өмірді сақтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аннуитеттік сақтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жазатайым оқиғалардан сақтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауырған жағдайдан сақтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гэп көрсеткіші (1-жол - 3-жол)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гэп-тің активтердің пайызымен берілген көрсеткіші (4-жол/2-жол)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кумулятивтік гэп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9019" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Активтердің пайызымен берілген кумулятивтік гэп (6-жол/2-жол)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16457,248 +16337,248 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">арналған гэп-талдау нысанына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсіндірме </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z40" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Өмірді сақтандыру" саласында қызметін жүзеге асыратын сақтандыру ұйымдарына арналған гэп-талдау (индексі - GAP-LІ1, кезеңділігі - тоқсан сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z41" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z42" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсіндірме (бұдан әрі – Түсіндірме) "Өмірді сақтандыру" саласында қызметін жүзеге асыратын сақтандыру ұйымдарына арналған гэп-талдау" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z43" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды "өмірді сақтандыру" саласында қызметін жүзеге асыратын сақтандыру ұйымы тоқсан сайын, есепті кезеңінің соңындағы жағдай бойынша толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z44" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанды толтыру кезінде пайдаланылатын өлшем бірлігі мың теңгемен және пайызбен (үтірден кейінгі екінші белгіге дейін) белгіленеді. 500 (бес жүз) теңгеге дейінгі сома 0 (нөлге) дейін дөңгелектенеді, ал 500 (бес) жүзге тең және одан көп сома 1000 (бір мың) теңгеге дейін дөңгелектенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z45" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанға бірінші басшы немесе оның гэп-талдауға қол қоюға уәкілетті тұлға, сондай-ақ тәуекелдерді басқару бөлімшесінің басшысы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z46" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z47" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 10-бағанда өтеу мерзімі жоқ активтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z48" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 6-жолда кумулятивтік гэп мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -16790,55 +16670,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17164,31 +17044,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>