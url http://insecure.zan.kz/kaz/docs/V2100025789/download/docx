--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3a92ed7" w14:textId="3a92ed7">
+    <w:p w14:paraId="453b695" w14:textId="453b695">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Апостиль қоюдың бірыңғай қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Әділет министрінің м.а. 2021 жылғы 4 қарашадағы № 950, Қазақстан Республикасы Ішкі істер министрінің 2021 жылғы 15 қарашадағы № 702, Қазақстан Республикасы Қаржы министрінің 2021 жылғы 16 қарашадағы № 1182, Қазақстан Республикасы Жоғарғы Сотының жанындағы Соттардың қызметін қамтамасыз ету департаменті (Қазақстан Республикасы Жоғарғы Соты аппараты) басшысының 2021 жылғы 16 қарашадағы № 30, Қазақстан Республикасы Мәдениет және спорт министрінің 2021 жылғы 24 қарашадағы № 363, Қазақстан Республикасы Бас Прокурорының м.а. 2021 жылғы 24 қарашадағы № 155, Қазақстан Республикасы Білім және ғылым министрінің 2021 жылғы 29 қарашадағы № 574 және Қазақстан Республикасы Қорғаныс министрінің 2021 жылғы 8 желтоқсандағы № 851 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 15 желтоқсанда № 25789 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Әділет министрінің м.а. 2021 жылғы 4 қарашадағы № 950, Қазақстан Республикасы Ішкі істер министрінің 2021 жылғы 15 қарашадағы № 702, Қазақстан Республикасы Қаржы министрінің 2021 жылғы 16 қарашадағы № 1182, Қазақстан Республикасы Жоғарғы Сотының жанындағы Соттардың қызметін қамтамасыз ету департаменті (Қазақстан Республикасы Жоғарғы Соты аппараты) басшысының 2021 жылғы 16 қарашадағы № 30, Қазақстан Республикасы Мәдениет және спорт министрінің 2021 жылғы 24 қарашадағы № 363, Қазақстан Республикасы Бас Прокурорының м.а. 2021 жылғы 24 қарашадағы № 155, Қазақстан Республикасы Білім және ғылым министрінің 2021 жылғы 29 қарашадағы № 574 және Қазақстан Республикасы Қорғаныс министрінің 2021 жылғы 8 желтоқсандағы № 851 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 15 желтоқсанда № 25789 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Шетелдік ресми құжаттарды заңдастыру талап етудің күшін жоятын конвенция (Гаага, 1961 жылғы 5 қазан) ережелерін іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2001 жылғы 24 сәуірдегі № 545 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -328,50 +328,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бірлескен бұйрық оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2720,744 +2721,900 @@
         <w:t xml:space="preserve">
       1. Осы Апостиль қоюдың бірыңғай </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) апостиль қою тәртібі мен шарттарын белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ішкі істер министрінің 17.04.2026 № 283, ҚР Қаржы министрінің м.а. 28.03.2026 № 204, ҚР Сот әкімшілігі басшысының 31.03.2026 № 2, ҚР Мәдениет және ақпарат министрінің м.а. 31.03.2026 № 143-НҚ, ҚР Бас Прокурорының 29.04.2026 № 68, ҚР Оқу-ағарту министрінің 09.04.2026 № 82-НҚ, ҚР Ғылым және жоғары білім министрінің 23.04.2026 № 208 және ҚР Қорғаныс министрінің 04.04.2026 № 330 (12.07.2026 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) апостиль - құжатқа қол қойған адамның қолын және оның өкілеттіктерін, сондай-ақ осы қағаз немесе электрондық нысандағы құжат бекітілген мөрдің немесе мөртаңбаның түпнұсқалығын растайтын арнайы мөртаңба;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) апостиль қоятын адамдар – уәкілетті мемлекеттік органдардың апостиль қою жөніндегі функцияларды орындайтын лауазымды адамдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Е-Апостиль" ақпараттық жүйесі (бұдан әрі - Е-Апостиль АЖ) – құжаттарды тіркеуге және апостиль "мөртаңбасын" электрондық түрде беруге арналған, апостиль қойылған құжаттардың орталықтандырылған есебі мен бірыңғай архивін қамтамасыз ететін ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "жұлдызша" - құжат парақтары бекітілген жерге жабыстырылатын және оған апостиль қойған мемлекеттік органның елтаңбалы мөрі қойылатын тығыз қағаз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) құжат - материалдық жеткізгіште дәлме-дәл жазып алынған, сәйкестендіруге мүмкіндік беретін ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) құжаттарды тіркеу кітабы - қағаз тасығышта ұсынылған апостиль қойылған құжаттарды тіркеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) "Құжаттардың бірыңғай электрондық архиві" ақпараттық жүйесі – (бұдан әрі – ҚБЭА АЖ) бұл құжаттарды ақпараттық іздеу функционалы бар Қазақстан Республикасы Ұлттық архив қорының құжаттарын автоматтандырылған есепке алудың бірыңғай жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) уәкілетті мемлекеттік органдар – "Шетелдік ресми құжаттарды заңдастыруды талап етудің күшін жоятын конвенция (Гаага, 1961 жылғы 5 қазан) ережелерін іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2001 жылғы 24 сәуірдегі № 545 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> орындау үшін апостиль қоятын мемлекеттік органдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) электрондық құжат - ақпарат электрондық-цифрлық нысанда ұсынылған және электрондық цифрлық қолтаңба арқылы куәландырылған құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) электрондық тіркелім - апостиль қойылған құжаттардың электрондық тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) "электрондық үкіметтің" веб-порталы (бұдан әрі - портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесін" білдіретін ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) "Электрондық үкімет" шлюзі (бұдан әрі – ЭҮШ) – "электрондық үкіметтің" ақпараттандыру объектілерін өзге де ақпараттандыру объектілерімен интеграциялауға арналған ақпараттық жүйе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Апостиль қоюға жататын ресми құжаттар ретінде "Қазақстан Республикасының Шетелдік ресми құжаттарды заңдастыру талаптарын жоятын конвенцияға қосылуы туралы" Қазақстан Республикасының Заңымен ратификацияланған Шетелдік ресми құжаттарды заңдастыру талаптарын жоятын Конвенцияның (бұдан әрі - Конвенция) 1-бабына сәйкес құжаттар қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Апостиль:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шет елде Қазақстан Республикасының елшіліктері немесе консулдық мекемелері жасаған құжаттарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) коммерциялық немесе кедендік операцияларға тікелей қатысы бар әкімшілік құжаттарға қойылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Апостиль "Шетелдік ресми құжаттарды заңдастыруды талап етудің күшін жоятын конвенция (Гаага, 1961 жылғы 5 қазан) ережелерін іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2001 жылғы 24 сәуірдегі № 545 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулыға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - Қаулы) сәйкес жасалған шаршы клише - мөртаңба нысанында болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Апостиль мөртаңбасы нысанынан тыс, төменде "Осы апостиль тек қол қойған адамның қолының, лауазымының/атағының түпнұсқалылығын және құжатқа қойылған мөр мен мөртаңбаның түпнұсқалылығын куәландырады және ол қойылған құжаттың мазмұнын растамайды" деген мәтін көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Конвенцияға қатысушы мемлекеттер аумағында жасалған, Конвенция талаптарына сәйкес апостиль қойылған ресми құжаттар Қазақстан Республикасы аумағында қосымша заңдастырусыз танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қаулыға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті мемлекеттік органдар өздерінің аумақтық органдарына ресми құжаттарға апостиль қою өкілетін беруге құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөртаңбадағы бағандар мемлекеттік тілде ғана толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Уәкілетті мемлекеттік органдарда өздерінің ведомстволық бағынысты органдарының лауазымды адамдарының және апостиль қоюға ресми құжаттар келіп түсетін басқа да адамдардың қолдарының үлгілері сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Апостильді қою үшін ұсынылатын құжаттар анық және нақты жазылуға, лауазымды адамдардың қолдары және мөрлердің бедері анық болуға тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Ресми құжаттарға апостиль қою саласында мемлекеттік қызметтер көрсету "Мемлекеттік және әлеуметтік жауапты қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілген мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес бекітілген Мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге сәйкес жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Әділет министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ішкі істер министрінің 17.04.2026 № 283, ҚР Қаржы министрінің м.а. 28.03.2026 № 204, ҚР Сот әкімшілігі басшысының 31.03.2026 № 2, ҚР Мәдениет және ақпарат министрінің м.а. 31.03.2026 № 143-НҚ, ҚР Бас Прокурорының 29.04.2026 № 68, ҚР Оқу-ағарту министрінің 09.04.2026 № 82-НҚ, ҚР Ғылым және жоғары білім министрінің 23.04.2026 № 208 және ҚР Қорғаныс министрінің 04.04.2026 № 330 (13.03.2026 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2- тарау. Қағаз түрінде апостиль қою тәртібі мен шарттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Қағаз нысанда апостиль қою Конвенцияның қатысушысы ретінде Қазақстан Республикасының мемлекеттік органдарынан (мекемелерінен), лауазымды адамдарынан немесе нотариустарынан ғана шығатын ресми құжаттардың түпнұсқаларында жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының аумағында түпнұсқаларға апостильді қою үшін өзге егеменді мемлекеттердің (КСРО құрамындағы бұрынғы одақтас республикалардың) мемлекеттік органдары (мекемелері), лауазымды адамдары немесе нотариустары берген құжаттар қабылданбайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Апостиль құжаттың мәтіннен бос орнында не оның арғы бетінде қойылады және уәкілетті мемлекеттік органның елтаңбалық мөрімен бекітіледі. Көлемі бір парақтан асатын құжатта парақтар тігілуі, баумен байлануы және мөрмен бекітілуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Апостиль, оны ұсынылған құжатқа қою мүмкін емес болған жағдайда қағаздың бөлек парағында қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл жағдайда құжаттың парақтары мен апостилі бар парақ кез келген түсті жіппен (не арнайы жіңішке баумен, лентамен) бірге тігу жолымен бекітіледі және нөмірленеді, бұл туралы "жұлдызшада" тиісті жазу жүргізіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3486,444 +3643,810 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бекітілген парақтардың саны апостильді қоятын адамның қолымен расталады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Апостиль қойылған парақ көрсетілген әдіспен және құжаттың мұқабасы қатты болған жағдайда да құжатқа тігілуге тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Апостильдегі мәтін теріледі немесе қолмен анық жазылады, өшірулерге жол берілмейді. Апостильдің мәтініне өзгерістер енгізуге және оның мөртаңбасындағы жолдардың орналасу ретін өзгертуге жол берілмейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Апостильдің мөртаңбасын ксерокөшірме әдісімен немесе куәландырылатын құжаттарға тігу үшін өзге де жолмен апостильді парақтан дайындауға жол берілмейді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Апостиль нақ мөртаңбаның бедері ретінде қойылады. Апостильдің мөртаңбасы компьютерлік тәсілмен орындалуы мүмкін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Егер құжатқа бірнеше адам қол қойса, апостильде жоғары тұратын лауазымды адамның қолы куәландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Құжатта лауазымды адамның қолы мен оның тегі көзделмеген, ал құжат мемлекеттік органнан (мекемеден) шыққан жағдайларда апостиль мөртаңбасының 2-ші жолында "қолы көзделмеген" деп көрсетіледі, ал 3 және 4-ші жолдарда құжат шығатын органның атауы жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Апостиль қою үшін ұсынылған құжаттарды тіркеу осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 - қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды тіркеу кітабында (бұдан әрі-Кітап) жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Кітап тігіледі, оның парақтары нөмірленеді және апостиль қоятын адамның қолымен және осы Кітап жүргізілетін уәкілетті мемлекеттік органның елтаңбалы мөрімен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Кітапқа жазу мемлекеттік баж төленгені туралы түбіртек ұсынылғаннан және құжатқа апостиль қойылғаннан кейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Кітапта өшіруге жол берілмейді, ал түзетулер апостиль қоятын, Кітапты жүргізуге жауапты адамның қолы қойылып ескертілуі тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3- тарау. Электрондық нысанда апостиль қою тәртібі мен шарттары</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ішкі істер министрінің 17.04.2026 № 283, ҚР Қаржы министрінің м.а. 28.03.2026 № 204, ҚР Сот әкімшілігі басшысының 31.03.2026 № 2, ҚР Мәдениет және ақпарат министрінің м.а. 31.03.2026 № 143-НҚ, ҚР Бас Прокурорының 29.04.2026 № 68, ҚР Оқу-ағарту министрінің 09.04.2026 № 82-НҚ, ҚР Ғылым және жоғары білім министрінің 23.04.2026 № 208 және ҚР Қорғаныс министрінің 04.04.2026 № 330 (12.07.2026 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Электрондық форматтағы апостиль берілген Portable Document Format (PDF) файылы түрінде уәкілетті мемлекеттік органның лауазымды адамының немесе оны ауыстыратын адамның ЭЦҚ қойылған ресми құжаттың электрондық немесе сканерленген көшірмесімен бірге қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Апостиль қою үшін ұсынылған құжат электрондық түрде немесе құжаттың түпнұсқасын сканерлеу арқылы ұсынылады (ксерокөшірмелерден сканерлеуге жол берілмейді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Апостиль қою үшін ұсынылған құжат қағаз жеткізгіштегі құжатты сканерлеу арқылы түпнұсқаға дәл сәйкес келуге тиіс (мәтінді түзетуге немесе өшіруге жол берілмейді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ішкі істер министрінің 17.04.2026 № 283, ҚР Қаржы министрінің м.а. 28.03.2026 № 204, ҚР Сот әкімшілігі басшысының 31.03.2026 № 2, ҚР Мәдениет және ақпарат министрінің м.а. 31.03.2026 № 143-НҚ, ҚР Бас Прокурорының 29.04.2026 № 68, ҚР Оқу-ағарту министрінің 09.04.2026 № 82-НҚ, ҚР Ғылым және жоғары білім министрінің 23.04.2026 № 208 және ҚР Қорғаныс министрінің 04.04.2026 № 330 (12.07.2026 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Лауазымды тұлға апостиль қоюға жататын электрондық құжатта Е-Апостиль АЖ немесе ҚБЭА АЖ арқылы электрондық апостиль қалыптастырады және ЭҮШ арқылы уәкілетті тұлғаның ЭЦҚ қойылған мемлекеттік қызмет көрсету нәтижесін порталдағы өтініш берушінің "Жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Электрондық апостиль портал арқылы уәкілетті мемлекеттік орган өтініш беру кезінде берген қорғаныс кодын қолдана отырып, жүктеп алу жолымен береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Электрондық апостиль мөртабанының астында мемлекеттік органның электрондық парағының мекен-жайы (веб параққа сілтеме) көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      28-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ішкі істер министрінің 17.04.2026 № 283, ҚР Қаржы министрінің м.а. 28.03.2026 № 204, ҚР Сот әкімшілігі басшысының 31.03.2026 № 2, ҚР Мәдениет және ақпарат министрінің м.а. 31.03.2026 № 143-НҚ, ҚР Бас Прокурорының 29.04.2026 № 68, ҚР Оқу-ағарту министрінің 09.04.2026 № 82-НҚ, ҚР Ғылым және жоғары білім министрінің 23.04.2026 № 208 және ҚР Қорғаныс министрінің 04.04.2026 № 330 (12.07.2026 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Электрондық тіркелім қағаз, сондай-ақ электрондық форматта берілген барлық апостильдердің архивін қарастырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      29-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ішкі істер министрінің 17.04.2026 № 283, ҚР Қаржы министрінің м.а. 28.03.2026 № 204, ҚР Сот әкімшілігі басшысының 31.03.2026 № 2, ҚР Мәдениет және ақпарат министрінің м.а. 31.03.2026 № 143-НҚ, ҚР Бас Прокурорының 29.04.2026 № 68, ҚР Оқу-ағарту министрінің 09.04.2026 № 82-НҚ, ҚР Ғылым және жоғары білім министрінің 23.04.2026 № 208 және ҚР Қорғаныс министрінің 04.04.2026 № 330 (12.07.2026 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Апостиль электрондық форматта қойылатын құжаттар бойынша тіркеу құжаттардың электрондық тіркелімінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4054,717 +4577,718 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды тіркеу кітабы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="369"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1672"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Апостильді қою мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Апостильді қойдыруға жүгінген адамның тегі, аты мен әкесінің аты (егер бар болса), түрғылықты мекен-жайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке басын куәландыратын құжаттың нөмірі, берілген күні және органы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1603" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Апостильді қойдыру үшін ұсынылған құжаттың атауы мен мазмұны, нөмірі, берілген күні және органы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3213" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжатқа қол қойған адамның тегін, атын, әкесінің атын (егер бар болса), ал қол қойылмаған құжаттарға қатысты – мөрді немесе мөртаңбаны қойған органды көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжат жіберілетін ел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Апостильді қойдыруға жүгінген адамның құжатты алуда қойылған қолы не дайын құжаттың берілуін растайтын құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Апостильді қойған адамның тегі, аты,әкесінің аты (егер бар болса) және лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1603" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3213" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4930,644 +5454,729 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымшаның тақырыбы жаңа редакцияда көзделген - ҚР Әділет министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ішкі істер министрінің 17.04.2026 № 283, ҚР Қаржы министрінің м.а. 28.03.2026 № 204, ҚР Сот әкімшілігі басшысының 31.03.2026 № 2, ҚР Мәдениет және ақпарат министрінің м.а. 31.03.2026 № 143-НҚ, ҚР Бас Прокурорының 29.04.2026 № 68, ҚР Оқу-ағарту министрінің 09.04.2026 № 82-НҚ, ҚР Ғылым және жоғары білім министрінің 23.04.2026 № 208 және ҚР Қорғаныс министрінің 04.04.2026 № 330 (12.07.2026 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттардың электрондық тіркелімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="421"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1904"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Апостильді қою мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Апостильді қойдыруға жүгінген адамның тегі, аты мен әкесінің аты (егер бар болса), түрғылықты мекен-жайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1240" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке басын куәландыратын құжаттың нөмірі, берілген күні және органы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Апостильді қойдыру үшін ұсынылған құжаттың атауы мен мазмұны, нөмірі, берілген күні және органы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3658" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжатқа қол қойған адамның тегін, атын, әкесінің атын (егер бар болса), ал қол қойылмаған құжаттарға қатысты – мөрді немесе мөртаңбаны қойған органды көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжат жіберілетін ел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Апостильді қойған адамның тегі, аты,әкесінің аты (егер бар болса) және лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1240" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3658" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5629,55 +6238,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>