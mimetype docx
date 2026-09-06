--- v0 (2025-11-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3103e63" w14:textId="3103e63">
+    <w:p w14:paraId="e770834" w14:textId="e770834">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -178,64 +178,146 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Квазимемлекеттік сектордың жекелеген субъектілерінің сатып алуы туралы" Қазақстан Республикасы Заңының 13-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7) тармақшасына</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қаржы министрінің м.а. 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 455</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Ұлттық әл-ауқат қорының сатып алуын бақылау жөніндегі орталықтандырылған қызметті қоспағанда, сатып алуды бақылау жөніндегі орталықтандырылған қызмет жүзеге асыратын бақылауды жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -711,131 +793,173 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ұлттық әл-ауқат қорының сатып алуын бақылау жөніндегі орталықтандырылған қызметті қоспағанда, сатып алуды бақылау жөніндегі орталықтандырылған қызмет жүзеге асыратын бақылауды жүргізу </w:t>
-[...29 lines deleted...]
-        <w:t>7) тармақшасына</w:t>
+      1. Осы Ұлттық әл-ауқат қорының сатып алуын бақылау жөніндегі орталықтандырылған қызметті қоспағанда, сатып алуды бақылау жөніндегі орталықтандырылған қызмет жүзеге асыратын бақылауды жүргізу қағидалары (бұдан әрі – Қағидалар) "Квазимемлекеттік сектордың жекелеген субъектілерінің сатып алуы туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 13-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және Ұлттық әл-ауқат қорының сатып алуды бақылау жөніндегі орталықтандырылған қызметін қоспағанда, сатып алуды бақылау жөніндегі орталықтандырылған қызмет жүзеге асыратын бақылауды жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы министрінің м.а. 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 455</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бақылау – ақпараттық жүйелердің деректерін, сондай-ақ бақылау объектілерінің қызметі туралы басқа да мәліметтерді талдау және салыстыру негізінде бақылау объектісіне бармай-ақ сатып алуды бақылау жөніндегі орталықтандырылған қызмет жүзеге асыратын бақылау нысаны;</w:t>
+      1) бақылау – цифрлық жүйелердің деректерін, сондай-ақ бақылау объектілерінің қызметі туралы басқа да мәліметтерді талдау және салыстыру негізінде бақылау объектісіне бармай-ақ сатып алуды бақылау жөніндегі орталықтандырылған қызмет жүзеге асыратын бақылау нысаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бақылау тәуекелдерінің бейіні (бұдан әрі – тәуекел бейіні) – бақылау объектілерінің қызметі туралы мәліметтерді талдау арқылы айқындалған және белгілі бір бұзушылықтарды анықтау мақсатында әзірленетін деректерді таңдау шарттарының жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
@@ -850,72 +974,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сатып алуды бақылау жөніндегі орталықтандырылған қызмет –акционері ұлттық басқарушы холдинг немесе ұлттық холдинг болып табылатын ұлттық компанияны қоспағанда, ұлттық басқарушы холдингтің, ұлттық холдингтің, ұлттық компанияның қызметі, сондай-ақ әлеуметтік-кәсіпкерлік корпорацияның қызметі(бұдан әрі – Қызмет);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бекітілген Ұлттық әл-ауқат қорын және Ұлттық әл-ауқат қоры ұйымдарын қоспағанда, квазимемлекеттік сектордың жекелеген субъектілерінің сатып алуды жүзеге асыру қағидаларына сәйкес электрондық форматта сатып алуды өткізуді қамтамасыз ететін ақпараттық жүйе;</w:t>
+        <w:t>
+      4) сатып алу веб-порталы (бұдан әрі – веб-портал) – Ұлттық әл-ауқат қоры мен Ұлттық әл-ауқат қоры ұйымдарын қоспағанда, Заңға және Заңның 2-бабы 15) тармақшасына сәйкес бекітілген Ұлттық әл-ауқат қорын және Ұлттық әл-ауқат қоры ұйымдарын қоспағанда, квазимемлекеттік сектордың жекелеген субъектілерінің сатып алуды жүзеге асыру қағидаларына сәйкес электрондық форматта сатып алуды өткізуді қамтамасыз ететін цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мыналар бақылау объектілері болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
@@ -946,51 +1050,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өткізілетін сатып алу нысанасы шегінде әлеуетті өнім беруші, өнім беруші, сондай-ақ олар жұмыстарды орындау бойынша қосалқы мердігерлер не қызметтерді көрсету бойынша бірлесіп орындаушылар ретінде тартатын тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      электрондық сатып алу ақпараттық жүйесінің операторы;</w:t>
+      электрондық сатып алу цифрлық жүйесінің операторы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тәуекелдерді басқару жүйесі – бар тәуекелдердің жиынтығын жан-жақты талдауды, оларды сәйкестендіруді және бағалауды, ден қою шараларын әзірлеуді және қабылдауды, қабылданған шаралар нәтижелерінің тиімділігінің мониторингін өзіне қамтитын бақылаудың неғұрлым басым бағыттарына ресурстарды іріктеу, оңтайлы бөлу қағидаттарына негізделген бақылау объектілерінің тиісті жылға арналған тізбесін қалыптастыруды және бақылауды, бақылау объектісінің өзге де қызметін жүргізуді қамтамасыз ететін әкімшілендіру жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
@@ -1029,50 +1133,112 @@
         <w:t xml:space="preserve">
       8) ішкі мемлекеттік аудит жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) – "Мемлекеттік аудит және қаржылық бақылау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген шекте ішкі мемлекеттік аудит және қаржылық бақылау, мемлекеттік сатып алу, аудиторлық қызмет, бухгалтерлік есеп пен қаржылық есептілік саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын Қазақстан Республикасының орталық атқарушы органы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Қаржы министрінің м.а. 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 455</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сатып алуды бақылаудың мақсаты бұзушылықтардың уақтылы жолын кесу және оларға жол бермеу, бақылау объектісіне сатып алуды бақылау нәтижелері бойынша анықталған бұзушылықтарды өз бетінше жою құқығын беру және бақылау объектілеріне әкімшілік жүктемені азайту болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1082,95 +1248,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ұлттық әл-ауқат қорының сатып алуды бақылау жөніндегі орталықтандырылған қызметін қоспағанда, сатып алуды бақылау жөніндегі орталықтандырылған қызмет жүзеге асыратын бақылауды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> негізінде бақылау объектісіне бармай, бақылау объектілерінің қызметі бойынша, сондай-ақ тәуекелдерді басқару жүйесін қолдану нәтижелері бойынша ақпараттық жүйелердің деректерінен алынған мәліметтерді салыстыру арқылы тұрақты негізде жүргізеді.</w:t>
+        <w:t>
+      4. Қызмет бақылауды Заңның 15 және 16-баптарының негізінде бақылау объектісіне бармай, бақылау объектілерінің қызметі бойынша, сондай-ақ тәуекелдерді басқару жүйесін қолдану нәтижелері бойынша цифрлық жүйелердің деректерінен алынған мәліметтерді салыстыру арқылы тұрақты негізде жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Қаржы министрінің м.а. 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 455</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Бақылаудың ден қою шаралары Заңның 15-бабы 5-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1800,151 +1988,111 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хабарлама жіберген Қызметке веб-портал арқылы ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z37" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жалпыға қолжетімді ақпараттық жүйелер арқылы, оның ішінде веб-портал арқылы беріледі.</w:t>
+        <w:t>
+      14. Тапсырыс берушінің, сатып алуды ұйымдастырушының, тендерлік комиссияның (аукциондық комиссияның), сатып алу жөніндегі сарапшының, сатып алу жөніндегі сараптамалық комиссияның, электрондық сатып алу цифрлық жүйесі операторының әрекеттеріне (әрекетсіздігіне), шешімдеріне шағым Заңның 16-бабына сәйкес жалпыға қолжетімді цифрлық жүйелер арқылы, оның ішінде веб-портал арқылы беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қызметке Заңның 16-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тармақтарында</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> талаптарына сәйкес жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve">3-тармақтарында </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген мерзімдер өткеннен кейін тапсырыс берушінің, сатып алуды ұйымдастырушының, тендерлік комиссияның (аукциондық комиссияның), сатып алу жөніндегі сарапшының, сатып алу жөніндегі сараптамалық комиссияның, электрондық сатып алу цифрлық жүйесі операторының әрекеттеріне (әрекетсіздігіне), шешімдеріне шағым жасау Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің талаптарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым Заңның 16-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1959,50 +2107,112 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімдерде берілген кезде шарт жасасу мерзімі шағымды қарау мерзімі аяқталғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Қаржы министрінің м.а. 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 455</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2584,304 +2794,365 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұлттық әл-ауқат</w:t>
+              <w:t>Ұлттық әл-ауқат қорының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорының сатып алуын бақылау</w:t>
+              <w:t>сатып алуын бақылау жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>орталықтандырылған қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қоспағанда, сатып алуды </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бақылау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>жөніндегі орталықтандырылған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметті қоспағанда, сатып</w:t>
+              <w:t>қызмет жүзеге асыратын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алуды бақылау жөніндегі</w:t>
+              <w:t xml:space="preserve">бақылауды жүргізу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>орталықтандырылған қызмет</w:t>
-[...25 lines deleted...]
-              <w:t>жүргізу қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z53" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы хабарлама</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20___ жылғы "___" __________ № _____ </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Қаржы министрінің м.а. 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 455</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      20___ жылғы "___" __________ № _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Сатып алуды бақылау жөніндегі орталықтандырылған қызметтің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+      "Квазимемлекеттік сектордың жекелеген субъектілерінің сатып алуы туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 15-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                  (Сатып алуды бақылау жөніндегі орталықтандырылған қызметтің атауы)</w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
-[...17 lines deleted...]
-      (бақылау объектісінің атауы,бизнес-сәйкестендіру нөмірі, орналасқан орны)</w:t>
+      (бақылау объектісінің атауы, бизнес-сәйкестендіру нөмірі, орналасқан орны)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бақылау нәтижелері бойынша анықталған бұзушылықтар туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2939,51 +3210,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бақылау объектісі бұзушылықтарды жою туралы ақпаратты (қажет болған кезде растайтын құжаттарды) веб-портал арқылы Заңның 13-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7) тармақшасына</w:t>
+        <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген Ұлттық әл-ауқат қорының сатып алуын бақылау жөніндегі орталықтандырылған қызметті қоспағанда, сатып алуды бақылау жөніндегі орталықтандырылған қызмет жүзеге асыратын бақылауды жүргізу қағидаларына (бұдан әрі – Бақылау жүргізу қағидалары) 2-қосымшаға сәйкес хабарлама жіберген уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3058,70 +3329,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықталған бұзушылықтар сипатталған қосымша ____ парақта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-                              (Тегі, аты, әкесінің аты (ол бар болса))                   (Қолы)</w:t>
+      Қызмет басшысы _______________________________________________ __________  (Тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе)) (Қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3157,306 +3410,131 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бақылау нәтижелері</w:t>
+              <w:t>Бақылау нәтижелері бойынша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бойынша анықталған </w:t>
+              <w:t>анықталған бұзушылықтарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бұзушылықтарды жою </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">туралы хабарламаға </w:t>
+              <w:t>жою туралы хабарламаға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мен,______________________________________________________________________ </w:t>
-[...53 lines deleted...]
-      Қазақстан Республикасы Заңының </w:t>
+      Мен,______________________________________________________________________  (лауазымы, Қызметтің атауы, тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын  құжатта көрсетілсе) "Квазимемлекеттік сектордың жекелеген субъектілерінің сатып алуы туралы"  Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес сатып алуға бақылау жүргіздім </w:t>
-[...107 lines deleted...]
-      (Ақпараттық жүйенің атауы) </w:t>
+        <w:t xml:space="preserve"> сәйкес сатып алуға бақылау жүргіздім  ____________________________________________________________________  (Бақылау нысанасы) негізінде  __________________________________________________________________ (Өтініш беруші туралы мәліметтерді көрсете отырып, тәуекелдерді басқару жүйелері/ шағымдар) _________________________________________________ арқылы  (Цифрлық жүйенің атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылау нәтижелері бойынша мынадай бұзушылық (-тар) анықталды:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -7269,57 +7347,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалық ұсыныстарды сұрату тәсілімен сатып алу жүзеге асырылған жағдайда біліктілік талаптарын белгілеу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7538,50 +7609,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 818</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);  жаңа редакцияда – ҚР Премьер-Министрі орынбасарының м.а. - Қаржы министрінің м.а. 27.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 293</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тілінде өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Қаржы министрінің м.а. 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -13651,55 +13742,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14025,31 +14116,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>