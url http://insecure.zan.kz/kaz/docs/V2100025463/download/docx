--- v0 (2025-10-15)
+++ v1 (2026-10-07)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6572004" w14:textId="6572004">
+    <w:p w14:paraId="a721b5c" w14:textId="a721b5c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,70 +86,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасы Қаржы министрлігі әзірлеген ведомстволық статистикалық байқаудың статистикалық нысаны мен оны толтыру жөніндегі нұсқаулықты бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрлігі Статистика комитеті төрағасының 2017 жылғы 3 ақпандағы № 26 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 2021 жылғы 29 қарашадағы № 38 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 30 қарашада № 25463 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 2021 жылғы 29 қарашадағы № 38 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 30 қарашада № 25463 болып тіркелді. Күші жойылды - Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросының басшысының м.а. 2026 жылғы 14 тамыздағы № 21 бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросының басшысының м.а. 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -541,62 +619,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -604,51 +683,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Басшы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -916,63 +995,64 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12194"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="628"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12194" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
@@ -1032,51 +1112,51 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="94" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
@@ -1118,51 +1198,51 @@
               <w:t>
 Ведомстволық статистикалық байқаудың статистикалық нысаны</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Статистическая форма ведомственного статистического наблюдения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 бұйрығына </w:t>
@@ -1191,51 +1271,51 @@
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
@@ -1330,127 +1410,127 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12194" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="94" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақстан Республикасы Қаржы министрлігіне ұсынылады </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представляется Министерству финансов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Приложение 1 к приказу </w:t>
@@ -1552,244 +1632,245 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Үкіметтік және мемлекет кепілдік берген қарыздарды, мемлекет кепілгерлігімен берілетін қарыздарды игеру және өтеу туралы есеп Отчет об освоении и погашении правительственных и гарантированных государством займов, займов под поручительство государства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="416"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="417"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индексі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индекс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-ОПЗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 айлық</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 месячная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 есепті кезең</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отчетный период</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8932" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
@@ -1830,51 +1911,51 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жыл</w:t>
@@ -2022,111 +2103,112 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="202"/>
-        <w:gridCol w:w="12098"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="202" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БСН коды</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код БИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12098" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
@@ -2172,100 +2254,100 @@
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="202" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖСН коды</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код ИИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12098" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
@@ -2339,68 +2421,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Үкіметтік сыртқы және мемлекет кепілдік берген қарыздарды игеру, өтеу және қызмет көрсету туралы ақпарат (валюта бірлігінде)Информация об освоении, погашении и обслуживании правительственных внешних и гарантированных государством займов (в единицах валют)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2013"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="845"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2411,51 +2494,51 @@
               <w:t>
 Жол коды</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5222" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2466,51 +2549,51 @@
               <w:t>
 Кредиттік желінің атауы және оның әрекет ету кезеңі (игеруді бастау күні және өтеудің түпкі мерзімі), қарыз шартының нөмірі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование кредитной линии и период ее действия (дата начала освоения и конечного срока погашения), номер договора займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2521,51 +2604,51 @@
               <w:t>
 Қарыз алушының атауы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2576,51 +2659,51 @@
               <w:t>
 Кредитордың атауы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование кредитора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2631,51 +2714,51 @@
               <w:t>
 Қарыз валютасының атауы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование валюты займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2824,51 +2907,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2878,51 +2961,51 @@
               <w:t>
 есепті айдың басына</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на начало отчетного месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2937,344 +3020,344 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в отчетном месяце</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5222" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Г</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Д</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3326,348 +3409,348 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правительственные внешние займы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5222" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="5222" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3677,248 +3760,248 @@
               <w:t xml:space="preserve">
 Барлығы </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3970,348 +4053,348 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гарантированные государством внешние займы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5222" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="5222" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4321,248 +4404,248 @@
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4614,348 +4697,348 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гарантированные государством внутренние займы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5222" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="5222" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4965,284 +5048,284 @@
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5222" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5252,223 +5335,223 @@
               <w:t>
 Жиыны</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5583,62 +5666,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> здесь и далее - при необходимости добавить строки</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="836"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1298"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5657,51 +5741,51 @@
               <w:t>
 Қарыз қаражаттарын игеру болжамы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прогноз освоения средств займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5767,51 +5851,51 @@
               <w:t>
 Негізгі өтелген борыш</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашено основного долга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5937,51 +6021,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выплачено сопутствующих платежей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5991,51 +6075,51 @@
               <w:t>
 келесі айда</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в следующем месяце</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1301" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6058,51 +6142,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 до конца года2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6112,51 +6196,51 @@
               <w:t>
 есепті айдың басына</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на начало отчетного месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6179,51 +6263,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в отчетном месяце</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1298" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6233,51 +6317,51 @@
               <w:t>
 есепті айдың басына</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на начало отчетного месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1298" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6287,51 +6371,51 @@
               <w:t>
 есепті айда</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в отчетном месяце</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1298" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6341,51 +6425,51 @@
               <w:t xml:space="preserve">
 есепті айдың басына </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на начало отчетного месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1298" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6400,375 +6484,375 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в отчетном месяце</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1301" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1298" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1298" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1298" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1298" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6832,58 +6916,59 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2099"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2024"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -7092,51 +7177,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 обслуживанию долга, не погашенного в срок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2099" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7146,51 +7231,51 @@
               <w:t>
 келесі айда</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в следующем месяце</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7200,51 +7285,51 @@
               <w:t>
 жылдың соңына дейін</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 до конца года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2024" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7254,51 +7339,51 @@
               <w:t>
 есепті айдың басына</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на начало отчетного месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2024" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7308,51 +7393,51 @@
               <w:t>
 есепті айда</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в отчетном месяце</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2024" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7362,51 +7447,51 @@
               <w:t>
 есепті айдың басына</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на начало отчетного месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2024" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7421,231 +7506,231 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в отчетном месяце</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2099" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2024" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2024" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2024" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2024" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8056,69 +8141,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1. 20___ жылғы үкіметтік және мемлекет кепілдік берген қарыз қаражаттарының игерілу талдамасы (валюта бірлігінде)Расшифровка освоения средств правительственных и гарантированных государством займов за _____________ 20___года (в единицах валют)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1183"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1185"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1183" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8129,51 +8215,51 @@
               <w:t>
 Жол коды</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8184,51 +8270,51 @@
               <w:t>
 Кредит желісінің атауы, қарыз шартының нөмірі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование кредитной линии, номер договора займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8294,51 +8380,51 @@
               <w:t>
 Келісім шарт</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контракт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8404,51 +8490,51 @@
               <w:t>
 Есепті кезеңде игерілгені</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освоено в отчетном периоде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8503,51 +8589,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8557,51 +8643,51 @@
               <w:t>
 нөмірі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8624,51 +8710,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата оформления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8678,51 +8764,51 @@
               <w:t xml:space="preserve">
 күні </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8750,1234 +8836,1234 @@
               <w:t>
 сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1183" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1183" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1183" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1183" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9998,69 +10084,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2. 20_ жылғы ______бойынша үкіметтік және мемлекет кепілдік берген борышты өтеу және қызмет көрсету төлемдерінің талдамасы (валюта бірлігінде)Расшифровка платежей по погашению и обслуживанию правительственного и гарантированного государством долга за _____________ 20___года (в единицах валют)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1513"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1902"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10070,51 +10157,51 @@
               <w:t>
 Жол коды</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2189" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10124,51 +10211,51 @@
               <w:t>
 Кредит желісінің атауы, қарыз шартының нөмірі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование кредитной линии, номер договора займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10178,51 +10265,51 @@
               <w:t>
 Валюта атауы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование валюты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10232,51 +10319,51 @@
               <w:t>
 Төлемдердіңжалпы сомасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общая сумма платежей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10286,51 +10373,51 @@
               <w:t>
 Төлем түрі (мақсаты)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид (назначение) платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10340,51 +10427,51 @@
               <w:t>
 Төлем күні</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1037" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10394,51 +10481,51 @@
               <w:t>
 Төлем сомасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1037" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10448,51 +10535,51 @@
               <w:t>
 Төлемді қаржыландыру көзі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Источник финансирования платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1902" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10507,523 +10594,523 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма штрафа за просрочку платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2189" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1037" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1037" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1902" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2189" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11033,293 +11120,293 @@
               <w:t>
 Негізгі борыш</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основной долг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1902" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2189" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11329,293 +11416,293 @@
               <w:t>
 Сыйақы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вознаграждение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1902" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2189" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11625,293 +11712,293 @@
               <w:t>
 Өндеу жөніндегі комиссия</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Комиссия по обработке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1902" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2189" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11921,293 +12008,293 @@
               <w:t>
 Сақтандыру жарнасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Страховой взнос</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1902" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2189" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12217,293 +12304,293 @@
               <w:t>
 Қалдықтар бойынша комиссия</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Комиссия по остаткам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1902" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2189" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12513,293 +12600,293 @@
               <w:t>
 Біржолғы комиссиялық төлемдер</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единовременные комиссионные выплаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1902" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2189" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12809,147 +12896,147 @@
               <w:t>
 Басқа да төлемдер</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие выплаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1902" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13132,70 +13219,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация об освоении, погашении и обслуживании займов под поручительство государства (в единицах валют)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1963"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1812"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13206,51 +13294,51 @@
               <w:t>
 Жол коды</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="857" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13261,51 +13349,51 @@
               <w:t>
 Жоба ның атауы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="857" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13316,51 +13404,51 @@
               <w:t>
 Эмиссия проспектісінің нөмірі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер проспекта эмиссии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="857" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13371,51 +13459,51 @@
               <w:t>
 Қарыз алушының атауы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="619" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13426,51 +13514,51 @@
               <w:t>
 Валюта атауы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование валюты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="857" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13536,51 +13624,51 @@
               <w:t>
 Игерілген қарыз қаражаты (түсуі)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освоено (поступление) средств займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1334" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13591,51 +13679,51 @@
               <w:t>
 Есепті айда облигациялар сатып алынды</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выкуплено облигаций в отчетном месяце</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1812" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13729,87 +13817,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1810" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 есепті айдың басына на начало отчетного месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1334" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13832,416 +13920,416 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="857" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="857" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="857" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Г</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="619" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Д</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="857" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1810" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1334" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1334" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1812" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14266,655 +14354,655 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="857" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="1812" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="857" w:type="dxa"/>
-[...255 lines deleted...]
-            <w:tcW w:w="1812" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="857" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14924,287 +15012,287 @@
               <w:t>
 Жиыны</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="857" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="857" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="619" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="857" w:type="dxa"/>
-[...127 lines deleted...]
-            <w:tcW w:w="1812" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15226,62 +15314,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1082"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1484"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -15594,51 +15683,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мерзімінде өтелмеген борышқа қызмет көрсету бойынша обслуживанию долга не погашенного в срок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15648,51 +15737,51 @@
               <w:t xml:space="preserve">
 есепті айдың басына </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на начало отчетного месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15702,51 +15791,51 @@
               <w:t>
 есепті айда</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в отчетном месяце</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15756,51 +15845,51 @@
               <w:t>
 есепті айдың басына</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на начало отчетного месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15810,51 +15899,51 @@
               <w:t>
 есепті айда</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в отчетном месяце</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15864,51 +15953,51 @@
               <w:t>
 келесі айда</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в следующем месяце</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15918,51 +16007,51 @@
               <w:t>
 жылдың соңына дейін</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 до конца года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1364" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15972,51 +16061,51 @@
               <w:t xml:space="preserve">
 есепті айдың басына </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на начало отчетного месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16026,51 +16115,51 @@
               <w:t>
 есепті айда</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в отчетном месяце</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1484" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16080,51 +16169,51 @@
               <w:t xml:space="preserve">
 есепті айдың басына </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на начало отчетного месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1484" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16139,1029 +16228,1029 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в отчетном месяце</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1364" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1484" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1484" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1082" w:type="dxa"/>
-[...287 lines deleted...]
-            <w:tcW w:w="1484" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1082" w:type="dxa"/>
-[...287 lines deleted...]
-            <w:tcW w:w="1484" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17398,144 +17487,145 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1. 20_ жылғы мемлекет кепілгерлігімен берілетін қарыз қаражаттарының игерілу талдамасы (валюта бірлігінде) Расшифровка освоения средств займов под поручительсьво государства за ____________ 20___ года (в единицах валют)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="600"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="471"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жол коды Код строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1469" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жобаның атауы Наименование проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="861" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17546,51 +17636,51 @@
               <w:t>
 Шығарылым проспектінің ұлттық сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Национальный идентификацион ный номер проспекта эмиссии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="339" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17601,51 +17691,51 @@
               <w:t>
 Валюта атауы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование валюты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17781,51 +17871,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17835,87 +17925,87 @@
               <w:t xml:space="preserve">
 шығарылым (өтеуі төлеп алынған) күні </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выпуска (выкупа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шығарылған (өтеуі төлеп алынған) инфрақұры-лымдық облигациялардың саны (дана) Количество выпущенных (выкупленных) инфраструктурных облигаций (штук)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="904" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17925,51 +18015,51 @@
               <w:t>
 бір инфрақұры-лымдық облигацияның номиналды құны</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номинальная стоимость одной инфраструктурной облигации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1382" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17979,1086 +18069,1086 @@
               <w:t>
 шығары-лымның (өтеуін төленіп алынғанның) жалпы көлемі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общий объем выпуска (выкупа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="471" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ескертпе примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1469" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="861" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="339" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Г</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="904" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1382" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="471" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1469" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 І. Шығарылым I. Выпуск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="861" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="471" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1469" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ІІ. Өтеуін төлеп алу II. Выкуп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="861" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="471" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19079,71 +19169,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.2. 20___ жылғы мемлекет кепілгерлігімен берілетін борышты өтеу және қызмет көрсету төлемдерінің талдамасы (валюта бірлігінде) Расшифровка платежей по погашению и обслуживанию долга под поручительство государства за ____________ 20___ года (в единицах валют)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1378"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1470"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1378" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19153,51 +19244,51 @@
               <w:t>
 Жол коды</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19207,51 +19298,51 @@
               <w:t>
 Жобаның атауы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19261,51 +19352,51 @@
               <w:t>
 Эмиссия проспектісінің ұлттық сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Национальный идентификацион ный номер проспекта эмиссии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19315,51 +19406,51 @@
               <w:t>
 Валюта атауы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование валюты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="943" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19369,51 +19460,51 @@
               <w:t>
 Шығарылым күні</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выпуска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19423,51 +19514,51 @@
               <w:t>
 Төлемдердің жалпы сомасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общая сумма платежей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1641" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19477,51 +19568,51 @@
               <w:t>
 Төлем түрі (мақсаты)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид (назначение) платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19531,51 +19622,51 @@
               <w:t>
 Төлем күні</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19585,51 +19676,51 @@
               <w:t>
 Төлем сомасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19639,51 +19730,51 @@
               <w:t>
 Төлемді қаржыландыру көзі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Источник финансирования платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19698,664 +19789,664 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пеня за просрочку платежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1378" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Г</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="943" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1641" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1378" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="943" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1641" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20365,147 +20456,147 @@
               <w:t>
 Негізгі борыш</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основной долг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20576,51 +20667,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1641" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20630,147 +20721,147 @@
               <w:t>
 Сыйақы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вознаграждение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20841,51 +20932,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1641" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20895,147 +20986,147 @@
               <w:t>
 Басқа да төлемдер</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие выплаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="944" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21200,98 +21291,99 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.3. Инфрақұрылымдық облигациялардың шығарылым проспектісінің негізі сипаттамаларыОсновные характеристики проспекта выпуска инфраструктурных облигаций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="942"/>
-        <w:gridCol w:w="11358"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21306,87 +21398,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер и дата проспекта выпуска облигаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21401,87 +21493,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество выпускаемых инфраструктурных облигаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21496,87 +21588,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номинальная стоимость одной инфраструктурной облигации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21591,87 +21683,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вознаграждение по инфраструктурным облигациям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21686,87 +21778,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Условия и порядок оплаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21781,87 +21873,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение по инфраструктурным облигациям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21876,87 +21968,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения об обращении и погашении инфраструктурных облигаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21971,87 +22063,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реквизиты договора концессии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22066,87 +22158,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реквизиты постановления Правительства Республики Казахстан о предоставлении поручительства государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11358" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22351,291 +22443,292 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Укажите время,затраченное на заполнение статистической формы, в часах (нужное обвести)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1880"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2124"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 сағатқа дейiн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2494" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8-40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40 сағаттан артық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22679,51 +22772,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24280,63 +24373,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24658,35 +24773,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId8"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>