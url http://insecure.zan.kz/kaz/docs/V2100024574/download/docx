--- v3 (2026-07-26)
+++ v4 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4bfdc68" w14:textId="4bfdc68">
+    <w:p w14:paraId="7f702ce" w14:textId="7f702ce">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2127,191 +2127,55 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      14. </w:t>
+        <w:t>
+      14. Мемлекеттік қызметті алу үшін қауіпті техникалық құрылғыларды пайдаланатын заңды және жеке тұлғалар (бұдан әрі-көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге www.egov.kz "цифрлық үкіметтің" веб-порталы (бұдан әрі-портал) арқылы осы Қағидаларға 2 немесе 3-қосымшаларға сәйкес нысандар бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:p>
-[...134 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2351,51 +2215,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2518,50 +2402,118 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2664,50 +2616,136 @@
         <w:t xml:space="preserve">
       18. Есепке қойылған немесе есептен шығарылған қауіпті техникалық құрылғылар туралы мәліметтерді көрсетілетін қызметті беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қауіпті техникалық құрылғыларды есепке алу журналына енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2746,853 +2784,619 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...212 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      Мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтер көрсету мониторингінің цифрлық жүйесіне автоматты режимде келіп түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...126 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган үш жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.</w:t>
+      21. Өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган үш жұмыс күні ішінде осы Қағидаларға Енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкіметтің" операторына, сондай-ақ Бірыңғай байланыс орталығына жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 429</w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мемлекеттік қызмет алдын ала жазылусыз және жеделдетілген қызмет көрсетусіз кезек тәртібімен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Әкімшілік органның (қызметті көрсетушінің) және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне), оның ішінде мемлекеттік қызмет көрсету мәселелері бойынша шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Әкімшілік рәсімге қатысушы Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен қауіпті өндірістік объектілерді есепке қою және есептен шығару мәселелері бойынша әкімшілік актіге, әкімшілік әрекетке (әрекетсіздікке), әкімшілік органға және (немесе) оның лауазымды адамдарына шағымдануға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Мемлекеттік қызметтер көрсету мәселесі бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
-      </w:r>
-[...92 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қызмет көрсетушінің атына келіп түскен көрсетілетін қызметті тұтынушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      Шағым қызмет көрсетушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Қызмет көрсетуші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте қызмет көрсетуші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде қолайлы шешім қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      26. Қызмет көрсетушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
+      25. Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қызмет көрсетушінің атына келіп түскен көрсетілетін қызметті тұтынушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Қызмет көрсетушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағымды қарау мерзімі ұзартылған жағдайда шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды қарау өкілеттігі берілген лауазымды тұлға шағымды берген көрсетілетін қызметті тұтынушыға шағымды қарау мерзімі ұзартылғаны туралы жазбаша нысанда (шағымды қағаз жеткізгіште берген кезде) немесе электрондық нысанда (шағымды электрондық түрде берген кезде) ұзарту себептерін көрсете отырып шағымды қарау мерзімін ұзарту туралы хабарлайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Егер мемлекеттік көрсетілетін қызметтер туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3607,51 +3411,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өзгеше көзделмесе, сотқа шағымдануға ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3821,68 +3625,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қауіпті өндірістік объектілерді есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -5384,184 +5188,266 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қауіпті өндірістік объектілерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қауіпті техникалық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрылғыларды есепке қою</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және есептен шығару</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...117 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+      [Жеке немесе заңды тұлғаның деректемелері (мекенжайы, жеке сәйкестендіру нөмірі / бизнес-сәйкестендіру нөмірі, телефоны)]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5597,116 +5483,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қауіпті өндірістік объектілерді</w:t>
-[...64 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>[Мемлекеттік органның атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5727,70 +5548,482 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>басшысына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Өтініш нөмірі: [нөмір]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Өтініш күні: [күні]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [Жеке немесе заңды тұлғаның деректемелері (мекенжайы, жеке сәйкестендіру нөмірі / бизнес-сәйкестендіру нөмірі, телефоны)]</w:t>
+        <w:t xml:space="preserve"> Қауіпті техникалық құрылғыны есепке қою туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ӨТІНІШ ____________________________________________________________________ (жеке немесе заңды тұлғаның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>77-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ала отырып, сізден қоса беріліп отырған құжаттар тізбесін қарауды және есепке </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоюды сұрайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қауіпті техникалық құрылғының атауы, түрі, түрі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зауыттық (сериялық) №________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өндірілген ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (дайындалған күні мен жылы, дайындаушы зауыттың атауы, елі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дайындаушы зауыт белгілеген қауіпті техникалық құрылғының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нормативтік қызмет мерзімі _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Нормативтік қызмет мерзімінің күні мен жылы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша: [мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймын және Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заңнамасына сәйкес дәйексіз мәліметтер бергені үшін жауапкершілік туралы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      растаймын.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5826,51 +6059,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>[Мемлекеттік органның атауы]</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5891,380 +6124,169 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басшысына</w:t>
+              <w:t>[Тегі, аты, әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бар болса), электрондық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>цифрлық қолтаңба]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-      Өтініш нөмірі: [нөмір]</w:t>
+        <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-      Өтініш күні: [күні]</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6705600" cy="1905000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6705600" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...33 lines deleted...]
-      </w:pPr>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (жеке немесе заңды тұлғаның атауы)</w:t>
-[...63 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (қауіпті техникалық құрылғының атауы, түрі, түрі)</w:t>
-[...161 lines deleted...]
-      Ұсынылған ақпараттың дұрыстығын растаймын және Қазақстан Республикасының заңнамасына сәйкес дәйексіз мәліметтер бергені үшін жауапкершілік туралы растаймын.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6286,310 +6308,252 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қауіпті өндірістік объектілерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>[Тегі, аты, әкесінің аты</w:t>
+              <w:t>және қауіпті техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(бар болса), электрондық</w:t>
+              <w:t>құрылғыларды есепке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>цифрлық қолтаңба]</w:t>
+              <w:t>қою және есептен шығару</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-[...45 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...127 lines deleted...]
-</w:t>
+      [Жеке немесе заңды тұлғаның деректемелері (мекенжайы, жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі, телефоны)]]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6625,116 +6589,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қауіпті өндірістік объектілерді</w:t>
-[...64 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t>Басшысына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6755,70 +6654,476 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>[Мемлекеттік органның атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш нөмірі: [нөмір]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш күні: [күні]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [Жеке немесе заңды тұлғаның деректемелері (мекенжайы, жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі, телефоны)]</w:t>
+        <w:t xml:space="preserve"> Қауіпті техникалық құрылғыны есептен шығару туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ӨТІНІШ __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(жеке немесе заңды тұлғаның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>77-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ала отырып, сізден қоса беріліп отырған құжаттар тізбесін қарауды және есептен </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      шығаруды сұрайды:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (есептен шығару себебі, қауіпті техникалық құрылғының атауы, түрі, түрі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зауыттық (сериялық) №_____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өндірілген ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (дайындалған күні мен жылы, дайындаушы зауыттың атауы, елі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дайындаушы зауыт белгілеген қауіпті техникалық құрылғының Нормативтік қызмет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мерзімі _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (нормативтік қызмет мерзімінің күні мен жылы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша: [мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      пайдалануға келісемін.  Ұсынылған ақпараттың дұрыстығын растаймын және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының  заңнамасына сәйкес дәйексіз мәліметтер бергені үшін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жауапкершілік туралы растаймын.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6854,51 +7159,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Басшысына</w:t>
+              <w:t>_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6919,342 +7224,237 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>[Мемлекеттік органның атауы]</w:t>
+              <w:t>[Тегі, аты, әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бар болса), электрондық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>цифрлық қолтаңба]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-      Өтініш нөмірі: [нөмір]</w:t>
+        <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-      Өтініш күні: [күні]</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6705600" cy="1905000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6705600" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...69 lines deleted...]
-      </w:pPr>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (есептен шығару себебі, қауіпті техникалық құрылғының атауы, түрі, түрі)</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Зауыттық (сериялық) №_______________________________________</w:t>
-[...25 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымшаға өзгеріс енгізу көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (дайындалған күні мен жылы, дайындаушы зауыттың атауы, елі)</w:t>
-[...43 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (Нормативтік қызмет мерзімінің күні мен жылы)</w:t>
-[...53 lines deleted...]
-      Ұсынылған ақпараттың дұрыстығын растаймын және Қазақстан Республикасының заңнамасына сәйкес дәйексіз мәліметтер бергені үшін жауапкершілік туралы растаймын.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7290,531 +7490,209 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>Қауіпті өндірістік объектілерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Тегі, аты, әкесінің аты </w:t>
+              <w:t>және қауіпті техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(бар болса),</w:t>
+              <w:t>құрылғыларды есепке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>электрондық цифрлық</w:t>
+              <w:t>қою және есептен шығару</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қолтаңба]</w:t>
+              <w:t>қағидаларына 4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-[...56 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      4-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
-[...305 lines deleted...]
-        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7830,87 +7708,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы:</w:t>
-[...35 lines deleted...]
-2. Қауіпті техникалық құрылғыларды есептен шығару.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Қауіпті өндірістік объектілерді және қауіпті техникалық құрылғыларды есепке қою және есептен шығару" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7979,69 +7831,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аумақтық департамент – өнеркәсіптік объектілердегі қауіпті техникалық құрылғыларды есепке қою және есептен шығару кезінде.</w:t>
-[...17 lines deleted...]
-Астананың, облыстардың, республикалық маңызы бар қалалардың, облыстық маңызы бар қалалардың, аудандардың жергілікті атқарушы органдары – әлеуметтік инфрақұрылым объектілеріндегі қауіпті техникалық құрылғыларды есепке қою және есептен шығару кезінде.</w:t>
+Аумақтық департамент – өнеркәсіптік объектілердегі қауіпті техникалық құрылғыларды есепке қою және есептен шығару кезінде. Аудандардың, облыстық және республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары – әлеуметтік инфрақұрылым объектілеріндегі қауіпті техникалық құрылғыларды есепке қою және есептен шығару кезінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8074,87 +7908,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" веб-порталы www.egov.kz. (бұдан әрі – портал)</w:t>
+- Қауіпті техникалық құрылғыны есепке қою</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Қауіпті техникалық құрылғыларын есептен шығару</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8186,88 +8038,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
-[...35 lines deleted...]
-3 (үш) жұмыс күні</w:t>
+www.egov.kz, www.elicense.kz "Цифрлық үкімет" веб-порталы (бұдан әрі - портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8300,87 +8152,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+3 (үш) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8412,88 +8264,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Результат оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесін беру нысаны </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қауіпті техникалық құрылғыны есепке қою туралы хабарлама, қауіпті техникалық құрылғыны есептен шығару туралы хабарлама не дәлелді бас тарту</w:t>
+              <w:t xml:space="preserve">
+ Электрондық (ішінара цифрландырылған) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8526,87 +8378,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Қауіпті техникалық құрылғыны есепке қою туралы хабарлама, қауіпті техникалық құрылғыны есептен шығару туралы хабарлама не дәлелді бас тарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8639,145 +8491,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Көрсетілетін қызметті алушыдан мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде алынатын төлем мөлшері және оларды Қазақстан Республикасының заңнамасында көзделген жағдайларда жинау тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасының Еңбек </w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+ Тегін </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8810,213 +8604,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші - Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс графигіне сәйкес дүйсенбіден бастап жұманы қоса алғанда, түскі үзіліспен.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Қауіпті техникалық құрылғыларды есепке қою үшін:</w:t>
-[...125 lines deleted...]
-Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны, дара кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+2) портал - техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9049,179 +8755,213 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) жеткіліксіздігін анықтау;</w:t>
+Қауіпті техникалық құрылғыларды есепке қою үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған құжаттар мен мәліметтердің өнеркәсіптік қауіпсіздік саласындағы нормативтік құқықтық актілердің талаптарына сәйкес келмеуі;</w:t>
+1) өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті тұтынушыға қатысты мемлекеттік қызметті алуды талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) бар;</w:t>
+2) қауіпті техникалық құрылғы паспортының (паспорттың телнұсқасының) электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті тұтынушыға қатысты соттың заңды күшіне енген шешімі болса, оның негізінде көрсетілетін қызметті тұтынушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылады;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті тұтынушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+Нормативтік қызмет мерзімін өтеген қауіпті техникалық құрылғы есепке қойылған жағдайда оны одан әрі қауіпсіз пайдалану туралы сараптамалық қорытындының электрондық көшірмесі қосымша ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті техникалық құрылғыларды есептен шығару үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қауіпті техникалық құрылғы паспортының (паспорттың телнұсқасының) электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны, дара кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9254,141 +8994,328 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
+Қазақстан Республикасының заңымен белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+1) көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) жеткіліксіздігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің интернет-ресурсында;</w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған құжаттар мен мәліметтердің өнеркәсіптік қауіпсіздік саласындағы нормативтік құқықтық актілердің талаптарына сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) порталда www.egov.kz.</w:t>
+3) көрсетілетін қызметті тұтынушыға қатысты мемлекеттік қызметті алуды талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) бар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: "1414", +7 (800) 080 7777.</w:t>
+4) көрсетілетін қызметті тұтынушыға қатысты соттың заңды күшіне енген шешімі болса, оның негізінде көрсетілетін қызметті тұтынушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті тұтынушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптарды көздейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету орындарының мекенжайлары: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) қызмет көрсетушінің интернет-ресурсында; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) www.egov.kz. порталында. Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: "1414", +7 (800) 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12664,50 +12591,126 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-қосымша жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14241,68 +14244,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қауіпті техникалық құрылғыларды есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -15860,55 +15863,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>