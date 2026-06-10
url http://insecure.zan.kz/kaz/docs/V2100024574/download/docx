--- v1 (2025-12-29)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="792f23c" w14:textId="792f23c">
+    <w:p w14:paraId="ad4deba" w14:textId="ad4deba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -209,130 +209,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Үкіметінің 2020 жылғы 23 қазандағы № 701 қаулысымен бекітілген Қазақстан Республикасы Төтенше жағдайлар министрлігі туралы ереженің 16-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>98) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік қызметтер туралы заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармағына сәйкес </w:t>
-[...9 lines deleted...]
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> 1) тармағына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 14.07.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 382</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтізбелік он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1184,114 +1174,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы қауіпті өндірістік объектілерді және қауіпті техникалық құрылғыларды есепке қою және есептен шығару </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – қағидалар) Қазақстан Республикасы Үкіметінің 2020 жылғы 23 қазандағы № 701 қаулысымен және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      1. Осы қауіпті өндірістік объектілерді және қауіпті техникалық құрылғыларды есепке қою және есептен шығару қағидалары (бұдан әрі – қағидалар) Қазақстан Республикасы Үкіметінің 2020 жылғы 23 қазандағы № 701 қаулысымен және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасымен бекітілген Қазақстан Республикасы Төтенше жағдайлар министрлігі туралы ереженің 16-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>98) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді (бұдан әрі – емлекеттік көрсетілетін қызметтер туралы Заң) Қауіпті өндірістік объектілер мен қауіпті техникалық құрылғыларды есепке қою және есептен шығару тәртібін және "Қауіпті техникалық құрылғыларды есепке қою және есептен шығару" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді Қауіпті өндірістік объектілер мен қауіпті техникалық құрылғыларды есепке қою және есептен шығару тәртібін және "Қауіпті техникалық құрылғыларды есепке қою және есептен шығару" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қауіпті өндірістік объектілерді есепке қою және есептен шығару өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесі (бұдан әрі – аумақтық департамент) арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1910,130 +1942,288 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. "Қауіпті техникалық құрылғыларды есепке қою және есептен шығару" мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес аудандардың, республикалық және облыстық маңызы бар қалалардың, астананың аумақтық департаменттері мен жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Мемлекеттік қызметті алу үшін қауіпті техникалық құрылғыларды пайдаланатын заңды және жеке тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "электрондық үкіметтің" веб-порталы арқылы жібереді www.egov.kz (бұдан әрі – портал) осы Қағидаларға </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысандар бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш.</w:t>
+      14. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      14-тармақтың бірінші абзацы 12.07.2026 бастап қолданысқа енгізіледі - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәтін алып тасталды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Процестің сипаттамаларын, көрсетілетін қызметтің нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызмет көрсетудің ерекшеліктерін ескере отырып, өзге де мәліметтер осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі нысанында баяндалған.</w:t>
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Портал өтінішті автоматты режимде қабылдауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2370,146 +2560,486 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      20-тармақтың үшінші абзацы 12.07.2026 дейін қолданылады - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      20-тармақтың үшінші абзацы 12.07.2026 бастап қолданысқа енгізіледі - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      Мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      21-тармақ жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган үш жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2528,355 +3058,355 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мемлекеттік қызмет алдын ала жазылусыз және жеделдетілген қызмет көрсетусіз кезек тәртібімен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Әкімшілік органның (қызметті көрсетушінің) және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне), оның ішінде мемлекеттік қызмет көрсету мәселелері бойынша шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Әкімшілік рәсімге қатысушы Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен қауіпті өндірістік объектілерді есепке қою және есептен шығару мәселелері бойынша әкімшілік актіге, әкімшілік әрекетке (әрекетсіздікке), әкімшілік органға және (немесе) оның лауазымды адамдарына шағымдануға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Мемлекеттік қызметтер көрсету мәселесі бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым қызмет көрсетушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызмет көрсетуші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте қызмет көрсетуші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде қолайлы шешім қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қызмет көрсетушінің атына келіп түскен көрсетілетін қызметті тұтынушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шағым қызмет көрсетушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      25. Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қызмет көрсетушінің атына келіп түскен көрсетілетін қызметті тұтынушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      26. Қызмет көрсетушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
-[...56 lines deleted...]
-        <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағымды қарау мерзімі ұзартылған жағдайда шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды қарау өкілеттігі берілген лауазымды тұлға шағымды берген көрсетілетін қызметті тұтынушыға шағымды қарау мерзімі ұзартылғаны туралы жазбаша нысанда (шағымды қағаз жеткізгіште берген кезде) немесе электрондық нысанда (шағымды электрондық түрде берген кезде) ұзарту себептерін көрсете отырып шағымды қарау мерзімін ұзарту туралы хабарлайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Егер мемлекеттік көрсетілетін қызметтер туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2891,51 +3421,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өзгеше көзделмесе, сотқа шағымдануға ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3105,68 +3635,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қауіпті өндірістік объектілерді есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -4668,50 +5198,186 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5567,50 +6233,178 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -6428,50 +7222,178 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="2781300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -13095,68 +14017,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қауіпті техникалық құрылғыларды есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -14714,55 +15636,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15088,31 +16010,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>