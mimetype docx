--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ad4deba" w14:textId="ad4deba">
+    <w:p w14:paraId="4bfdc68" w14:textId="4bfdc68">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1397,51 +1397,113 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Өнеркәсіптік объектілердегі қауіпті техникалық құрылғыларды есепке қоюды және есептен шығаруды аумақтық департаменттер жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әлеуметтік инфрақұрылым объектілерінде қауіпті техникалық құрылғыларды есепке қоюды және есептен шығаруды аудандардың, республикалық және облыстық маңызы бар қалалардың, астананың жергілікті атқарушы органдары жүзеге асырады.</w:t>
+      Әлеуметтік инфрақұрылым объектілерінде қауіпті техникалық құрылғыларды есепке қоюды және есептен шығаруды астананың, облыстардың, республикалық маңызы бар қалалардың, облыстық маңызы бар қалалардың, аудандардың жергілікті атқарушы органдары жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қауіпті өндірістік объектілерді есепке қоюға "Қауіпті өндірістік объектілерді сәйкестендіру қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2014 жылғы 30 желтоқсандағы № 353 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1574,54 +1636,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде 10332 болып тіркелген).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Аудандардың, облыстық және республикалық маңызы бар қалалардың, астананың аумақтық департаменттері мен жергілікті атқарушы органдары қауіпті өндірістік объектілерді және (немесе) қауіпті техникалық құрылғыларды пайдаланатын тұлғалардың бұрын есепте тұрған жойылған немесе пайдаланудан шығарылған қауіпті өндірістік объектілерді және (немесе) қауіпті техникалық құрылғыларды есептен шығару туралы өтініш беру мүмкіндігі болмаған жағдайда дербес алып тастайды ескере отырып.</w:t>
+      6. Аумақтық департаменттер және астананың, облыстардың, республикалық маңызы бар қалалардың, облыстық маңызы бар қалалардың, аудандардың жергілікті атқарушы органдары қауіпті өндірістік объектілерді және (немесе) қауіпті техникалық құрылғыларды пайдаланатын тұлғалардың есептен шығару туралы өтініш беру мүмкіндігі болмаған жағдайда, бұрын есепте тұрған таратылған немесе пайдаланудан шығарылған қауіпті өндірістік объектілерді және (немесе) қауіпті техникалық құрылғыларды өз бетінше есептен шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің м.а. 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Қауіпті өндірістік объектілерді есепке қою және есептен шығару тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1922,54 +2046,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қауіпті техникалық құрылғыларды есепке қою және есептен шығару "Қауіпті техникалық құрылғыларды есепке қою және есептен шығару" мемлекеттік қызмет көрсету тәртібімен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. "Қауіпті техникалық құрылғыларды есепке қою және есептен шығару" мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес аудандардың, республикалық және облыстық маңызы бар қалалардың, астананың аумақтық департаменттері мен жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      13. Қауіпті техникалық құрылғыларды есепке қою және есептен шығару" мемлекеттік қызметін (бұдан әрі – мемлекеттік қызмет) осы Қағидаларға сәйкес аумақтық департаменттер және астананың, облыстардың, республикалық маңызы бар қалалардың, облыстық маңызы бар қалалардың, аудандардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің м.а. 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -7544,71 +7730,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қауіпті техникалық құрылғыларды есепке қою және есептен шығару" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымшаға өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
+      Ескерту. 4-қосымшаға өзгерістер енгізілді - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7773,51 +7979,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аумақтық департамент – өнеркәсіптік объектілердегі қауіпті техникалық құрылғыларды есепке қою және есептен шығару кезінде. Аудандардың, облыстық және республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары – әлеуметтік инфрақұрылым объектілеріндегі қауіпті техникалық құрылғыларды есепке қою және есептен шығару кезінде.</w:t>
+Аумақтық департамент – өнеркәсіптік объектілердегі қауіпті техникалық құрылғыларды есепке қою және есептен шығару кезінде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астананың, облыстардың, республикалық маңызы бар қалалардың, облыстық маңызы бар қалалардың, аудандардың жергілікті атқарушы органдары – әлеуметтік инфрақұрылым объектілеріндегі қауіпті техникалық құрылғыларды есепке қою және есептен шығару кезінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15636,55 +15860,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>